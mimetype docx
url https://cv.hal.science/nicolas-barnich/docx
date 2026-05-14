--- v1 (2026-04-23)
+++ v2 (2026-05-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Barnich </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (131)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and external validation of a predictive model for postoperative recurrence of Crohn’s disease in the biologic era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Allez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel T.J. Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Diebakate-Scordamaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cgh.2026.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A randomized controlled trial of antibiotics targeting adherent and invasive Escherichia coli versus placebo in Crohn’s disease: the TEOREM trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hébuterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (7), pp.jjaf093. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjaf093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vat-Mediated Mucus Penetration Enables Genotoxic Activity of pks+ Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Girondier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vachias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (11), pp.5353. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms26115353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-serine promotes pro-carcinogenic effects of colibactin-producing &amp;lt;i&amp;gt;E. coli&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), pp.2515480. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2025.2515480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical characterization of the Escherichia coli surfaceome: a focus on type I fimbriae and flagella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devon Kavanaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Rossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Chouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.1507286. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2025.1507286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherent-invasive Escherichia coli in Crohn’s disease: the 25th anniversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janelle C Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry J Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.gutjnl-2025-335331. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2025-335331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05265332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a combination of probiotics and plant extracts targeting adherent-invasive Escherichia coli associated with Crohn’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Holowacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18762891-bja00095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence mechanisms of Crohn's disease-associated adherent invasive Escherichia coli within macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosni Nedjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Quenech'Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2025.2587402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colibactin-producing Escherichia coli enhance resistance to chemotherapeutic drugs by promoting epithelial to mesenchymal transition and cancer stem cell emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mottet-Auselo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.2310215. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2024.2310215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical and clinical evidence of the association of colibactin-producing Escherichia coli with anxiety and depression in colon cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rondepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Meynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Deneuvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Deneuvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (21), pp.2817-2826. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3748/wjg.v30.i21.2817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATG16L1 in myeloid cells limits colorectal tumor growth in &amp;lt;i&amp;gt; Apc &amp;lt;sup&amp;gt;Min/+&amp;lt;/sup&amp;gt; &amp;lt;/i&amp;gt; mice infected with colibactin-producing &amp;lt;i&amp;gt;Escherichia coli&amp;lt;/i&amp;gt; via decreasing inflammasome activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauvanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autophagy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1 - 19. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15548627.2024.2359770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIEC-dependent pathogenic Th17 cell transdifferentiation in Crohn’s disease is suppressed by rfaP and ybaT deletion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leccese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chiara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dusetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Noviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.2380064. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2024.2380064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased levels of anti-Encephalitozoon intestinalis antibodies in patients with colorectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Moniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Vercruysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (9), pp.e0012459. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0012459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Versatile Cyclic Clickable Platform by Ring-Expansion Metathesis Polymerization: Cyclic Glycopolymers with Lectin-Binding Ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Scalabrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Oblette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57 (11), pp.5440-5449. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.4c00469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Crohn’s disease-associated adherent-invasive Escherichia coli (AIEC) from France and Hong Kong: results from the Pacific study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhilu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2024.2431645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of autophagy receptors for the Crohn’s disease-associated adherent-invasive Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My Hanh Thi Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.1268243. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2024.1268243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherent-invasive E. coli – induced specific IgA limits pathobiont localization to the epithelial niche in the gut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rika Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Tsugawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Bil Eap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Yazawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2023.1031997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Virulence Markers and Phylogenetic Groups’ Association, and Antimicrobial Susceptibility of Uropathogenic Escherichia coli Isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahbia Yasmina Meziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Boucheham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Larbi Rezgoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaddour Benlabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious Disorders - Drug Targets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (2), pp.257.e7-257.e11. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1871526522666220908161529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiome and Behçet's disease: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Billard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and experimental rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41 (10), pp.2093-2104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adherent-invasive Escherichia coli -colonized mouse model to evaluate microbiota-targeting strategies in Crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Chervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (10), pp.dmm049707. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dmm.049707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific Localization and Quantification of the Oligo‐Mouse‐Microbiota (OMM 12 ) by Fluorescence In Situ Hybridization (FISH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brugiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Daims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (9), pp.517-529. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpz1.548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phage therapy against adherent-invasive E. coli : towards a promising treatment of Crohn’s disease patients?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjac070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic master regulators HDAC1 and HDAC5 control pathobiont Enterobacteria colonization in ileal mucosa of Crohn’s disease patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Chervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauvanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2022.2127444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of biomarkers associated with neoadjuvant treatment response focusing on colibactin-producing Escherichia coli in patients with mid or low rectal cancer: a prospective clinical study protocol (MICARE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Taoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Jarlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (12), pp.e061527. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2022-061527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-TNF agents restrict adherent-invasive Escherichia coli replication within macrophages through modulation of chitinase 3-like 1 in patients with Crohn’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hébraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Fargeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjab236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nutrition-Microbiota-Physical Activity Triad: An Inspiring New Concept for Health and Sports Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Koechlin-Ramonatxo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu14050924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial Effects of Linseed Supplementation on Gut Mucosa-Associated Microbiota in a Physically Active Mouse Model of Crohn's Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Plissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (11), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23115891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TOTUM-63 Supplement and High-Intensity Interval Training Combination Limits Weight Gain, Improves Glycemic Control, and Influences the Composition of Gut Mucosa-Associated Bacteria in Rats on a High Fat Diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dupuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Chavanelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Perriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu13051569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Intensity interval training and α-linolenic acid supplementation improve DHA conversion and increase the abundance of gut mucosa-associated oscillospira bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Plissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dupuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 788, 13 (3), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu13030788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faster and less invasive tools to identify patients with ileal colonization by adherent‐invasive E. coli in Crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathurin Fumery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pariente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">United European Gastroenterology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (9), pp.1007-1018. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ueg2.12161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial Effects of Natural Mineral Waters on Intestinal Inflammation and the Mucosa-Associated Microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauvanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (9), pp.4336. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms22094336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial Effects of High Intensity Interval Training and/or Linseed Oil Supplementation to Limit Obesity-Induced Oxidative Stress in High Fat Diet-Fed Rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Groussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Plissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (10), pp.3531. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu13103531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota as potential biomarker and/or therapeutic target to improve the management of cancer: focus on colibactin-producing Escherichia coli in colorectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veziant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13092215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When pathobiont-carbohydrate interaction turns bittersweet!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Gastroenterology and Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (4), pp.1509-1510. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcmgh.2021.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of adherent-invasive Escherichia coli with severe gut mucosal dysbiosis in Hong Kong chinese population with Crohn’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhilu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keli Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2021.1994833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenicity Factors of Genomic Islands in Intestinal and Extraintestinal Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.02065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fecal dysbiosis associated with colonic hypersensitivity and behavioral alterations in chronically Blastocystis-infected rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Defaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Baudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lashermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Meynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.9146. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-66156-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02884871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exosomes transfer miRNAs from cell-to-cell to inhibit autophagy during infection with Crohn’s disease-associated adherent-invasive E. coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.1677-1694. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2020.1771985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Role of Exosomes in Diagnosis and Treatment of Infectious and Inflammatory Bowel Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (5), pp.1111. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells9051111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of adherent-invasive E. coli to gut environment: Impact on flagellum expression and bacterial colonization ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.364-380. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2017.1421886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary l-serine confers a competitive fitness advantage to Enterobacteriaceae in the inflamed gut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sho Kitamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Alteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroko Nagao-Kitamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohei Sugihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.116-125. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-019-0591-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherent-Invasive E. coli: Update on the Lifestyle of a Troublemaker in Crohn's Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Chervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (10), pp.3734. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21103734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic value of a combination of innovative factors (gut microbiota, sarcopenia, obesity, metabolic syndrome) to predict surgical/oncologic outcomes following surgery for sporadic colorectal cancer: a prospective cohort study protocol (METABIOTE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veziant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauvanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.e031472. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2019-031472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOP49 Quantitative proteomics analysis of macrophages from Crohn’s disease patients and infected with adherent-invasive Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hébraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (Supplement_1), pp.S087-S088. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjz203.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential miRNA-Gene Expression in M Cells in Response to Crohn’s Disease-Associated AIEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (8), pp.1205. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8081205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colibactin‐positive Escherichia coli induce a procarcinogenic immune environment leading to immunotherapy resistance in colorectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lopès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Hassan Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veziant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 146 (11), pp.3147-3159. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.32920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autophagy of Intestinal Epithelial Cells Inhibits Colorectal Carcinogenesis Induced by Colibactin-Producing Escherichia coli in Apc Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecily Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My Hanh Thi Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauvanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 158 (5), pp.1373-1388. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1053/j.gastro.2019.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the interplay between autophagy, gut microbiota and inflammatory responses in IBD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autophagy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 16 (1), pp.38-51. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15548627.2019.1635384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is BRCA2 involved in early onset colorectal cancer risk?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay‐bellile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caputo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pebrel‐richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97 (4), pp.668-669. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cge.13679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary Emulsifiers Directly Impact Adherent-Invasive E. coli Gene Expression to Drive Chronic Intestinal Inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Viennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Maue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène J.G. Dauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (1), pp.108229. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2020.108229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulcerative Colitis-associated E. coli pathobionts potentiate colitis in susceptible hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyungjun Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengameh Chloé Mirsepasi-Lauridsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Struve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannie M Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2020.1847976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methyl-donor supplementation prevents intestinal colonization by Adherent-invasive E. coli in a mouse model of crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Chervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.12922. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-69472-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When adherent-invasive E. coli plays with host glycosylation: Does it open new perspectives for therapeutic strategies in Crohn's disease?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBioMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ebiom.2020.102752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prominence of ileal mucosa-associated microbiota to predict postoperative endoscopic recurrence in Crohn’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Brot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Stefanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (3), pp.462-472. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2019-318719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of mucosa-associated Escherichia coli strains isolated from Crohn’s disease patients in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaella F. A. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria L. A. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviano S. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.178. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-020-01856-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a classification algorithm for AIEC identification in geographically distinct E. coli strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Camprubí-Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto M Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire L O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.8094. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-64894-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02865390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TH1 cell-inducing Escherichia coli strain identified from the small intestinal mucosa of patients with Crohn’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manabu Nagayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomonori Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Atarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Tanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Sekiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.1788898. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2020.1788898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue-specific oxidative stress modulation by exercise: A comparison between MICT and HIIT in an obese rat model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Groussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sirvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, 11 p. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2019/1965364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Between Microscopic Lesions at Ileal Resection Margin and Recurrence After Surgery in Patients With Crohn’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Hammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cazals-Hatem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gardair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Ngollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cgh.2019.04.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic adaptation of adherent-invasive Escherichia coli to exposure to bile salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvine Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Leremboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-38628-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T cell clonal expansions in ileal Crohn’s disease are associated with smoking behaviour and postoperative recurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Allez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Ngollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bottois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Chardiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.gutjnl-2018-317878. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2018-317878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flagellin-mediated activation of IL-33-ST2 signaling by a pathobiont promotes intestinal fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sho Kitamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohei Sugihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroko Kitamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsushi Hayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mucosal Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (3), pp.632-643. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41385-019-0138-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crohn’s Disease-Associated Adherent-Invasive Escherichia coli Manipulate Host Autophagy by Impairing SUMOylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells8010035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal Microbiota: A Novel Target to Improve Anti-Tumor Treatment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lopès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veziant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (18), pp.4584. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20184584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic adaptation of adherent-invasive Escherichia coli to exposure to bile salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvine Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Leremboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.2175. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-38628-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive Effect of Spontaneous Physical Activity on the Gut-Adipose Tissue in a Mouse Model That Mimics Crohn’s Disease Susceptibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauvanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sirvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells8010033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the immune microenvironment of a tissue by digital imaging and cognition network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lopès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al H. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boulcourt-Sambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.16692. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-34731-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oligomannose-Rich Membranes of Dying Intestinal Epithelial Cells Promote Host Colonization by Adherent-Invasive E. coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Dumych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nao Yamakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Garénaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Robakiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colibactin: More Than a New Bacterial Toxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins10040151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIEC infection triggers modification of gut microbiota composition in genetically predisposed mice, contributing to intestinal inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecily Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-30055-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Yersinia Species in the Ileum of Crohn's Disease Patients and Controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Baut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pavli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2018.00336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and reproducible experimental infections of rats with Blastocystis spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Defaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Baudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Warwzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (11), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0207669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherent-invasive Escherichia coli in inflammatory bowel disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Palmela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhilu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (3), pp.574-587. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2017-314903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial markers in colorectal cancer detection and/or prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lopès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veziant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (22), pp.2327 - 2347. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3748/wjg.v24.i22.2327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-infectious properties of the probiotic Saccharomyces cerevisiae CNCM I-3856 on enterotoxigenic E. coli (ETEC) strain H10407</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Tsilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vandekerckove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. van de Wiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (14), pp.6175-6189. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-018-9053-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The presence of adherent-invasive Escherichia coli strains on the surgical specimen is a predictor of severe endoscopic postoperative recurrence in Crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stefanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (1), pp.S475-S476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherent-Invasive E. coli enhances colonic hypersensitivity and P2X receptors expression during post-infectious period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lashermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Boudieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.26-37. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2017.1361091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between microsatellite instability and human gut colonization by Escherichia coli in colorectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Jarrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cardamone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131 (6), pp.471 - 485. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/CS20160876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterohemorrhagic Escherichia coli pathogenesis: role of Long polar fimbriae in Peyer's patches interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Renier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep44655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota, inflammation and colorectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecily Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (6), </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms18061310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fecal Matrix Metalloprotease-9 and Lipocalin-2 as Biomarkers in Detecting Endoscopic Activity in Patients With Inflammatory Bowel Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Minet-Quinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Goutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (7), pp.E53-E62. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MCG.0000000000000837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of FimH as a novel therapeutic target for the treatment of Crohn’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien G. Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Opinion on Therapeutic Targets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (9), pp.837 - 847. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14728222.2017.1363184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteriophages targeting adherent invasive Escherichia coli strains as a promising new treatment for Crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa de Sordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie de Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Neut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Advance publication online (7), pp.840-847. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjw224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01538942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation of Crohn’s Disease-Associated Isolates from Other Pathogenic Escherichia coli by Fimbrial Adhesion under Shear Force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Szunerits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Zagorodko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Dumych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (2), </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology5020014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of the EIF2AK4-EIF2A/eIF2 alpha-ATF4 pathway triggers autophagy response to crohn disease-associated adherent-invasive escherichia coli infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bergougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa B'Chir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autophagy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (5), pp.770-783. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15548627.2016.1156823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Antiadhesive Strategy in Crohn′s Disease: Orally Active Mannosides to Decolonize Pathogenic Escherichia coli from the Gut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Alvarez-Dorta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Dumych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goedele Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (10), pp.936-952. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.201600018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral exposure to environmental pollutant benzo[a]pyrene impacts the intestinal epithelium and induces gut microbial shifts in murine model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Darcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Déchelotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep31027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota imbalance and colorectal cancer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Raisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veziant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (2), pp.501-18. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3748/wjg.v22.i2.501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01351170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second generation of thiazolylmannosides, FimH antagonists for E. coli-induced Crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alvarez Dorta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dumych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (16), pp.3913-3925. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ob00424e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certaines bactéries de la flore commensale exacerberaient-elles la carcinogenèse colorectale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Raisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (2), pp.175-82. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20163202011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01351541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vat-AIEC protease promotes crossing of the intestinal mucus layer by Crohn's disease-associated Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Garénaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (5), pp.617 - 631. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cmi.12539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophages Versus Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vazeille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (12), pp.2943 - 2955. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MIB.0000000000000946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exosomes released from cells infected with crohn's disease-associated adherent-invasive escherichia coli activate host innate immune responses and enhance bacterial intracellular replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Hang Thi Thu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (3), pp.516-528. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MIB.0000000000000635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GipA Factor Supports Colonization of Peyerʼs Patches by Crohnʼs Disease-associated Escherichia Coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie de Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), pp.68 - 81. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MIB.0000000000000609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western diet induces a shift in microbiota composition enhancing susceptibility to Adherent-Invasive E. coli infection and intestinal inflammation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Martinez-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.19032. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep19032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A library of heptyl mannose-functionalized copolymers with distinct compositions, microstructures and neighboring non-sugar motifs as potent antiadhesives of type 1 piliated E. coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xibo Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien G Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (15), pp.2674-2683. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6py00118a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecal chitinase 3-like 1 is a reliable marker as accurate as faecal calprotectin in detecting endoscopic activity in adult patients with inflammatory bowel diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Minet-Quinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (10), pp.1069-1079. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apt.13585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet-induced hypoxia responsive element demethylation increases CEACAM6 expression, favouring Crohn's disease-associated Escherichia coli colonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Desrichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Uhrhammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (3), pp.428 - 437. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2014-306944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycopolymers as Antiadhesives of E. coil Strains Inducing Inflammatory Bowel Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xibo Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nao Yamakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Crepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Travelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (6), pp.1827-1836. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.5b00413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Heptylmannoside-Based Glycoconjugate Antiadhesive Compounds against Adherent-Invasive Escherichia coli Bacteria Associated with Crohn's Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xibo Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Alvarez Dorta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (6), pp.e01298-15. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.01298-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brilliant glyconanocapsules for trapping of bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xibo Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Burdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Favre-Bonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (67), pp.13193-13196. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5cc04653j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monocyte-derived macrophages from Crohn’s disease patients are impaired in the ability to control intracellular adherent-invasive Escherichia coli and exhibit disordered cytokine secretion profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Goutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemlih Ouchchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (5), pp.410-420. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjv053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition profiles of mono- and polyvalent FimH antagonists against 10 different Escherichia coli strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Brissonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cremet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (46), pp.11369 - 11375. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5ob01581b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to : &amp;quot;Ribonucleotide reductase repressor NrdR as a novel regulator for motility and chemotaxis during adherent-invasive ascherichia coli Infection (vol 83, pg 1305, 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Mar Cendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Darfeuille Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83 (10), pp.4174-4174. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/IAI.00728-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ribonucleotide reductase NrdR as a novel regulator for motility and chemotaxis duringadherent-invasive &amp;lt;em&amp;gt;escherichia coli&amp;lt;/em&amp;gt; infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Mar Cendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Darfeuille Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83 (4), pp.1305-1317. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/IAI.02772-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influenza A virus infection of intestinal epithelial cells enhances the adhesion ability of Crohn's disease associated Escherichia coli strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Aleandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Panella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Celestino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (2), </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0117005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the sigma(E) Regulon in Crohn's Disease-Associated Escherichia coli Revealed Involvement of the waaWVL Operon in Biofilm Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Garénaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolhion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guerardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 197 (8), pp.1451-1465. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.02499-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saccharomyces cerevisiae CNCM I-3856 Prevents Colitis Induced by AIEC Bacteria in the Transgenic Mouse Model Mimicking Crohnʼs Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie de Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Darcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (2), pp.276 - 286. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MIB.0000000000000280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toll-interacting protein modulates colitis susceptibility in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel H. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristina Bega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holm H. Uhlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (4), pp.660-670. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MIB.0000000000000006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Memoriam, Arlette Darfeuille-Michaud, PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Raisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lapaquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 147 (5), pp.943-944. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2014-308182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Host-Adherent-Invasive Escherichia coli Interaction in Crohn’s Disease: Opening Up New Therapeutic Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMed Research International </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/567929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point Mutations in FimH Adhesin of Crohn's Disease-Associated Adherent-Invasive Escherichia coli Enhance Intestinal Inflammatory Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Martinez-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Mellmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Billig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (1), pp.e1003141. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1003141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitin-binding domains of Escherichia coli ChiA mediate interactions with intestinal epithelial cells in mice with colitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daren Low</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoa T. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Ah Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 145 (3), pp.602-612. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1053/j.gastro.2013.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics of Crohn's disease-associated adherent-invasive Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire L O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn E Holt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle L Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (8), pp.1382-1389. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2015-311059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. coli-mediated gut inflammation in genetically predisposed Crohn's disease patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Darfeuille-Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologie Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (5), pp.e65 - e69. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patbio.2010.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western diet induces dysbiosis with increased E coli in CEABAC10 mice , alters host barrier function favouring AIEC colonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Martinez-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (1), pp.116 - 124. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2012-304119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Inability to Manage Proteobacteria Promotes Chronic Gut Inflammation in TLR5-Deficient Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic A. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omry Koren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia K. Goodrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malin E. V. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilke Nalbantoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Host and Microbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (2), pp.139 - 152. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chom.2012.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherent-Invasive Escherichia coli Induce Claudin-2 Expression and Barrier Defect in CEABAC10 Mice and Crohnʼs Disease Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Darcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos H.F. Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.294 - 304. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ibd.21787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Bacteria as Trigger in Inflammatory Bowel Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Gastrointestinal &amp; Digestive System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 01, pp.S8. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2161-069x.s8-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherent-invasive Escherichia coli phenotype displayed by intestinal pathogenic E. coli strains from cats, dogs, and swine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Martinez-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús García-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lothar H. Wieler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Ewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (16), pp.5813 - 5817. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02614-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormally expressed ER stress response chaperone Gp96 in CD favours adherent-invasive Escherichia coli invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolhion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Glasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Growth Development and Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (10), pp.1355-1362. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gut.2010.207456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crohn's disease adherent-invasive Escherichia coli colonize and induce strong gut inflammation in transgenic mice expressing human CEACAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric A Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Darcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos H F Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 206 (10), pp.2179 - 2189. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1084/jem.20090741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherent-invasive Escherichia coli and Crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (1), pp.16-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactobacillus acidophilus modulates intestinal pain and induces opioid and cannabinoid receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Neut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (1), pp.35-37. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nm1521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of bacteria in the etiopathogenesis of inflammatory bowel disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (42), pp.5571-5576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEACAM6 acts as a receptor for adherent-invasive E. coli, supporting ileal mucosa colonization in Crohn disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic A. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Glasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Darcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Jantscheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 117 (6), pp.1566-1574. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/JCI30504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong decrease in invasive ability and outer membrane vesicle release in Crohn's disease-associated adherent-invasive Escherichia coli strain LF82 with the yfgL gene deleted</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolhion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 187 (7), pp.2286-2296. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.187.7.2286-2296.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HtrA Stress Protein Is Involved in Intramacrophagic Replication of Adherent and Invasive Escherichia coli Strain LF82 Isolated from a Patient with Crohn's Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Glasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 73 (2), pp.712 - 721. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/IAI.73.2.712-721.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High prevalence of adherent-invasive Escherichia coli associated with ileal mucosa in Crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Boudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Neut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Glasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 127 (2), pp.412-421. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1053/j.gastro.2004.04.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of lipoprotein NlpI in the virulence of adherent invasive Escherichia coli strain LF82 isolated from a patient with Crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 72 (5), pp.2484-2493. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/IAI.72.5.2484-2493.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of adherent Escherichia coli strains in ileal mucosa of patients with Crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Neut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lederman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Di Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 115 (6), pp.1405-1413. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-5085(98)70019-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical characterization of the Escherichia coli surfaceome: a focus on type I fimbriae and flagella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devon Kavanaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Rossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Chouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirstophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Rencontres des Microbiologies du Pôle Clermontois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Clermont -Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChiA, un acteur majeur impliqué dans le pouvoir pathogène des bactéries E. coli adhérentes et invasives (AIEC) associées à la maladie de Crohn.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Fargeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des microbiologistes de Clermont-Ferrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of endochitinase ChiA, a virulence factor involved in the pathogenecity of adherent and invasive Escherichia coli associated with Crohn’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Fargeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G-REEMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d'une formulation combinant souches bactériennes et extraits végétaux ciblant les souches « Adherent Invasive Escherichia coli » (AIEC) associées à la maladie de Crohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Holowacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nutrition &amp; Microbiote (De la prévention à la thérapie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlanpole Biothérapies, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of TiO2, as food additive E171 and as nanoparticules, on colorectal carcinogenesis and colibactin-producing Escherichia coli CoPEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sauvaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée NACRe, Partenariat 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChiA, a major player in the pathogenicity of adherent and invasive E. coli bacteria (AIEC) associated with Crohn's disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Fargeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l'école doctorale SVSAE (Sciences de la Vie, de la Santé, de l'Agronomie et de l'Environnement)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pro-carcinogenic effects of colibactin-producing E. coli in the colon: Involvement of L-serine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Régional de Recherche En Microbiologie des Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Visio-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d'une formulation combinant souches bactériennes et extraits végétaux ciblant les souches « Adherent-Invasive Escherichia coli » (AIEC) associées à la maladie de Crohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Holowacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des microbiologistes clermontois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des Systèmes Microbiens (SYSMIC), Apr 2024, Clermont- Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Colibactin-Producing Escherichia coli alters the tumor microenvironment to immunosuppressive lipid overload facilitating colorectal cancer progression and chemoresistance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilmara de Oliveira Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darja Nikitina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ruez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41 ème CECED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Monptellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of HIF2-a in iron bioavailability against adherent invasive Escherichia Coli infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Falabrègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Aurrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Iron Club Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of antimicrobial peptide Reg3γ on IBS-like symptoms following Citrobacter rodentium infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Daugey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Meynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Federation of Neurogastroenterology and Motility Meeting (FNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d'une formulation combinant souches probiotiques et extraits végétaux ciblant les souches « Adherent-Invasive Escherichia coli » (AIEC) associées à la maladie de Crohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Holowacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFM : 18ème congrès de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFM, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic eraser histone deacetylase 1 (HDAC1) limits AIEC-induced inflammatory response in intestinal epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Chervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Allez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th anniversary of AIEC discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, New york, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between Chitinase 3-like 1 (CHI3L1) and bacterial protein ChiA : a decisive step for Crohn’s disease-associated adherent and invasive E. coli to enter within human macrophages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Fargeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de la L-sérine dans les effets pro-carcinogènes des E. coli productrices de colibactine dans le colon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NACRe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the mucin protease Vat in colorectal tumorigenesis of colibactin-producing Escherichia coli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Girondier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets pro-carcinogènes des E. coli producteurs de colibactine dans le colon : Implication de la sérine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CECED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of concurrent training (HIIT + RT) on body composition and gut microbiota in postmenopausal women with overweight or obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dupuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boscaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Female Physiology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurie Isacco - Laboratoire AME2P, Université Clermont Auvergne, May 2023, Clermont Ferrand (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du dioxyde de titane, sur la carcinogenèse colique et sur le microbiote intestinal en modèle murin APCmin/+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sauvaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Automnales 2023 du Groupe Cancer Clermont Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de la L-sérine dans les effets pro-carcinogènes des E. coli productrices de colibactine dans le côlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Cancer Clermont Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Clermont-ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escherichia coli adhérents invasifs isolés de patients atteints la maladie de Crohn : expression du système de sécrétion de type VI et son impact sur le microbiote intestinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Botchorichvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Microbiologistes Clermontois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Sysmic, Apr 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of adherent and invasive E. coli in Crohn's Disease: Lessons from the postoperative recurrence model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Hammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Treton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Congress of ECCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Crohn’s and Colitis Organisation, Feb 2022, Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“pVill-hCC6”: A NEW MOUSE MODEL MIMICKING ILEAL COLONIZATION BY AIEC BACTERIA TO EVALUATE MICROBIOTA-TARGETING STRATEGIES IN CROHN’S DISEASE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Chervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DDW, May 2022, San diego (Californie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de la mucine-protéase Vat dans la tumorigenèse colorectale des Escherichia coli producteurs de colibactine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème rencontre des microbiologistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxic necrotizing factor 1 hinders colon tumorigenesis induced by colibactin-producing Escherichia coli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Godfraind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">United European Gastroenterelogy Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, VIENNA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-TNF agents restrict adherent-invasive E. coli replication within macrophages through modulation of chitinase 3-like 1 in patients with Crohn’s disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazeille E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hébraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La toxine CNF1 module la tumorigenèse colorectale induite par les Escherichia coli producteurs de colibactine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Godfraind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Cancer Clermont Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Clermont-ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food additive E171 promotes colonic tumorigenesis and induces changes in gut microbiota composition in APCmin/+ murine model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sauvaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brugiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLARA - Forum de la recherche en cancérologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Lyon ( en ligne ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of HDAC in the mechanism of infection of intestinal epithelial cells by adherent-invasive Escherichia coli bacteria isolated from patients with Crohn’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Chervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Ecole doctorale SVSAE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Clermont-ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial effect of linseed on the intestinal mucosa associated microbiota to prevent inflammatory and metabolic chronic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Plissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of High-intensity interval training associated with a complementation of flaxseed oil on body composition and metabolic profile in obese rats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Plissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dupuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Congress of Sport Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-intensity interval training and α-linolenic acid supplementation improve DHA conversion and increase the abundance of gut mucosa-associated Oscillospira bacteria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Plissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dupuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité scientifique de l’association Bleu-Blanc-Coeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of High-intensity interval training and linseed oil supplementation change the β-diversity of the gut mucosa-associated microbiota and increase the relative abundance of Oscillospira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Plissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dupuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Journée des microbiologistes Clermontois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIIT and flaxseed oil association promote n-3 PUFAs derivatives conversion and modulate gut microbiota composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Plissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dupuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-intensity interval training and α-linolenic acid supplementation improve DHA conversion and increase the abundance of gut mucosa-associated Oscillospira bacteria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Plissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dupuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Ecole Doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epithelial to mesenchymal transition in response to E. coli-induced senescence-associated secretory phenotype induced chemotherapeutic drug resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicenter randomized double-blind cinical trial assessing the benefit of adherent-invasive E. coli eradication in adult ileal and ileo-colonic Crohn disiease: the teorem trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carbonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, WASHINGTON, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IL-22 pathway as target to relieve visceral pain and animal well-being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Meynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Baudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Defaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Wawzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTRHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of EMP2 gene as a new therapeutic target to limit AIEC colonization in CD patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Chervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UEGW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, AMSTERDAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative proteomics analysis of macrophages from Crohn's disease patients and infected with adherents-invasife E. coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hébraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, VIENNE, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tryptophan derivatives effects via the AhR signaling pathway modulation on host disturbances after a Citrobacter rodentium infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Meynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Baudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CELL SYMPOSIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-invasive identification of adherent-invasive E. coli in patients with Crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hébuterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathurin Fumery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pariente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, CHICAGO, United States. pp.S044-S045, </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjz203.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autophagy inhibits colorectal carcinogenesis induced by colibactin-producing escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecily Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My Hanh Thi Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauvanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week (DDW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorectal cancer associated-E. coli induce the emergence of chemotherapy-resistant stem cell-like phenotype of host cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang T.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colibactin-producing E. coli induces a metabolic reprogramming of colonic epithelial cells toward a pro-carcinogenic metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Dieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UEGW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, AMSTERDAM, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du microbiote en Médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société Française de Neurologie Pédiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the adherent-invasive E. coli pathobiont to gut environment in the context of intestinal inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15eme congres national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota & Cancer: Between detection and prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lopès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Targeting Microbiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du régime alimentaire occidental sur l'activation des cellules T dans les ganglions mésentériques chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boccon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pugeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Martinez-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Assises Régionales de Nutrition et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the adherent-invasive E. coli pathobiont ton gut environment in the context of intestinal inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the pathobionte adherent-invasive E. coli to gut environnment in the context of Crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Summit on Microbiology and Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, PRAGUE, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la valeur pronostique de facteurs innovants (microbiote intestinal, sarcopénie, obésité, syndrome métabolique) sur les résultats chirurgicaux du cancer colorectal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veziant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauvanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème assises régionales de nutrition et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorectal cancer associated-E. coli induce the emergence of chemotherapy-resistant stem clell-like phenotype of host cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACTS OF ADDITIVE FOOD E171 (TITANIUM DIOXIDE) ON THE GUT MICROBIOTA AND COLORECTAL CARCINOGENESIS IN APCMIN/+ MURINE MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brugiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sauvaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorectal cancer associated-E. coli induce the emergence of chemotherapy-resistant stem cell-like phenotype of host cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15eme congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des souches d’E. coli pathogènes sur les défense antioxydantes des entérocytes et impact sur la carcinogenèse colique: approche microscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Microscopistes Clermontois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the pathobionte adherent-invasive E. coli to gut environment in the context of Crohn’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Summit on Microbiology and Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epithelial to mesenchymal transition in response to E. coli-induced senescence-associated secretory phenotype induced chemotherapeutic drug resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un régime enrichi en molécules donneuses de groupements méthyles limite la colonisation intestinale par les E. coli adhérents et invasifs associées à la maladie de Crohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Assises Régionales de Nutrition et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lyon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between faecal chitinase 3-like 1, matrix metalloprotease 9, and calprotectin to assess mucosal healing in Crohn's disease: a multicentre prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathurin Fumery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Hébuterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pariente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of ECCO - European Crohn's and Colitis Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The presence of adherent-invasive Escherichia coli strains on the surgical specimen is a predictor of severe endoscopic postoperative recurrence in Crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Stefanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of ECCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Crohn's and Colitis Organisation, Feb 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiochemical tuning of potent escherichia coli anti-adhesives by microencapsulation and methylene homologation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Alvarez-Dorta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome de Ruyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana I. Dumych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. International Conference on Medicinal Chemistry (RICT) of the French-Medicinal-Chemistry-Society (SCT) - Interfacing Chemical Biology and Drug Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Caen, France. pp.13, </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmdc.201700061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecal metalloprotease 9 is a reliable biomarker compared with faecal calprotectin in detecting endoscopic activity in patients with inflammatory bowel diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Quinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Goutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Congress of ECCO - European Crohn's and Colitis Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors of post-operative endoscopic recurrence in Crohn's disease: a prospective study of the REMIND group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Allez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Stefanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Congress of ECCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Crohn's and Colitis Organisation, Feb 2015, Barcelone, Spain. </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ecco-jcc/jju027.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crohn's disease-associated adherent-invasive &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; induce secretion of exosomes with pro-inflammatory activity by intestinal epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Congress of the European Crohn's and Colitis Organisation (ECCO) Inflamatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Crohn´s and Colitis Organisation (ECCO). INT., Feb 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of western diet on short-chain fatty acids production and host susceptibility to intestinal inflammation in a context of Crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Congress of the European Crohn's and Colitis Organisation (ECCO) Inflamatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Crohn´s and Colitis Organisation (ECCO). INT., Feb 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mo1770 Gipa factor supports Crohn's disease-associated Escherichia Coli growth in Peyer's patches by providing resistance to bactericidal stress encountered in macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie de Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week (DDW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Philadelphia, United States. </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-5085(15)32400-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of type VI secretion systems in virulence of adherent-invasive &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; isolated from patients with Crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouhours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Congress of ECCO. Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCO European Crohn's and Colitis Organization., Feb 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de HtrA dans la multiplication en macrophages J774-A1 de la souche de Escherichia coli adhérente et invasive LF82 associée à la maladie de Crohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Glasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherent-invasive Escherichia coli: a putative new Escherichia coli pathotype associated with Crohn’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Boudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Glasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World of Microbes, International Union of Microbiological Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between Chitinase 3-like 1 (CHI3L1) and bacterial protein ChiA : a decisive step for Crohn’s disease-associated adherent and invasive E. coli to enter within human macrophages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Fargeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week (DDW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-serine, a key amino acid involved in the pro-carcinogenic effects of colibactin-producing E. coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTM (Projet Transverse Inserm Microbiote)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between Chitinase 3-like 1 (CHI3L1) and bacterial protein ChiA : a decisive step for Crohn’s disease-associated adherent and invasive E. coli to enter within human macrophages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Fargeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Clinical Microbiology and Infectious Diseases (ESCMID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Barcenola, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a combination of probiotics and plant extracts targeting Adherent-Invasive Escherichia coli associated with Crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Holowacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final symposium of the Microbiota cross-cutting program of Inserm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris necker, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIEC LF82 cobB Deacetylase Targets the Intestinal Epithelial Cell Nucleus to Enhance Adhesion and Regulate Inflammation During Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme Transverse Microbiote Inserm 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical characterization of the Escherichia coli surfaceome: a focus on type I fimbriae and flagella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devon Kavanaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Rossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Chouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTM (Projet Transverse Inserm- Microbiote)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of titanium dioxide nanoparticles on colorectal carcinogenesis: focus on intestinal microbiota and colibactin-producing Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sauvaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTM (Projet Transverse Inserm- Microbiote)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serine, an amino-acid involved in pro-carcinogenic effects of colibactin-producing Escherichia coli in the colon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UEGW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the mucin protease Vat in colorectal tumorigenesis of colibactin-producing Escherichia coli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pro-carcinogenic effects of colibactin-producing E. coli in the colon : implication of serine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EACR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Turin, Italy. Abstract EACR23-0231 Molecular Oncology Volume 17, Supplement 1, June 2023, page 488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pro-carcinogenic effects of colibactin-producing E. coli in the colon : Involvement of L-serine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Ecoles Doctorales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Clermont-ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChiA, a virulence factor playing a role in adherent and invasive E. coli (AIEC) pathogenicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Fargeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIEC congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, New York (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial metabolomics reveals a reprogramming of lipid metabolism by bacterial colibactin supporting immunosuppressive microenvironment in right-sided colon cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilmara de Oliveira Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darja Nikitina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 Metabolism &amp; Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherent-invasive Escherichia coli isolated from Crohn disease patients: expression of type 6 secretion systems and impact on intestinal microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Botchorichvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Symposia: Infection biology in the age of the microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially-resolved metabolomic identifies a reprogramming of lipid metabolism and immune surveillance that are caused by colibactin-producing E. coli infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilmara de Oliveira Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Mettouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bergsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-cutting program MICROBIOTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherent-invasive Escherichia coli isolated from Crohn disease patients: expression of type 6 secretion systems and impact on intestinal microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Botchorichvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Anniversary of AIEC discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A central contribution of HIF-2α in the nutritional immunity against AIEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Falabrègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Aurrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Anniversary of AIEC discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPIGENETIC MASTER REGULATORS HDAC1 AND HDAC5 CONTROL PATHOBIONT ENTEROBACTERIA COLONIZATION IN ILEAL MUCOSA IN CROHN'S DISEASE PATIENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Chervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Allez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Diego (California), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPIGENETIC MASTER REGULATORS HDAC1 AND HDAC5 CONTROL PATHOBIONT ENTEROBACTERIA COLONIZATION IN ILEAL MUCOSA IN CROHN’S DISEASE PATIENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Chervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G-RREMI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between Chitinase 3-like 1 (CHI3L1) and bacterial protein ChiA: a decisive step for Crohn’s disease-associated adherent and invasive E. coli to enter within human macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Fargeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">United European Gastroenterology Week (UEG W)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPIGENETIC MASTER REGULATORS HDAC1 AND HDAC5 CONTROL PATHOBIONT ENTEROBACTERIA COLONIZATION IN ILEAL MUCOSA IN CROHN’S DISEASE PATIENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Chervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshow Pathogen Immunity and Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Saint-Malo (35400), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial Effects of Linseed Diet-supplementation and Spontaneous Physical activity on Inflammation and the Mucosa-Associated Microbiota.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Plissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UEGW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Type VI Secretion System in Adherent-Invasive Escherichia coli to compete with intestinal microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Botchorichvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e congrès national de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-TNF agents restrict adherent-invasive E. coli replication within macrophages through modulation of chitinase 3-like 1 in patients with Crohn’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hébraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Fargeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW 2021 (Digestive Disease Week 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Washington, United States. Gastroenterology, 160 (6, Supplement 1), pp.S-538-S-538, 2021, DDW 2021 Abstracts, March 21-23, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gène de résistance mcr-1 favorise l'intrusion de E. coli dans l'écosystème intestinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brugiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saint-Sardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ruppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative proteomic analysis of macrophages from Crohn’s disease patients and infected with adherent-invasive Escherichia coli: impact of anti-TFA treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hébraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Dodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week (DDW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of high-intensity interval training associated with a complementation of flaxseed oil on body composition and metabolic profile in obese rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Plissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Combaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Annual Congress of the European College of Sports Science (ECSS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Séville, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of anti-TNF-a agents on macrophages response to adherent-invasive Escherichia coli infection in patients with crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hébraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilek Coban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UEGW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, AMSTERDAM, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel approach to bind and specifically detect FimH-expressing E. coli using heptylmannose-functionalized cellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaprenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Felpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, CHICAGO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel approach to bind and specifically detect FIMH-expressing E. coli using heptylmannose-functionalized cellulose in the context of Crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaprenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Felpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien G. Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UEGW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, AMSTERDAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saccharomyces cerevisiae, candida albicans and adherent-invasive escherichia coli (AIEC) intestinal colonization is not associated with asca detection in Crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sarter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UEGW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, AMSTERDAM, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative proteomic analysis of macrophages from Crohn's disease patients and infected with adherent-invasive Escherichia coli : impact of anti-treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hébraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, CHICAGO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative proteomic analysis of macrophages from Crohn's disease patients and infected with adherent-invasive Escherichia coli : impact of anti-TNFa treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hébraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JED 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, CLERMONT FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary emulsifiers directly impact adherent-invasive E. coli to drive chronic intestinal inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Viennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Maue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UEGW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, AMSTERDAM, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of tryptophan derivatives via the AHR/Il22 signaling pathway modulation on host disturbances in post citrobacter rodentium infection model mimicking irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Meynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Baudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UEGW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, AMSTERDAM, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel approach to bind and specifically detect FimH-expressing E. coli using heptylmannose-functionalized cellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Cauwel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Landemarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose fonctionnalisée par un heptil-mannose: un nouvel outil thérapeutique et diagnostic ciblant les Escherichia coli adhérents et invasifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Cauwel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bridot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medy C. Nongbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien G. Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e congrès naional de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection by pathogenic E. coli induces a metabolic reprogramming of colonic epithelial cells in a colibactin-dependent manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week (DDW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Adherent-invasive Escherichia coli in inflammatory bowel disease - epidemiology, genetics and therapeutics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhilu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lok Cheung Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High methyl diet impair E. coli overgrowth, limits AIEC colonization and inflammation by epigenentic regulation of genes expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Agus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, SAN DIEGO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenic E. coli induces a metabolic reprogramming in colonic epithelial cells through the production of colibactin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exosomes released from intestinal epithelial cells infected with Crohn's disease-associated adherent-invasive E. coli transfer miRNAs into recipient cells to inhibit autophagy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres KEYSTONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, MONTREAL, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of additive food E171 (titanium dioxide) on the gut microbiota and colorectal carcinogenesis in APC min/+ murine model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brugiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sauvaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, SAN DIEGO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenic E. coli induces a metabolic reprogramming in colonic epithelial cells through the production of colibactin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenic E. coli induces a metabolic reprogramming in colonic epithelial cells through the production of colibactin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, SAN DIEGO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIGH METHYL DIET IMPAIRS E. COLI OVERGROWTH, LIMITS AIEC COLONIZATION AND INFLAMMATION BY EPIGENETIC REGULATION OF GENES EXPRESSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose fonctionnalisée par un heptyl-mannose: un nouvel outil thérapeutique et diagnostic ciblant les Escherichia coli adherents et invasifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Cauwel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bridot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medy C. Nongbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15eme congres national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of additive food E171 (titanium dioxide) on the gut microbiota and colorectal carcinogenesis in APCmin/+ murine model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brugiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sauvaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week (DDW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherent-invasive Escherichia coli in inflammatory bowel disease impacts fecal microbiota transplantation efficacy by hindering engraftment of beneficial bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhilu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lok Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, SAN DIEGO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherent-invasive Escherichia coli colonization promotes intestinal fibrosis via activation of IL-32-ST2 signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sho Kitamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsushi Hayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohei Sugihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, SAN DIEGO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherent-invasive Escherichia coli in inflammatory bowel disease impacts fecal microbiota transplatation efficacy by hindering engraftment of beneficial bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhilu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lok Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCO 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, COPENHAGUE, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection by pathogenic E. coli induces a metolic reprogramming of colonic epithelial cells in a colibactin-dependent manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, SAN DIEGO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet préventif de l’activité physique sur l’interaction tissu adipeux – microbiote intestinal chez des souris CEABAC10 exposées à la souche AIEC LF82</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sauvanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Sirvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFHOD 2018, Journées Francophones d’Hépato-Gastroentérologie et d’Oncologie Digestive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophages from Crohn's disease patients showed a defect to control adherent-invasive Escherichia coli replication influenced by genetic host factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ouchchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Goutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of ECCO 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Barcelone, Spain. Oxford University Press, Journal of Crohn's and Colitis, 11, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autophagy inhibits DNA damage induced by colorectal cancer-associated Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecily Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauvanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFATG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota diversity at time of surgery predict endoscopic recurrence in Crohn's disease: results of a prospective study of the REMIND group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stefanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in inflammatory bowel diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienne, Australia. </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OXFORD UNIV PRESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Crohn's and Colitis, 11, pp.1, 2017, Journal of Crohn's and Colitis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of the EIF2AK4-EIF2A/eIF2 alpha-ATF4 pathway triggers autophagy response to Crohn disease-associated adherent-invasive escherichia coli infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bergougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa B'Chir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Proteasomes and Autophagy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, clermont-ferrand, France. 320 p., 2016, 7th Proteasomes and Autophagy Workshop</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecal chitinase 3-like 1 is a reliable marker as accurate as faecal calprotectin in detecting endoscopic activity in adult patients with inflammatory bowel diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Minet-Quinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Goutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Congress of European Crohn's and Colitis Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Amsterdam, Netherlands. Journal of Crohn's and Colitis, 10, 2016, Journal of Crohn's and Colitis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of intestinal dysbiosis on mouse models of colonic hypersensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lashermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gelor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroGASTRO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Istanbul, Turkey. John Wiley and Sons, Neurogastroenterology and Motility, 27 (Suppl. S2), 2015, Neurogastroenterology and Motility</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of the GCN2/eIF2alpha/ATF4 signaling pathway triggers autophagy response to infection with Crohn's disease-associated adherent-invasive Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bergougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Congress of ECCO. Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Barcelone, Spain. , Journal of Crohn's and Colitis, 9, 2015, 10th Congress of ECCO. Inflammatory Bowel Diseases</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction of mu opioid and cannabinoid receptors by probiotics: A new mechanism of regulation of visceral pain perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Neut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Annual Advances in the Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Miami (Florida), United States. 13 (Supplement 5), pp.652-653, 2007, Abstracts from the 2006 CCFA National Research and Clinical Conference, 5th Annual Advances in the Inflammatory Bowel Diseases, Dec. 1‐3, 2006, Miami, FL. </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/00054725-200705001-00035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de HtrA dans la multiplication en macrophages J774-A1 de la souche de Escherichia coli adhérente et invasive LF82 associée à la maladie de Crohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Glasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Bordeaux, France. 1 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of DNA sequence specific for adherent-invasive E. coli (AIEC) associated with Crohn’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Glasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World of Microbes, International Union of Microbiological Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Paris, France. 1 p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exosomes: From functions in host-pathogen interactions and immunity to diagnostic and therapeutic opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Nguyen Hang Thi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Physiology, Biochemistry and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 172, SPRINGER-VERLAG BERLIN, pp.37, 2016, Reviews of Physiology Biochemistry and Pharmacology, 978-3-319-49902-4; 978-3-319-49901-7. </w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/112_2016_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GLYCOSIDE INHIBITORS OF YEAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vandekerckove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guerardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shin-Yi Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022FR50459 20220315. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of pathogenic bacteria by chemically functionnalized cellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G. Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Felpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2020260445. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MANNOSE DERIVATIVES USEFUL FOR TREATING PATHOLOGIES ASSOCIATED WITH ADHERENT E. COLI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien G. Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Alexander Alvarez-Dorta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Bellamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2016EP68813 20160805. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting Sialic Acid Catabolism with Polyvalent Sialidase Inhibitors to Mitigate Bacterial Inflammation in the gut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélyne Baudin Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Oblette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Scalabrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devon W Kavanaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. coli associated with Crohn’s disease exhibit distinct strategies to colonize macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosni Nedjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Quenech’du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Crohn’s disease-related AIEC strain LF82 assembles a biofilm-like matrix to protect intracellular microcolonies from phagolysosomal attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Demarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antinéa Ravet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular AIEC LF82 relies on SOS and stringent responses to survive, multiply and tolerate antibiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Demarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Schenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innate immune recognition of a bacterial MAMP leads to conditional activation of pro- or anti-inflammatory responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joo-Hong Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Cornick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Nigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02872863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId884"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Barnich </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (131)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and external validation of a predictive model for postoperative recurrence of Crohn’s disease in the biologic era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Allez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel T.J. Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Diebakate-Scordamaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cgh.2026.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-serine promotes pro-carcinogenic effects of colibactin-producing &amp;lt;i&amp;gt;E. coli&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), pp.2515480. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2025.2515480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A randomized controlled trial of antibiotics targeting adherent and invasive Escherichia coli versus placebo in Crohn’s disease: the TEOREM trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hébuterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (7), pp.jjaf093. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjaf093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vat-Mediated Mucus Penetration Enables Genotoxic Activity of pks+ Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Girondier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vachias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (11), pp.5353. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms26115353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherent-invasive Escherichia coli in Crohn’s disease: the 25th anniversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janelle C Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry J Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.gutjnl-2025-335331. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2025-335331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05265332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical characterization of the Escherichia coli surfaceome: a focus on type I fimbriae and flagella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devon Kavanaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Rossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Chouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.1507286. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2025.1507286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a combination of probiotics and plant extracts targeting adherent-invasive Escherichia coli associated with Crohn’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Holowacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18762891-bja00095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence mechanisms of Crohn's disease-associated adherent invasive Escherichia coli within macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosni Nedjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Quenech'Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2025.2587402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased levels of anti-Encephalitozoon intestinalis antibodies in patients with colorectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Moniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Vercruysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (9), pp.e0012459. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0012459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colibactin-producing Escherichia coli enhance resistance to chemotherapeutic drugs by promoting epithelial to mesenchymal transition and cancer stem cell emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mottet-Auselo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.2310215. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2024.2310215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATG16L1 in myeloid cells limits colorectal tumor growth in &amp;lt;i&amp;gt; Apc &amp;lt;sup&amp;gt;Min/+&amp;lt;/sup&amp;gt; &amp;lt;/i&amp;gt; mice infected with colibactin-producing &amp;lt;i&amp;gt;Escherichia coli&amp;lt;/i&amp;gt; via decreasing inflammasome activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauvanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autophagy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1 - 19. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15548627.2024.2359770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIEC-dependent pathogenic Th17 cell transdifferentiation in Crohn’s disease is suppressed by rfaP and ybaT deletion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leccese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chiara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dusetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Noviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.2380064. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2024.2380064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical and clinical evidence of the association of colibactin-producing Escherichia coli with anxiety and depression in colon cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rondepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Meynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Deneuvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Deneuvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (21), pp.2817-2826. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3748/wjg.v30.i21.2817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Versatile Cyclic Clickable Platform by Ring-Expansion Metathesis Polymerization: Cyclic Glycopolymers with Lectin-Binding Ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Scalabrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Oblette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57 (11), pp.5440-5449. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.4c00469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Crohn’s disease-associated adherent-invasive Escherichia coli (AIEC) from France and Hong Kong: results from the Pacific study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhilu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2024.2431645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of autophagy receptors for the Crohn’s disease-associated adherent-invasive Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My Hanh Thi Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.1268243. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2024.1268243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherent-invasive E. coli – induced specific IgA limits pathobiont localization to the epithelial niche in the gut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rika Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Tsugawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Bil Eap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Yazawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2023.1031997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Virulence Markers and Phylogenetic Groups’ Association, and Antimicrobial Susceptibility of Uropathogenic Escherichia coli Isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahbia Yasmina Meziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Boucheham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Larbi Rezgoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaddour Benlabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious Disorders - Drug Targets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (2), pp.257.e7-257.e11. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1871526522666220908161529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiome and Behçet's disease: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Billard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and experimental rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41 (10), pp.2093-2104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific Localization and Quantification of the Oligo‐Mouse‐Microbiota (OMM 12 ) by Fluorescence In Situ Hybridization (FISH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brugiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Daims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (9), pp.517-529. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpz1.548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phage therapy against adherent-invasive E. coli : towards a promising treatment of Crohn’s disease patients?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjac070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adherent-invasive Escherichia coli -colonized mouse model to evaluate microbiota-targeting strategies in Crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Chervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (10), pp.dmm049707. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dmm.049707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of biomarkers associated with neoadjuvant treatment response focusing on colibactin-producing Escherichia coli in patients with mid or low rectal cancer: a prospective clinical study protocol (MICARE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Taoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Jarlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (12), pp.e061527. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2022-061527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic master regulators HDAC1 and HDAC5 control pathobiont Enterobacteria colonization in ileal mucosa of Crohn’s disease patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Chervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauvanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2022.2127444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-TNF agents restrict adherent-invasive Escherichia coli replication within macrophages through modulation of chitinase 3-like 1 in patients with Crohn’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hébraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Fargeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjab236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nutrition-Microbiota-Physical Activity Triad: An Inspiring New Concept for Health and Sports Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Koechlin-Ramonatxo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu14050924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial Effects of Linseed Supplementation on Gut Mucosa-Associated Microbiota in a Physically Active Mouse Model of Crohn's Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Plissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (11), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23115891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TOTUM-63 Supplement and High-Intensity Interval Training Combination Limits Weight Gain, Improves Glycemic Control, and Influences the Composition of Gut Mucosa-Associated Bacteria in Rats on a High Fat Diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dupuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Chavanelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Perriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu13051569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial Effects of Natural Mineral Waters on Intestinal Inflammation and the Mucosa-Associated Microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauvanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (9), pp.4336. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms22094336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faster and less invasive tools to identify patients with ileal colonization by adherent‐invasive E. coli in Crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathurin Fumery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pariente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">United European Gastroenterology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (9), pp.1007-1018. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ueg2.12161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Intensity interval training and α-linolenic acid supplementation improve DHA conversion and increase the abundance of gut mucosa-associated oscillospira bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Plissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dupuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 788, 13 (3), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu13030788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial Effects of High Intensity Interval Training and/or Linseed Oil Supplementation to Limit Obesity-Induced Oxidative Stress in High Fat Diet-Fed Rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Groussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Plissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (10), pp.3531. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu13103531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota as potential biomarker and/or therapeutic target to improve the management of cancer: focus on colibactin-producing Escherichia coli in colorectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veziant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13092215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of adherent-invasive Escherichia coli with severe gut mucosal dysbiosis in Hong Kong chinese population with Crohn’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhilu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keli Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2021.1994833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When pathobiont-carbohydrate interaction turns bittersweet!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Gastroenterology and Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (4), pp.1509-1510. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcmgh.2021.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic value of a combination of innovative factors (gut microbiota, sarcopenia, obesity, metabolic syndrome) to predict surgical/oncologic outcomes following surgery for sporadic colorectal cancer: a prospective cohort study protocol (METABIOTE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veziant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauvanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.e031472. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2019-031472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOP49 Quantitative proteomics analysis of macrophages from Crohn’s disease patients and infected with adherent-invasive Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hébraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (Supplement_1), pp.S087-S088. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjz203.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenicity Factors of Genomic Islands in Intestinal and Extraintestinal Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.02065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fecal dysbiosis associated with colonic hypersensitivity and behavioral alterations in chronically Blastocystis-infected rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Defaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Baudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lashermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Meynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.9146. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-66156-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02884871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exosomes transfer miRNAs from cell-to-cell to inhibit autophagy during infection with Crohn’s disease-associated adherent-invasive E. coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.1677-1694. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2020.1771985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Role of Exosomes in Diagnosis and Treatment of Infectious and Inflammatory Bowel Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (5), pp.1111. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells9051111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherent-Invasive E. coli: Update on the Lifestyle of a Troublemaker in Crohn's Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Chervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (10), pp.3734. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21103734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary l-serine confers a competitive fitness advantage to Enterobacteriaceae in the inflamed gut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sho Kitamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Alteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroko Nagao-Kitamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohei Sugihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.116-125. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-019-0591-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of adherent-invasive E. coli to gut environment: Impact on flagellum expression and bacterial colonization ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.364-380. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2017.1421886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential miRNA-Gene Expression in M Cells in Response to Crohn’s Disease-Associated AIEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (8), pp.1205. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8081205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colibactin‐positive Escherichia coli induce a procarcinogenic immune environment leading to immunotherapy resistance in colorectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lopès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Hassan Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veziant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 146 (11), pp.3147-3159. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.32920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is BRCA2 involved in early onset colorectal cancer risk?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay‐bellile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caputo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pebrel‐richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97 (4), pp.668-669. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cge.13679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the interplay between autophagy, gut microbiota and inflammatory responses in IBD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autophagy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 16 (1), pp.38-51. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15548627.2019.1635384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary Emulsifiers Directly Impact Adherent-Invasive E. coli Gene Expression to Drive Chronic Intestinal Inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Viennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Maue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène J.G. Dauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (1), pp.108229. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2020.108229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulcerative Colitis-associated E. coli pathobionts potentiate colitis in susceptible hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyungjun Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengameh Chloé Mirsepasi-Lauridsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Struve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannie M Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2020.1847976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autophagy of Intestinal Epithelial Cells Inhibits Colorectal Carcinogenesis Induced by Colibactin-Producing Escherichia coli in Apc Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecily Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My Hanh Thi Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauvanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 158 (5), pp.1373-1388. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1053/j.gastro.2019.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When adherent-invasive E. coli plays with host glycosylation: Does it open new perspectives for therapeutic strategies in Crohn's disease?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBioMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ebiom.2020.102752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methyl-donor supplementation prevents intestinal colonization by Adherent-invasive E. coli in a mouse model of crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Chervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.12922. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-69472-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prominence of ileal mucosa-associated microbiota to predict postoperative endoscopic recurrence in Crohn’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Brot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Stefanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (3), pp.462-472. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2019-318719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of mucosa-associated Escherichia coli strains isolated from Crohn’s disease patients in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaella F. A. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria L. A. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviano S. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.178. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-020-01856-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a classification algorithm for AIEC identification in geographically distinct E. coli strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Camprubí-Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto M Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire L O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.8094. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-64894-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02865390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TH1 cell-inducing Escherichia coli strain identified from the small intestinal mucosa of patients with Crohn’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manabu Nagayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomonori Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Atarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Tanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Sekiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.1788898. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2020.1788898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Between Microscopic Lesions at Ileal Resection Margin and Recurrence After Surgery in Patients With Crohn’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Hammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cazals-Hatem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gardair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Ngollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cgh.2019.04.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue-specific oxidative stress modulation by exercise: A comparison between MICT and HIIT in an obese rat model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Groussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sirvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, 11 p. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2019/1965364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic adaptation of adherent-invasive Escherichia coli to exposure to bile salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvine Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Leremboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-38628-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T cell clonal expansions in ileal Crohn’s disease are associated with smoking behaviour and postoperative recurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Allez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Ngollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bottois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Chardiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.gutjnl-2018-317878. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2018-317878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flagellin-mediated activation of IL-33-ST2 signaling by a pathobiont promotes intestinal fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sho Kitamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohei Sugihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroko Kitamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsushi Hayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mucosal Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (3), pp.632-643. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41385-019-0138-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crohn’s Disease-Associated Adherent-Invasive Escherichia coli Manipulate Host Autophagy by Impairing SUMOylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells8010035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal Microbiota: A Novel Target to Improve Anti-Tumor Treatment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lopès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veziant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (18), pp.4584. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20184584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic adaptation of adherent-invasive Escherichia coli to exposure to bile salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvine Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Leremboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.2175. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-38628-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive Effect of Spontaneous Physical Activity on the Gut-Adipose Tissue in a Mouse Model That Mimics Crohn’s Disease Susceptibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauvanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sirvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells8010033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oligomannose-Rich Membranes of Dying Intestinal Epithelial Cells Promote Host Colonization by Adherent-Invasive E. coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Dumych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nao Yamakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Garénaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Robakiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the immune microenvironment of a tissue by digital imaging and cognition network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lopès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al H. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boulcourt-Sambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.16692. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-34731-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIEC infection triggers modification of gut microbiota composition in genetically predisposed mice, contributing to intestinal inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecily Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-30055-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colibactin: More Than a New Bacterial Toxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins10040151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and reproducible experimental infections of rats with Blastocystis spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Defaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Baudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Warwzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (11), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0207669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Yersinia Species in the Ileum of Crohn's Disease Patients and Controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Baut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pavli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2018.00336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherent-invasive Escherichia coli in inflammatory bowel disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Palmela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhilu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (3), pp.574-587. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2017-314903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial markers in colorectal cancer detection and/or prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lopès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veziant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (22), pp.2327 - 2347. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3748/wjg.v24.i22.2327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-infectious properties of the probiotic Saccharomyces cerevisiae CNCM I-3856 on enterotoxigenic E. coli (ETEC) strain H10407</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Tsilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vandekerckove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. van de Wiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (14), pp.6175-6189. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-018-9053-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherent-Invasive E. coli enhances colonic hypersensitivity and P2X receptors expression during post-infectious period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lashermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Boudieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.26-37. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2017.1361091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between microsatellite instability and human gut colonization by Escherichia coli in colorectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Jarrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cardamone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131 (6), pp.471 - 485. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/CS20160876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterohemorrhagic Escherichia coli pathogenesis: role of Long polar fimbriae in Peyer's patches interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Renier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep44655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The presence of adherent-invasive Escherichia coli strains on the surgical specimen is a predictor of severe endoscopic postoperative recurrence in Crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stefanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (1), pp.S475-S476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota, inflammation and colorectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecily Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (6), </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms18061310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fecal Matrix Metalloprotease-9 and Lipocalin-2 as Biomarkers in Detecting Endoscopic Activity in Patients With Inflammatory Bowel Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Minet-Quinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Goutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (7), pp.E53-E62. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MCG.0000000000000837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of FimH as a novel therapeutic target for the treatment of Crohn’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien G. Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Opinion on Therapeutic Targets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (9), pp.837 - 847. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14728222.2017.1363184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteriophages targeting adherent invasive Escherichia coli strains as a promising new treatment for Crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa de Sordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie de Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Neut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Advance publication online (7), pp.840-847. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjw224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01538942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vat-AIEC protease promotes crossing of the intestinal mucus layer by Crohn's disease-associated Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Garénaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (5), pp.617 - 631. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cmi.12539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation of Crohn’s Disease-Associated Isolates from Other Pathogenic Escherichia coli by Fimbrial Adhesion under Shear Force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Szunerits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Zagorodko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Dumych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (2), </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology5020014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of the EIF2AK4-EIF2A/eIF2 alpha-ATF4 pathway triggers autophagy response to crohn disease-associated adherent-invasive escherichia coli infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bergougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa B'Chir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autophagy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (5), pp.770-783. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15548627.2016.1156823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certaines bactéries de la flore commensale exacerberaient-elles la carcinogenèse colorectale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Raisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (2), pp.175-82. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20163202011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01351541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Antiadhesive Strategy in Crohn′s Disease: Orally Active Mannosides to Decolonize Pathogenic Escherichia coli from the Gut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Alvarez-Dorta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Dumych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goedele Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (10), pp.936-952. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.201600018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral exposure to environmental pollutant benzo[a]pyrene impacts the intestinal epithelium and induces gut microbial shifts in murine model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Darcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Déchelotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep31027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota imbalance and colorectal cancer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Raisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veziant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (2), pp.501-18. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3748/wjg.v22.i2.501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01351170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second generation of thiazolylmannosides, FimH antagonists for E. coli-induced Crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alvarez Dorta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dumych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (16), pp.3913-3925. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ob00424e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophages Versus Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vazeille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (12), pp.2943 - 2955. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MIB.0000000000000946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exosomes released from cells infected with crohn's disease-associated adherent-invasive escherichia coli activate host innate immune responses and enhance bacterial intracellular replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Hang Thi Thu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (3), pp.516-528. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MIB.0000000000000635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GipA Factor Supports Colonization of Peyerʼs Patches by Crohnʼs Disease-associated Escherichia Coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie de Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), pp.68 - 81. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MIB.0000000000000609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western diet induces a shift in microbiota composition enhancing susceptibility to Adherent-Invasive E. coli infection and intestinal inflammation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Martinez-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.19032. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep19032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A library of heptyl mannose-functionalized copolymers with distinct compositions, microstructures and neighboring non-sugar motifs as potent antiadhesives of type 1 piliated E. coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xibo Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien G Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (15), pp.2674-2683. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6py00118a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecal chitinase 3-like 1 is a reliable marker as accurate as faecal calprotectin in detecting endoscopic activity in adult patients with inflammatory bowel diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Minet-Quinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (10), pp.1069-1079. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apt.13585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monocyte-derived macrophages from Crohn’s disease patients are impaired in the ability to control intracellular adherent-invasive Escherichia coli and exhibit disordered cytokine secretion profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Goutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemlih Ouchchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (5), pp.410-420. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjv053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition profiles of mono- and polyvalent FimH antagonists against 10 different Escherichia coli strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Brissonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cremet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (46), pp.11369 - 11375. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5ob01581b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet-induced hypoxia responsive element demethylation increases CEACAM6 expression, favouring Crohn's disease-associated Escherichia coli colonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Desrichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Uhrhammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (3), pp.428 - 437. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2014-306944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Heptylmannoside-Based Glycoconjugate Antiadhesive Compounds against Adherent-Invasive Escherichia coli Bacteria Associated with Crohn's Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xibo Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Alvarez Dorta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (6), pp.e01298-15. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.01298-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brilliant glyconanocapsules for trapping of bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xibo Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Burdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Favre-Bonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (67), pp.13193-13196. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5cc04653j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycopolymers as Antiadhesives of E. coil Strains Inducing Inflammatory Bowel Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xibo Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nao Yamakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Crepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Travelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (6), pp.1827-1836. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.5b00413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ribonucleotide reductase NrdR as a novel regulator for motility and chemotaxis duringadherent-invasive &amp;lt;em&amp;gt;escherichia coli&amp;lt;/em&amp;gt; infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Mar Cendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Darfeuille Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83 (4), pp.1305-1317. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/IAI.02772-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to : &amp;quot;Ribonucleotide reductase repressor NrdR as a novel regulator for motility and chemotaxis during adherent-invasive ascherichia coli Infection (vol 83, pg 1305, 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Mar Cendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Darfeuille Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83 (10), pp.4174-4174. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/IAI.00728-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influenza A virus infection of intestinal epithelial cells enhances the adhesion ability of Crohn's disease associated Escherichia coli strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Aleandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Panella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Celestino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (2), </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0117005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the sigma(E) Regulon in Crohn's Disease-Associated Escherichia coli Revealed Involvement of the waaWVL Operon in Biofilm Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Garénaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolhion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guerardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 197 (8), pp.1451-1465. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.02499-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saccharomyces cerevisiae CNCM I-3856 Prevents Colitis Induced by AIEC Bacteria in the Transgenic Mouse Model Mimicking Crohnʼs Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie de Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Darcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (2), pp.276 - 286. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MIB.0000000000000280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Memoriam, Arlette Darfeuille-Michaud, PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Raisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lapaquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 147 (5), pp.943-944. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2014-308182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toll-interacting protein modulates colitis susceptibility in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel H. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristina Bega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holm H. Uhlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (4), pp.660-670. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MIB.0000000000000006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Host-Adherent-Invasive Escherichia coli Interaction in Crohn’s Disease: Opening Up New Therapeutic Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMed Research International </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/567929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitin-binding domains of Escherichia coli ChiA mediate interactions with intestinal epithelial cells in mice with colitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daren Low</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoa T. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Ah Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 145 (3), pp.602-612. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1053/j.gastro.2013.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point Mutations in FimH Adhesin of Crohn's Disease-Associated Adherent-Invasive Escherichia coli Enhance Intestinal Inflammatory Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Martinez-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Mellmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Billig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (1), pp.e1003141. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1003141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics of Crohn's disease-associated adherent-invasive Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire L O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn E Holt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle L Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (8), pp.1382-1389. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2015-311059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. coli-mediated gut inflammation in genetically predisposed Crohn's disease patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Darfeuille-Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologie Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (5), pp.e65 - e69. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patbio.2010.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western diet induces dysbiosis with increased E coli in CEABAC10 mice , alters host barrier function favouring AIEC colonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Martinez-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (1), pp.116 - 124. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2012-304119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Bacteria as Trigger in Inflammatory Bowel Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Gastrointestinal &amp; Digestive System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 01, pp.S8. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2161-069x.s8-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherent-Invasive Escherichia coli Induce Claudin-2 Expression and Barrier Defect in CEABAC10 Mice and Crohnʼs Disease Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Darcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos H.F. Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.294 - 304. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ibd.21787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Inability to Manage Proteobacteria Promotes Chronic Gut Inflammation in TLR5-Deficient Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic A. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omry Koren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia K. Goodrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malin E. V. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilke Nalbantoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Host and Microbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (2), pp.139 - 152. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chom.2012.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherent-invasive Escherichia coli phenotype displayed by intestinal pathogenic E. coli strains from cats, dogs, and swine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Martinez-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús García-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lothar H. Wieler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Ewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (16), pp.5813 - 5817. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02614-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormally expressed ER stress response chaperone Gp96 in CD favours adherent-invasive Escherichia coli invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolhion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Glasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Growth Development and Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (10), pp.1355-1362. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gut.2010.207456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crohn's disease adherent-invasive Escherichia coli colonize and induce strong gut inflammation in transgenic mice expressing human CEACAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric A Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Darcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos H F Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 206 (10), pp.2179 - 2189. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1084/jem.20090741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of bacteria in the etiopathogenesis of inflammatory bowel disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (42), pp.5571-5576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherent-invasive Escherichia coli and Crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (1), pp.16-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactobacillus acidophilus modulates intestinal pain and induces opioid and cannabinoid receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Neut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (1), pp.35-37. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nm1521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEACAM6 acts as a receptor for adherent-invasive E. coli, supporting ileal mucosa colonization in Crohn disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic A. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Glasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Darcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Jantscheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 117 (6), pp.1566-1574. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/JCI30504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong decrease in invasive ability and outer membrane vesicle release in Crohn's disease-associated adherent-invasive Escherichia coli strain LF82 with the yfgL gene deleted</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolhion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 187 (7), pp.2286-2296. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.187.7.2286-2296.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HtrA Stress Protein Is Involved in Intramacrophagic Replication of Adherent and Invasive Escherichia coli Strain LF82 Isolated from a Patient with Crohn's Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Glasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 73 (2), pp.712 - 721. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/IAI.73.2.712-721.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High prevalence of adherent-invasive Escherichia coli associated with ileal mucosa in Crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Boudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Neut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Glasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 127 (2), pp.412-421. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1053/j.gastro.2004.04.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of lipoprotein NlpI in the virulence of adherent invasive Escherichia coli strain LF82 isolated from a patient with Crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 72 (5), pp.2484-2493. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/IAI.72.5.2484-2493.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of adherent Escherichia coli strains in ileal mucosa of patients with Crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Neut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lederman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Di Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 115 (6), pp.1405-1413. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-5085(98)70019-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical characterization of the Escherichia coli surfaceome: a focus on type I fimbriae and flagella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devon Kavanaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Rossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Chouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirstophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Rencontres des Microbiologies du Pôle Clermontois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Clermont -Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of TiO2, as food additive E171 and as nanoparticules, on colorectal carcinogenesis and colibactin-producing Escherichia coli CoPEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sauvaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée NACRe, Partenariat 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChiA, a major player in the pathogenicity of adherent and invasive E. coli bacteria (AIEC) associated with Crohn's disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Fargeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l'école doctorale SVSAE (Sciences de la Vie, de la Santé, de l'Agronomie et de l'Environnement)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChiA, un acteur majeur impliqué dans le pouvoir pathogène des bactéries E. coli adhérentes et invasives (AIEC) associées à la maladie de Crohn.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Fargeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des microbiologistes de Clermont-Ferrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d'une formulation combinant souches bactériennes et extraits végétaux ciblant les souches « Adherent Invasive Escherichia coli » (AIEC) associées à la maladie de Crohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Holowacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nutrition &amp; Microbiote (De la prévention à la thérapie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlanpole Biothérapies, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of endochitinase ChiA, a virulence factor involved in the pathogenecity of adherent and invasive Escherichia coli associated with Crohn’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Fargeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G-REEMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pro-carcinogenic effects of colibactin-producing E. coli in the colon: Involvement of L-serine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Régional de Recherche En Microbiologie des Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Visio-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d'une formulation combinant souches bactériennes et extraits végétaux ciblant les souches « Adherent-Invasive Escherichia coli » (AIEC) associées à la maladie de Crohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Holowacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des microbiologistes clermontois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des Systèmes Microbiens (SYSMIC), Apr 2024, Clermont- Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Colibactin-Producing Escherichia coli alters the tumor microenvironment to immunosuppressive lipid overload facilitating colorectal cancer progression and chemoresistance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilmara de Oliveira Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darja Nikitina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ruez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41 ème CECED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Monptellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of HIF2-a in iron bioavailability against adherent invasive Escherichia Coli infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Falabrègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Aurrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Iron Club Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of antimicrobial peptide Reg3γ on IBS-like symptoms following Citrobacter rodentium infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Daugey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Meynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Federation of Neurogastroenterology and Motility Meeting (FNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d'une formulation combinant souches probiotiques et extraits végétaux ciblant les souches « Adherent-Invasive Escherichia coli » (AIEC) associées à la maladie de Crohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Holowacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFM : 18ème congrès de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFM, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic eraser histone deacetylase 1 (HDAC1) limits AIEC-induced inflammatory response in intestinal epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Chervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Allez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th anniversary of AIEC discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, New york, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the mucin protease Vat in colorectal tumorigenesis of colibactin-producing Escherichia coli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Girondier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets pro-carcinogènes des E. coli producteurs de colibactine dans le colon : Implication de la sérine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CECED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de la L-sérine dans les effets pro-carcinogènes des E. coli productrices de colibactine dans le colon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NACRe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between Chitinase 3-like 1 (CHI3L1) and bacterial protein ChiA : a decisive step for Crohn’s disease-associated adherent and invasive E. coli to enter within human macrophages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Fargeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du dioxyde de titane, sur la carcinogenèse colique et sur le microbiote intestinal en modèle murin APCmin/+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sauvaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Automnales 2023 du Groupe Cancer Clermont Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of concurrent training (HIIT + RT) on body composition and gut microbiota in postmenopausal women with overweight or obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dupuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boscaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Female Physiology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurie Isacco - Laboratoire AME2P, Université Clermont Auvergne, May 2023, Clermont Ferrand (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de la L-sérine dans les effets pro-carcinogènes des E. coli productrices de colibactine dans le côlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Cancer Clermont Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Clermont-ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escherichia coli adhérents invasifs isolés de patients atteints la maladie de Crohn : expression du système de sécrétion de type VI et son impact sur le microbiote intestinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Botchorichvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Microbiologistes Clermontois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Sysmic, Apr 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de la mucine-protéase Vat dans la tumorigenèse colorectale des Escherichia coli producteurs de colibactine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème rencontre des microbiologistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of adherent and invasive E. coli in Crohn's Disease: Lessons from the postoperative recurrence model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Hammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Treton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Congress of ECCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Crohn’s and Colitis Organisation, Feb 2022, Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“pVill-hCC6”: A NEW MOUSE MODEL MIMICKING ILEAL COLONIZATION BY AIEC BACTERIA TO EVALUATE MICROBIOTA-TARGETING STRATEGIES IN CROHN’S DISEASE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Chervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DDW, May 2022, San diego (Californie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxic necrotizing factor 1 hinders colon tumorigenesis induced by colibactin-producing Escherichia coli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Godfraind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">United European Gastroenterelogy Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, VIENNA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-TNF agents restrict adherent-invasive E. coli replication within macrophages through modulation of chitinase 3-like 1 in patients with Crohn’s disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazeille E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hébraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La toxine CNF1 module la tumorigenèse colorectale induite par les Escherichia coli producteurs de colibactine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Godfraind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Cancer Clermont Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Clermont-ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food additive E171 promotes colonic tumorigenesis and induces changes in gut microbiota composition in APCmin/+ murine model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sauvaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brugiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLARA - Forum de la recherche en cancérologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Lyon ( en ligne ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial effect of linseed on the intestinal mucosa associated microbiota to prevent inflammatory and metabolic chronic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Plissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of High-intensity interval training associated with a complementation of flaxseed oil on body composition and metabolic profile in obese rats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Plissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dupuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Congress of Sport Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of HDAC in the mechanism of infection of intestinal epithelial cells by adherent-invasive Escherichia coli bacteria isolated from patients with Crohn’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Chervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Ecole doctorale SVSAE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Clermont-ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-intensity interval training and α-linolenic acid supplementation improve DHA conversion and increase the abundance of gut mucosa-associated Oscillospira bacteria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Plissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dupuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité scientifique de l’association Bleu-Blanc-Coeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of High-intensity interval training and linseed oil supplementation change the β-diversity of the gut mucosa-associated microbiota and increase the relative abundance of Oscillospira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Plissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dupuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Journée des microbiologistes Clermontois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIIT and flaxseed oil association promote n-3 PUFAs derivatives conversion and modulate gut microbiota composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Plissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dupuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-intensity interval training and α-linolenic acid supplementation improve DHA conversion and increase the abundance of gut mucosa-associated Oscillospira bacteria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Plissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dupuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Ecole Doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epithelial to mesenchymal transition in response to E. coli-induced senescence-associated secretory phenotype induced chemotherapeutic drug resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of EMP2 gene as a new therapeutic target to limit AIEC colonization in CD patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Chervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UEGW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, AMSTERDAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicenter randomized double-blind cinical trial assessing the benefit of adherent-invasive E. coli eradication in adult ileal and ileo-colonic Crohn disiease: the teorem trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carbonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, WASHINGTON, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IL-22 pathway as target to relieve visceral pain and animal well-being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Meynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Baudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Defaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Wawzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTRHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative proteomics analysis of macrophages from Crohn's disease patients and infected with adherents-invasife E. coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hébraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, VIENNE, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tryptophan derivatives effects via the AhR signaling pathway modulation on host disturbances after a Citrobacter rodentium infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Meynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Baudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CELL SYMPOSIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-invasive identification of adherent-invasive E. coli in patients with Crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hébuterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathurin Fumery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pariente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, CHICAGO, United States. pp.S044-S045, </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjz203.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autophagy inhibits colorectal carcinogenesis induced by colibactin-producing escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecily Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My Hanh Thi Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauvanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week (DDW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorectal cancer associated-E. coli induce the emergence of chemotherapy-resistant stem cell-like phenotype of host cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang T.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colibactin-producing E. coli induces a metabolic reprogramming of colonic epithelial cells toward a pro-carcinogenic metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Dieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UEGW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, AMSTERDAM, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorectal cancer associated-E. coli induce the emergence of chemotherapy-resistant stem clell-like phenotype of host cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du microbiote en Médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société Française de Neurologie Pédiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the adherent-invasive E. coli pathobiont to gut environment in the context of intestinal inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15eme congres national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota & Cancer: Between detection and prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lopès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Targeting Microbiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du régime alimentaire occidental sur l'activation des cellules T dans les ganglions mésentériques chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boccon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pugeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Martinez-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Assises Régionales de Nutrition et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the adherent-invasive E. coli pathobiont ton gut environment in the context of intestinal inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the pathobionte adherent-invasive E. coli to gut environnment in the context of Crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Summit on Microbiology and Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, PRAGUE, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la valeur pronostique de facteurs innovants (microbiote intestinal, sarcopénie, obésité, syndrome métabolique) sur les résultats chirurgicaux du cancer colorectal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veziant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauvanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème assises régionales de nutrition et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACTS OF ADDITIVE FOOD E171 (TITANIUM DIOXIDE) ON THE GUT MICROBIOTA AND COLORECTAL CARCINOGENESIS IN APCMIN/+ MURINE MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brugiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sauvaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorectal cancer associated-E. coli induce the emergence of chemotherapy-resistant stem cell-like phenotype of host cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15eme congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des souches d’E. coli pathogènes sur les défense antioxydantes des entérocytes et impact sur la carcinogenèse colique: approche microscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Microscopistes Clermontois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the pathobionte adherent-invasive E. coli to gut environment in the context of Crohn’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Summit on Microbiology and Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epithelial to mesenchymal transition in response to E. coli-induced senescence-associated secretory phenotype induced chemotherapeutic drug resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un régime enrichi en molécules donneuses de groupements méthyles limite la colonisation intestinale par les E. coli adhérents et invasifs associées à la maladie de Crohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Assises Régionales de Nutrition et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lyon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between faecal chitinase 3-like 1, matrix metalloprotease 9, and calprotectin to assess mucosal healing in Crohn's disease: a multicentre prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathurin Fumery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Hébuterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pariente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of ECCO - European Crohn's and Colitis Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The presence of adherent-invasive Escherichia coli strains on the surgical specimen is a predictor of severe endoscopic postoperative recurrence in Crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Stefanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of ECCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Crohn's and Colitis Organisation, Feb 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiochemical tuning of potent escherichia coli anti-adhesives by microencapsulation and methylene homologation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Alvarez-Dorta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome de Ruyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana I. Dumych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. International Conference on Medicinal Chemistry (RICT) of the French-Medicinal-Chemistry-Society (SCT) - Interfacing Chemical Biology and Drug Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Caen, France. pp.13, </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmdc.201700061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecal metalloprotease 9 is a reliable biomarker compared with faecal calprotectin in detecting endoscopic activity in patients with inflammatory bowel diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Quinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Goutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Congress of ECCO - European Crohn's and Colitis Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors of post-operative endoscopic recurrence in Crohn's disease: a prospective study of the REMIND group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Allez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Stefanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Congress of ECCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Crohn's and Colitis Organisation, Feb 2015, Barcelone, Spain. </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ecco-jcc/jju027.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crohn's disease-associated adherent-invasive &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; induce secretion of exosomes with pro-inflammatory activity by intestinal epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Congress of the European Crohn's and Colitis Organisation (ECCO) Inflamatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Crohn´s and Colitis Organisation (ECCO). INT., Feb 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of western diet on short-chain fatty acids production and host susceptibility to intestinal inflammation in a context of Crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Congress of the European Crohn's and Colitis Organisation (ECCO) Inflamatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Crohn´s and Colitis Organisation (ECCO). INT., Feb 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mo1770 Gipa factor supports Crohn's disease-associated Escherichia Coli growth in Peyer's patches by providing resistance to bactericidal stress encountered in macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie de Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week (DDW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Philadelphia, United States. </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-5085(15)32400-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of type VI secretion systems in virulence of adherent-invasive &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; isolated from patients with Crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouhours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Congress of ECCO. Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCO European Crohn's and Colitis Organization., Feb 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de HtrA dans la multiplication en macrophages J774-A1 de la souche de Escherichia coli adhérente et invasive LF82 associée à la maladie de Crohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Glasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherent-invasive Escherichia coli: a putative new Escherichia coli pathotype associated with Crohn’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Boudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Glasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World of Microbes, International Union of Microbiological Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-serine, a key amino acid involved in the pro-carcinogenic effects of colibactin-producing E. coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTM (Projet Transverse Inserm Microbiote)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between Chitinase 3-like 1 (CHI3L1) and bacterial protein ChiA : a decisive step for Crohn’s disease-associated adherent and invasive E. coli to enter within human macrophages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Fargeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week (DDW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between Chitinase 3-like 1 (CHI3L1) and bacterial protein ChiA : a decisive step for Crohn’s disease-associated adherent and invasive E. coli to enter within human macrophages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Fargeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Clinical Microbiology and Infectious Diseases (ESCMID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Barcenola, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a combination of probiotics and plant extracts targeting Adherent-Invasive Escherichia coli associated with Crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Holowacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final symposium of the Microbiota cross-cutting program of Inserm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris necker, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIEC LF82 cobB Deacetylase Targets the Intestinal Epithelial Cell Nucleus to Enhance Adhesion and Regulate Inflammation During Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme Transverse Microbiote Inserm 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical characterization of the Escherichia coli surfaceome: a focus on type I fimbriae and flagella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devon Kavanaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Rossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Chouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTM (Projet Transverse Inserm- Microbiote)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of titanium dioxide nanoparticles on colorectal carcinogenesis: focus on intestinal microbiota and colibactin-producing Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sauvaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTM (Projet Transverse Inserm- Microbiote)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pro-carcinogenic effects of colibactin-producing E. coli in the colon : Involvement of L-serine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Ecoles Doctorales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Clermont-ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChiA, a virulence factor playing a role in adherent and invasive E. coli (AIEC) pathogenicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Fargeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIEC congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, New York (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serine, an amino-acid involved in pro-carcinogenic effects of colibactin-producing Escherichia coli in the colon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UEGW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the mucin protease Vat in colorectal tumorigenesis of colibactin-producing Escherichia coli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pro-carcinogenic effects of colibactin-producing E. coli in the colon : implication of serine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EACR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Turin, Italy. Abstract EACR23-0231 Molecular Oncology Volume 17, Supplement 1, June 2023, page 488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial metabolomics reveals a reprogramming of lipid metabolism by bacterial colibactin supporting immunosuppressive microenvironment in right-sided colon cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilmara de Oliveira Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darja Nikitina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 Metabolism &amp; Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherent-invasive Escherichia coli isolated from Crohn disease patients: expression of type 6 secretion systems and impact on intestinal microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Botchorichvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Symposia: Infection biology in the age of the microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially-resolved metabolomic identifies a reprogramming of lipid metabolism and immune surveillance that are caused by colibactin-producing E. coli infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilmara de Oliveira Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Mettouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bergsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-cutting program MICROBIOTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherent-invasive Escherichia coli isolated from Crohn disease patients: expression of type 6 secretion systems and impact on intestinal microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Botchorichvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Anniversary of AIEC discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A central contribution of HIF-2α in the nutritional immunity against AIEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Falabrègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Aurrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Anniversary of AIEC discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPIGENETIC MASTER REGULATORS HDAC1 AND HDAC5 CONTROL PATHOBIONT ENTEROBACTERIA COLONIZATION IN ILEAL MUCOSA IN CROHN'S DISEASE PATIENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Chervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Allez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Diego (California), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPIGENETIC MASTER REGULATORS HDAC1 AND HDAC5 CONTROL PATHOBIONT ENTEROBACTERIA COLONIZATION IN ILEAL MUCOSA IN CROHN’S DISEASE PATIENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Chervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G-RREMI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between Chitinase 3-like 1 (CHI3L1) and bacterial protein ChiA: a decisive step for Crohn’s disease-associated adherent and invasive E. coli to enter within human macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Fargeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">United European Gastroenterology Week (UEG W)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPIGENETIC MASTER REGULATORS HDAC1 AND HDAC5 CONTROL PATHOBIONT ENTEROBACTERIA COLONIZATION IN ILEAL MUCOSA IN CROHN’S DISEASE PATIENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Chervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshow Pathogen Immunity and Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Saint-Malo (35400), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial Effects of Linseed Diet-supplementation and Spontaneous Physical activity on Inflammation and the Mucosa-Associated Microbiota.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Plissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UEGW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Type VI Secretion System in Adherent-Invasive Escherichia coli to compete with intestinal microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Botchorichvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e congrès national de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-TNF agents restrict adherent-invasive E. coli replication within macrophages through modulation of chitinase 3-like 1 in patients with Crohn’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hébraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Fargeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW 2021 (Digestive Disease Week 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Washington, United States. Gastroenterology, 160 (6, Supplement 1), pp.S-538-S-538, 2021, DDW 2021 Abstracts, March 21-23, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel approach to bind and specifically detect FIMH-expressing E. coli using heptylmannose-functionalized cellulose in the context of Crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaprenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Felpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien G. Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UEGW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, AMSTERDAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saccharomyces cerevisiae, candida albicans and adherent-invasive escherichia coli (AIEC) intestinal colonization is not associated with asca detection in Crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sarter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UEGW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, AMSTERDAM, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel approach to bind and specifically detect FimH-expressing E. coli using heptylmannose-functionalized cellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaprenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Felpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, CHICAGO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of anti-TNF-a agents on macrophages response to adherent-invasive Escherichia coli infection in patients with crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hébraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilek Coban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UEGW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, AMSTERDAM, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative proteomic analysis of macrophages from Crohn’s disease patients and infected with adherent-invasive Escherichia coli: impact of anti-TFA treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hébraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Dodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week (DDW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of high-intensity interval training associated with a complementation of flaxseed oil on body composition and metabolic profile in obese rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Plissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Combaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Annual Congress of the European College of Sports Science (ECSS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Séville, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gène de résistance mcr-1 favorise l'intrusion de E. coli dans l'écosystème intestinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brugiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saint-Sardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ruppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative proteomic analysis of macrophages from Crohn's disease patients and infected with adherent-invasive Escherichia coli : impact of anti-treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hébraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, CHICAGO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative proteomic analysis of macrophages from Crohn's disease patients and infected with adherent-invasive Escherichia coli : impact of anti-TNFa treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hébraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JED 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, CLERMONT FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary emulsifiers directly impact adherent-invasive E. coli to drive chronic intestinal inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Viennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Maue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UEGW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, AMSTERDAM, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of tryptophan derivatives via the AHR/Il22 signaling pathway modulation on host disturbances in post citrobacter rodentium infection model mimicking irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Meynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Baudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UEGW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, AMSTERDAM, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenic E. coli induces a metabolic reprogramming in colonic epithelial cells through the production of colibactin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exosomes released from intestinal epithelial cells infected with Crohn's disease-associated adherent-invasive E. coli transfer miRNAs into recipient cells to inhibit autophagy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres KEYSTONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, MONTREAL, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of additive food E171 (titanium dioxide) on the gut microbiota and colorectal carcinogenesis in APC min/+ murine model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brugiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sauvaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, SAN DIEGO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenic E. coli induces a metabolic reprogramming in colonic epithelial cells through the production of colibactin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection by pathogenic E. coli induces a metabolic reprogramming of colonic epithelial cells in a colibactin-dependent manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week (DDW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Adherent-invasive Escherichia coli in inflammatory bowel disease - epidemiology, genetics and therapeutics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhilu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lok Cheung Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High methyl diet impair E. coli overgrowth, limits AIEC colonization and inflammation by epigenentic regulation of genes expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Agus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, SAN DIEGO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel approach to bind and specifically detect FimH-expressing E. coli using heptylmannose-functionalized cellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Cauwel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Landemarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose fonctionnalisée par un heptil-mannose: un nouvel outil thérapeutique et diagnostic ciblant les Escherichia coli adhérents et invasifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Cauwel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bridot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medy C. Nongbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien G. Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e congrès naional de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIGH METHYL DIET IMPAIRS E. COLI OVERGROWTH, LIMITS AIEC COLONIZATION AND INFLAMMATION BY EPIGENETIC REGULATION OF GENES EXPRESSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenic E. coli induces a metabolic reprogramming in colonic epithelial cells through the production of colibactin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, SAN DIEGO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose fonctionnalisée par un heptyl-mannose: un nouvel outil thérapeutique et diagnostic ciblant les Escherichia coli adherents et invasifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Cauwel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bridot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medy C. Nongbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15eme congres national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of additive food E171 (titanium dioxide) on the gut microbiota and colorectal carcinogenesis in APCmin/+ murine model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brugiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sauvaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week (DDW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherent-invasive Escherichia coli in inflammatory bowel disease impacts fecal microbiota transplantation efficacy by hindering engraftment of beneficial bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhilu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lok Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, SAN DIEGO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherent-invasive Escherichia coli colonization promotes intestinal fibrosis via activation of IL-32-ST2 signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sho Kitamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsushi Hayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohei Sugihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, SAN DIEGO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherent-invasive Escherichia coli in inflammatory bowel disease impacts fecal microbiota transplatation efficacy by hindering engraftment of beneficial bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhilu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lok Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCO 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, COPENHAGUE, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection by pathogenic E. coli induces a metolic reprogramming of colonic epithelial cells in a colibactin-dependent manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, SAN DIEGO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet préventif de l’activité physique sur l’interaction tissu adipeux – microbiote intestinal chez des souris CEABAC10 exposées à la souche AIEC LF82</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sauvanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Sirvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFHOD 2018, Journées Francophones d’Hépato-Gastroentérologie et d’Oncologie Digestive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autophagy inhibits DNA damage induced by colorectal cancer-associated Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecily Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauvanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFATG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophages from Crohn's disease patients showed a defect to control adherent-invasive Escherichia coli replication influenced by genetic host factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ouchchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Goutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of ECCO 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Barcelone, Spain. Oxford University Press, Journal of Crohn's and Colitis, 11, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota diversity at time of surgery predict endoscopic recurrence in Crohn's disease: results of a prospective study of the REMIND group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stefanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Auzolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in inflammatory bowel diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienne, Australia. </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OXFORD UNIV PRESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Crohn's and Colitis, 11, pp.1, 2017, Journal of Crohn's and Colitis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of the EIF2AK4-EIF2A/eIF2 alpha-ATF4 pathway triggers autophagy response to Crohn disease-associated adherent-invasive escherichia coli infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bergougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa B'Chir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Proteasomes and Autophagy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, clermont-ferrand, France. 320 p., 2016, 7th Proteasomes and Autophagy Workshop</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecal chitinase 3-like 1 is a reliable marker as accurate as faecal calprotectin in detecting endoscopic activity in adult patients with inflammatory bowel diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Minet-Quinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Goutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Congress of European Crohn's and Colitis Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Amsterdam, Netherlands. Journal of Crohn's and Colitis, 10, 2016, Journal of Crohn's and Colitis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of the GCN2/eIF2alpha/ATF4 signaling pathway triggers autophagy response to infection with Crohn's disease-associated adherent-invasive Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bergougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Congress of ECCO. Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Barcelone, Spain. , Journal of Crohn's and Colitis, 9, 2015, 10th Congress of ECCO. Inflammatory Bowel Diseases</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of intestinal dysbiosis on mouse models of colonic hypersensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lashermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gelor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroGASTRO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Istanbul, Turkey. John Wiley and Sons, Neurogastroenterology and Motility, 27 (Suppl. S2), 2015, Neurogastroenterology and Motility</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction of mu opioid and cannabinoid receptors by probiotics: A new mechanism of regulation of visceral pain perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Neut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Annual Advances in the Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Miami (Florida), United States. 13 (Supplement 5), pp.652-653, 2007, Abstracts from the 2006 CCFA National Research and Clinical Conference, 5th Annual Advances in the Inflammatory Bowel Diseases, Dec. 1‐3, 2006, Miami, FL. </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/00054725-200705001-00035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de HtrA dans la multiplication en macrophages J774-A1 de la souche de Escherichia coli adhérente et invasive LF82 associée à la maladie de Crohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Glasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Bordeaux, France. 1 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of DNA sequence specific for adherent-invasive E. coli (AIEC) associated with Crohn’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Glasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World of Microbes, International Union of Microbiological Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Paris, France. 1 p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exosomes: From functions in host-pathogen interactions and immunity to diagnostic and therapeutic opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Nguyen Hang Thi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Physiology, Biochemistry and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 172, SPRINGER-VERLAG BERLIN, pp.37, 2016, Reviews of Physiology Biochemistry and Pharmacology, 978-3-319-49902-4; 978-3-319-49901-7. </w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/112_2016_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GLYCOSIDE INHIBITORS OF YEAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vandekerckove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guerardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shin-Yi Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022FR50459 20220315. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of pathogenic bacteria by chemically functionnalized cellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G. Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Felpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2020260445. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MANNOSE DERIVATIVES USEFUL FOR TREATING PATHOLOGIES ASSOCIATED WITH ADHERENT E. COLI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien G. Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Alexander Alvarez-Dorta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Bellamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2016EP68813 20160805. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting Sialic Acid Catabolism with Polyvalent Sialidase Inhibitors to Mitigate Bacterial Inflammation in the gut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélyne Baudin Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Oblette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Scalabrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devon W Kavanaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. coli associated with Crohn’s disease exhibit distinct strategies to colonize macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosni Nedjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Quenech’du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chevarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Crohn’s disease-related AIEC strain LF82 assembles a biofilm-like matrix to protect intracellular microcolonies from phagolysosomal attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Demarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antinéa Ravet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular AIEC LF82 relies on SOS and stringent responses to survive, multiply and tolerate antibiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Demarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Schenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innate immune recognition of a bacterial MAMP leads to conditional activation of pro- or anti-inflammatory responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joo-Hong Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Cornick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Nigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02872863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId884"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05579399v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel T.J. Bak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Brand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Diebakate-Scordamaglia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Capelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2026.03.015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273173v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carbonnel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;buterne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michiels" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjaf093" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324253v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Chat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Girondier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dalmasso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vachias" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillouard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26115353" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267214v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Devaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vill&#233;ger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Roche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rodrigues" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2515480" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958057v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devon Kavanaugh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rossez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Chouit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1507286" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05265332v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janelle C Arthur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buisson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry J Campbell" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2025-335331" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Clercq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boisseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denizot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Holowacz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00095" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408377v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bruder" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Nedjar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Quenech'Du" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chevarin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vazeille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2587402" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530484v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Cougnoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Fa&#239;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mottet-Auselo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2310215" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04601735v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rondepierre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Meynier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagniere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deneuvy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Deneuvy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v30.i21.2817" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654209v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Salesse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Duval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauvanet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison da Silva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2024.2359770" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868800v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leccese" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dusetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Noviello" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Billard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2380064" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990338v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moniot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vercruysse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012459" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04661939v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gonnot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Scalabrini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roubinet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Oblette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c00469" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809757v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilu Xu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Robin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Beyrouthy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2431645" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654189v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larabi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Hanh Thi Hoang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2024.1268243" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181840v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rika Tanaka" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Imai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Tsugawa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bil Eap" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Yazawa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1031997" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990342v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Yasmina Meziani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Boucheham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Larbi Rezgoune" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Benlabed" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1871526522666220908161529" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565742v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joubert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03907399v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Chervy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Ragot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.049707" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990348v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brugiroux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ring" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Daims" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.548" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746581v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boucher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjac070" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881385v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Dambrine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2127444" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03907379v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Taoum" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarlier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-061527" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529112v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Douadi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fargeas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjab236" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03590793v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Koechlin-Ramonatxo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14050924" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03677749v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Plissonneau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23115891" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03220475v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dupuit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perriere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Etienne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13051569" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03154591v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Maillard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030788" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03454309v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Fumery" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pariente" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nancey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ueg2.12161" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238454v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22094336" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420264v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Groussard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Josset" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mura" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13103531" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467852v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Veziant" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonnet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13092215" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630505v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2021.08.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03482272v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keli Yang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwan Zhang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Lin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.1994833" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948743v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delmas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.02065" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02884871v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Defaye" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baudu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lashermes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Meynier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66156-w" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001063v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1771985" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001072v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9051111" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01730371v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Sevrin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2017.1421886" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02541666v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sho Kitamoto" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Alteri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Nagao-Kitamoto" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Sugihara" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0591-6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917127v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denizot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103734" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518339v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Poirot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassagnes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-031472" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02539567v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Douadi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vazeille" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dodel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjz203.088" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935826v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cordonnier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081205" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913026v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lop&#232;s" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Hassan Casse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villeger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32920" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518438v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecily Lucas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2019.12.026" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001079v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2019.1635384" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518337v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay&#8208;bellile" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Privat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Martins" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caputo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pebrel&#8208;richard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13679" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042975v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Viennois" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bretin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Dub&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Maue" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne J.G. Dauriat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108229" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003143v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyungjun Yang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengameh Chlo&#233; Mirsepasi-Lauridsen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Struve" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannie M Allaire" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1847976" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917129v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gimier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69472-3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912994v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2020.102752" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193634v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Stefanescu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auzolle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2019-318719" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903480v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella F. A. Costa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L. A. Ferrari" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bringer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviano S. Martins" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-020-01856-x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02865390v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Camprub&#237;-Font" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Bustamante" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto M Vidal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L O'Brien" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64894-5" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042977v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Nagayama" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomonori Yano" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Atarashi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Tanoue" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Sekiya" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1788898" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266297v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vazeille" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirvent" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/1965364" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193633v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Hammoudi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cazals-Hatem" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gardair" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Ngollo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2019.04.045" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02060120v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gibold" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Batista" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38628-1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193601v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bottois" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chardiny" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-317878" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193572v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Kitamoto" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Hayashi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-019-0138-4" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060087v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Nguyen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8010035" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518541v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20184584" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324439v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982430v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8010033" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01926377v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lop&#232;s" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al H. Cass&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boulcourt-Sambou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roche" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34731-x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01796957v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Dumych" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gar&#233;naux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Robakiewicz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00742" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01796959v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10040151" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897658v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30055-y" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897651v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Baut" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire O'Brien" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pavli" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seksik" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00336" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01931278v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Warwzyniak" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207669" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01681169v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Palmela" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Torres" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2017-314903" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897664v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v24.i22.2327" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01809200v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denis" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Tsilia" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ballet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vandekerckove" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van de Wiele" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-9053-y" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553322v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barnich" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buisson" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auzolle" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodrigues" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stefanescu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317240v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Boudieu" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sion" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gelot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2017.1361091" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594568v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jarrousse" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardamone" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/CS20160876" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607483v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thevenot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rougeron" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Renier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44655" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608007v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18061310" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01681173v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Minet-Quinard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Goutte" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouvier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000000837" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633566v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouckaert" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien G. Gouin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14728222.2017.1363184" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01538942v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Galtier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa de Sordi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie de Vall&#233;e" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Neut" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjw224" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741244v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Zagorodko" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cogez" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chalopin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology5020014" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640052v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Carri&#232;re" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bergougnoux" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa B'Chir" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2016.1156823" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02077036v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alvarez-Dorta" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goedele Roos" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201600018" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXLC61PM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637913v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribi&#232;re" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Darcha" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;chelotte" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31027" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01351170v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagni&#232;re" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Raisch" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v22.i2.501" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02077029v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chalopin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alvarez Dorta" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caudan" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumych" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob00424e" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01351541v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163202011" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01926372v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gallucci" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cia" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12539" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01493355v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000946" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638024v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000635" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01396555v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dubois" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000609" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928173v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Martinez-Medina" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19032" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396465v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xibo Yan" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G Gouin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py00118a" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639968v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Minet-Quinard" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goutte" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouvier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.13585" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928389v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Desrichard" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Uhrhammer" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dreux" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-306944" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174249v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Crepet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Travelet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5b00413" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265411v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alvarez Dorta" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01298-15" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221578v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Burdin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Favre-Bonte" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc04653j" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594239v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjv053" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01931394v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brissonnet" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cremet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01581b" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630205v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Cendra" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Darfeuille Michaud" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00728-15" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640038v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.02772-14" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639201v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Aleandri" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Conte" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Simonetti" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Panella" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Celestino" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117005" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631034v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolhion" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.02499-14" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928174v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000280" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635358v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H. Maillard" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristina Bega" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holm H. Uhlig" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grandjean" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000006" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951060v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-308182" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931428v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/567929" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928191v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mellmann" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Billig" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003141" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651692v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daren Low" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa T. Tran" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In-Ah Lee" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kamba" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2013.05.017" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01393979v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn E Holt" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Gordon" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle L Dubois" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2015-311059" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928194v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2010.01.004" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928324v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-304119" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652647v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic A. Carvalho" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omry Koren" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia K. Goodrich" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin E. V. Johansson" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilke Nalbantoglu" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2012.07.004" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928192v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Barreau" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H.F. Chan" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21787" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928200v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-069x.s8-003" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653076v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Garc&#237;a-Gil" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar H. Wieler" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Ewers" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02614-10" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218270v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Glasser" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ranc" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2010.207456" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01931313v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A Carvalho" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H F Chan" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20090741" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666277v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667010v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Rousseaux" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thuru" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm1521" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669138v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666899v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jantscheff" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI30504" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681129v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Claret" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.7.2286-2296.2005" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01917182v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bardot" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.73.2.712-721.2005" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683150v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Boudeau" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bulois" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2004.04.061" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678710v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.72.5.2484-2493.2004" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951145v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lederman" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Di Martino" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(98)70019-8" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZGDTLDQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496598v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirstophe Chambon" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974290v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974385v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959285v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de Clercq" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leclaire" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Holowacz" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975396v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Juban" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvaitre" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ledieu" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974353v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975334v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959971v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543437v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilmara de Oliveira Alves" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Nikitina" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Vaysse" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ruez" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05302203v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Aurrand" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989237v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Daugey" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meynier" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Chatel" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ardid" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959950v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841555v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Le Bourhis" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974242v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975402v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990121v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975377v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420996v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rance" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morel" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bouillon" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boscaro" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975372v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975357v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987025v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Botchorichvili" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03665870v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Treton" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959953v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990102v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989410v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Godfraind" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417006v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazeille E." TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989356v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990229v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977418v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394821v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mairesse" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461991v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461962v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461939v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462012v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461979v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524390v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cougnoux" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053695v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carbonel" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Filippi" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bouhnik" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Moreau" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524613v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wawzyniak" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Delbac" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046335v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043309v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambon" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dodel" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045712v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ardid" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043456v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjz203.045" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527278v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524369v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang T.T. Nguyen" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046835v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Dieme" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagree" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Roche" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526081v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338659v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524746v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre Carrier" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196877v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boccon" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pugeat" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196749v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148374v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393056v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196753v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307701v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338700v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524692v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pezet" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524407v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524334v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cougnoux" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977307v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734069v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. H&#233;buterne" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pariente" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nancey" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553323v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607981v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome de Ruyck" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana I. Dumych" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201700061" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739827v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buisson" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Quinard" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553417v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desreumaux" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jju027.076" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740399v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740401v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247407v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(15)32400-8" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739694v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhours" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831628v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831629v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974337v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975420v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974301v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959963v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977540v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Coudray" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bouvard" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989578v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975414v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975479v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990143v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975444v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975464v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974276v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543485v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulard" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987032v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543527v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mettouchi" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bergsten" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987038v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Botchorichvili" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massier" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977484v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chassaing" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977395v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977447v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974224v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977437v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462036v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987015v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737896v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054071v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Sardos" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rupp&#233;" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243461v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pereira" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dodel" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054001v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Capel" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046794v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Coban" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043378v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaprenet" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Felpin" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046355v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Felpin" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046747v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sarter" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cornu" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Salem" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043423v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045978v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046325v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dube" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046872v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chatel" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959956v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Cauwel" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Landemarre" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196790v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bridot" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medy C. Nongbe" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527794v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338902v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zuo" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lok Cheung Chu" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187861v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288953v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieme" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagree" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delmas" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393855v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148515v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527848v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148411v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977327v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338687v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527818v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338765v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lok Cheung" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390424v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Imai" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina L." TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338806v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148433v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807566v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maillard" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sauvanet" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sirvent" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnet" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734052v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouchchane" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Hugot" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01631705v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600722v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brot" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecco-ibd.eu/publications/congress-abstract-s/abstracts-2017/item/p156-microbiota-diversity-at-time-of-surgery-predict-endoscopic-recurrence-in-crohn-s-disease-results-of-a-prospective-study-of-the-remind-group-2.html" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740425v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602902v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535295v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carvalho" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lashermes" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miquel" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin Rosique" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelor" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740431v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bretin" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carri&#232;re" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergougnoux" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873654v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousseaux" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelot" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neut" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00054725-200705001-00035" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828372v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828377v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800535v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Nguyen Hang Thi" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/112_2016_7" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959168v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ballet" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vandekerckove" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Yi Yu" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959156v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Gouin" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959204v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alexander Alvarez-Dorta" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bellamy" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chalopin" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382147v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyne Baudin Marie" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loquet" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devon W Kavanaugh" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787947v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Quenech&#8217;du" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916272v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Prudent" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Demarre" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wery" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antin&#233;a Ravet" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789654v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Schenk" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rousseau" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02872863v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Hong Park" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Cornick" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Nigro" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;jardin" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05579399v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel T.J. Bak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Brand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Diebakate-Scordamaglia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Capelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2026.03.015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267214v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Devaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vill&#233;ger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Roche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rodrigues" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2515480" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273173v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carbonnel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;buterne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michiels" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjaf093" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Chat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Girondier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dalmasso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vachias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillouard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26115353" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05265332v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janelle C Arthur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buisson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry J Campbell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2025-335331" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958057v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devon Kavanaugh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rossez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Chouit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1507286" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Clercq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boisseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denizot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Holowacz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00095" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408377v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bruder" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Nedjar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Quenech'Du" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chevarin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vazeille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2587402" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990338v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moniot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vercruysse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012459" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530484v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Cougnoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Fa&#239;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mottet-Auselo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2310215" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654209v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Salesse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Duval" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauvanet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison da Silva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2024.2359770" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868800v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leccese" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dusetti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Noviello" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Billard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2380064" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04601735v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rondepierre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Meynier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagniere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deneuvy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Deneuvy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v30.i21.2817" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04661939v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gonnot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Scalabrini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roubinet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Oblette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c00469" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809757v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilu Xu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Robin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Beyrouthy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2431645" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654189v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larabi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Hanh Thi Hoang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2024.1268243" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181840v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rika Tanaka" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Imai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Tsugawa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bil Eap" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Yazawa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1031997" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990342v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Yasmina Meziani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Boucheham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Larbi Rezgoune" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Benlabed" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1871526522666220908161529" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565742v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joubert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990348v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brugiroux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ring" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Daims" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.548" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746581v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boucher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjac070" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03907399v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Chervy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Ragot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.049707" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03907379v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Taoum" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarlier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-061527" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881385v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Dambrine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2127444" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529112v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Douadi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fargeas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjab236" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03590793v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Koechlin-Ramonatxo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14050924" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03677749v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Plissonneau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23115891" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03220475v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dupuit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perriere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Etienne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13051569" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238454v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22094336" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03454309v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Fumery" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pariente" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nancey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ueg2.12161" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03154591v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Maillard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030788" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420264v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Groussard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Josset" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mura" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13103531" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467852v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Veziant" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonnet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13092215" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03482272v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keli Yang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwan Zhang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Lin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.1994833" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630505v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2021.08.008" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518339v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Poirot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassagnes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-031472" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02539567v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Douadi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vazeille" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dodel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjz203.088" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948743v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delmas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.02065" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02884871v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Defaye" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baudu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lashermes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Meynier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66156-w" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001063v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1771985" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001072v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9051111" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917127v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denizot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103734" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02541666v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sho Kitamoto" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Alteri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Nagao-Kitamoto" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Sugihara" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0591-6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01730371v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Sevrin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2017.1421886" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935826v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cordonnier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081205" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913026v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lop&#232;s" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Hassan Casse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villeger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32920" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518337v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay&#8208;bellile" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Privat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Martins" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caputo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pebrel&#8208;richard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13679" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001079v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2019.1635384" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042975v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Viennois" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bretin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Dub&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Maue" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne J.G. Dauriat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108229" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003143v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyungjun Yang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengameh Chlo&#233; Mirsepasi-Lauridsen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Struve" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannie M Allaire" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1847976" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518438v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecily Lucas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2019.12.026" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912994v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2020.102752" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917129v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gimier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69472-3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193634v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Stefanescu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auzolle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2019-318719" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903480v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella F. A. Costa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L. A. Ferrari" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bringer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviano S. Martins" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-020-01856-x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02865390v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Camprub&#237;-Font" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Bustamante" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto M Vidal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L O'Brien" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64894-5" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042977v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Nagayama" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomonori Yano" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Atarashi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Tanoue" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Sekiya" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1788898" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193633v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Hammoudi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cazals-Hatem" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gardair" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Ngollo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2019.04.045" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266297v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vazeille" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirvent" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/1965364" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02060120v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gibold" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Batista" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38628-1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193601v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bottois" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chardiny" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-317878" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193572v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Kitamoto" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Hayashi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-019-0138-4" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060087v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Nguyen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8010035" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518541v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20184584" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324439v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982430v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8010033" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01796957v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Dumych" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gar&#233;naux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Robakiewicz" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00742" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01926377v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lop&#232;s" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al H. Cass&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boulcourt-Sambou" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roche" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34731-x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897658v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30055-y" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01796959v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10040151" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01931278v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Warwzyniak" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207669" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897651v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Baut" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire O'Brien" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pavli" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seksik" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00336" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01681169v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Palmela" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Torres" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2017-314903" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897664v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v24.i22.2327" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01809200v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denis" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Tsilia" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ballet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vandekerckove" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van de Wiele" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-9053-y" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317240v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Boudieu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sion" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gelot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2017.1361091" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594568v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jarrousse" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardamone" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/CS20160876" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607483v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thevenot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rougeron" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Renier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44655" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553322v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barnich" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buisson" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auzolle" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodrigues" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stefanescu" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608007v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18061310" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01681173v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Minet-Quinard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Goutte" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouvier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000000837" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633566v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouckaert" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien G. Gouin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14728222.2017.1363184" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01538942v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Galtier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa de Sordi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie de Vall&#233;e" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Neut" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjw224" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01926372v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gallucci" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cia" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12539" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741244v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Zagorodko" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cogez" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chalopin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology5020014" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640052v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Carri&#232;re" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bergougnoux" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa B'Chir" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2016.1156823" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01351541v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Raisch" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163202011" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02077036v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alvarez-Dorta" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goedele Roos" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201600018" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXLC61PM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637913v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribi&#232;re" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Darcha" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;chelotte" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31027" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01351170v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagni&#232;re" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v22.i2.501" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02077029v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chalopin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alvarez Dorta" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caudan" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumych" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob00424e" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01493355v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000946" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638024v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000635" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01396555v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dubois" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000609" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928173v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Martinez-Medina" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19032" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396465v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xibo Yan" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G Gouin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py00118a" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639968v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Minet-Quinard" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goutte" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouvier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.13585" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594239v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjv053" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01931394v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brissonnet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cremet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01581b" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928389v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Desrichard" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Uhrhammer" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dreux" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-306944" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265411v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alvarez Dorta" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01298-15" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221578v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Burdin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Favre-Bonte" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc04653j" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174249v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Crepet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Travelet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5b00413" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640038v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Cendra" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Darfeuille Michaud" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.02772-14" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630205v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00728-15" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639201v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Aleandri" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Conte" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Simonetti" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Panella" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Celestino" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117005" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631034v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolhion" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.02499-14" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928174v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000280" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951060v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-308182" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635358v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H. Maillard" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristina Bega" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holm H. Uhlig" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grandjean" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000006" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931428v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/567929" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651692v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daren Low" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa T. Tran" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In-Ah Lee" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kamba" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2013.05.017" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928191v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mellmann" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Billig" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003141" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01393979v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn E Holt" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Gordon" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle L Dubois" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2015-311059" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928194v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2010.01.004" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928324v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-304119" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928200v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-069x.s8-003" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928192v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Barreau" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H.F. Chan" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21787" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652647v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic A. Carvalho" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omry Koren" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia K. Goodrich" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin E. V. Johansson" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilke Nalbantoglu" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2012.07.004" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653076v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Garc&#237;a-Gil" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar H. Wieler" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Ewers" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02614-10" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218270v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Glasser" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ranc" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2010.207456" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01931313v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A Carvalho" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H F Chan" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20090741" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669138v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666277v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667010v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Rousseaux" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thuru" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm1521" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666899v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jantscheff" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI30504" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681129v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Claret" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.7.2286-2296.2005" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01917182v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bardot" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.73.2.712-721.2005" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683150v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Boudeau" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bulois" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2004.04.061" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678710v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.72.5.2484-2493.2004" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951145v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lederman" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Di Martino" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(98)70019-8" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZGDTLDQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496598v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirstophe Chambon" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975396v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Juban" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvaitre" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ledieu" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974353v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974290v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959285v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de Clercq" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leclaire" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Holowacz" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974385v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975334v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959971v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543437v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilmara de Oliveira Alves" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Nikitina" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Vaysse" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ruez" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05302203v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Aurrand" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989237v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Daugey" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meynier" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Chatel" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ardid" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959950v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841555v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Le Bourhis" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990121v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975377v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975402v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974242v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975372v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420996v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rance" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morel" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bouillon" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boscaro" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975357v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987025v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Botchorichvili" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990102v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03665870v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Treton" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959953v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989410v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Godfraind" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417006v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazeille E." TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989356v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990229v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394821v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mairesse" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461991v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977418v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461962v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461939v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462012v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461979v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524390v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cougnoux" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046335v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053695v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carbonel" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Filippi" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bouhnik" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Moreau" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524613v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wawzyniak" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Delbac" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043309v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambon" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dodel" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045712v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ardid" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043456v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjz203.045" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527278v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524369v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang T.T. Nguyen" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046835v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Dieme" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagree" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Roche" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196753v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526081v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338659v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524746v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre Carrier" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196877v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boccon" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pugeat" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196749v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148374v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393056v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307701v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338700v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524692v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pezet" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524407v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524334v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cougnoux" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977307v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734069v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. H&#233;buterne" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pariente" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nancey" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553323v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607981v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome de Ruyck" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana I. Dumych" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201700061" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739827v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buisson" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Quinard" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553417v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desreumaux" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jju027.076" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740399v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740401v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247407v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(15)32400-8" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739694v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhours" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831628v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831629v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975420v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974337v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974301v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959963v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977540v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Coudray" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bouvard" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989578v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975414v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975464v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974276v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975479v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990143v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975444v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543485v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulard" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987032v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543527v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mettouchi" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bergsten" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987038v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Botchorichvili" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massier" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977484v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chassaing" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977395v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977447v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974224v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977437v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462036v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987015v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737896v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046355v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaprenet" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Felpin" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046747v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sarter" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cornu" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Salem" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043378v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Felpin" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046794v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Coban" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243461v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pereira" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dodel" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054001v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Capel" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054071v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Sardos" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rupp&#233;" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043423v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045978v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046325v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dube" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046872v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chatel" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288953v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieme" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagree" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delmas" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393855v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148515v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527848v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527794v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338902v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zuo" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lok Cheung Chu" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187861v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959956v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Cauwel" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Landemarre" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196790v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bridot" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medy C. Nongbe" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977327v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148411v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338687v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527818v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338765v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lok Cheung" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390424v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Imai" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina L." TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338806v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148433v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807566v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maillard" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sauvanet" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sirvent" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnet" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01631705v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734052v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouchchane" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Hugot" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600722v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brot" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecco-ibd.eu/publications/congress-abstract-s/abstracts-2017/item/p156-microbiota-diversity-at-time-of-surgery-predict-endoscopic-recurrence-in-crohn-s-disease-results-of-a-prospective-study-of-the-remind-group-2.html" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740425v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602902v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740431v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bretin" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carri&#232;re" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergougnoux" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535295v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carvalho" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lashermes" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miquel" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin Rosique" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelor" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873654v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousseaux" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelot" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neut" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00054725-200705001-00035" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828372v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828377v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800535v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Nguyen Hang Thi" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/112_2016_7" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959168v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ballet" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vandekerckove" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Yi Yu" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959156v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Gouin" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959204v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alexander Alvarez-Dorta" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bellamy" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chalopin" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382147v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyne Baudin Marie" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loquet" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devon W Kavanaugh" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787947v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Quenech&#8217;du" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916272v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Prudent" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Demarre" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wery" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antin&#233;a Ravet" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789654v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Schenk" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rousseau" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02872863v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Hong Park" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Cornick" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Nigro" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;jardin" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>