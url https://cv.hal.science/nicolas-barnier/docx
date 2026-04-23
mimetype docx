--- v0 (2026-03-06)
+++ v1 (2026-04-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Barnier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8496-6835</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">06965297X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">214131825</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of operating strategies for airport future developments using optimized simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lv Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 134, pp.102986. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jairtraman.2026.102986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multi-commodity flow model to optimize the robustness of the Gate Allocation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, pp.103491. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2021.103491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation of combinatorial solvers for en-route conflict resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.36-58. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2020.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does ATM Need Centralized Coordination? Autonomous Conflict Resolution Analysis in a Constrained Speed Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air traffic control quarterly : an international journal of engineering and operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (4), pp.325 - 346. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/atcq.23.4.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Framework for Solving En Route Conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air traffic control quarterly : an international journal of engineering and operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (3), pp.233-253. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/atcq.21.3.233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint programming for air traffic management : a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Engineering Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (3), pp 361-392. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0269888912000215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory deconfliction with constraint programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Engineering Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (3), pp 291-307. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0269888912000227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Kirkman's Schoolgirl Problem in a Few Seconds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10 (1), pp.7 - 21. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-004-5305-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Coloring for Air Traffic Flow Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 130 (1-4), pp.163 - 178. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:ANOR.0000032574.01332.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation par algorithme génétique sous contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 18 (1), pp 1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic All-Different and Maximal Cliques Constraints for Fixed Job Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 35th International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2023, Atlanta (GA), United States. pp.385--392, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI59109.2023.00062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Propagation of Transition Cost for Fixed Job Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 2020, 24th European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Departure Management with Robust Gate Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2019, 13th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of Idle Times Costs for Fixed Job Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAI 2018, 30th International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Volos, Greece. pp.ISBN: 978-1-5386-7450-5, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2018.00113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Robustness of a UAS Detect & Avoid Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale 3D En-Route Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM Seminar, 12th USA/Europe Air Traffic Management R&amp;D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de Conflits Aériens par Méthodes Exactes et Approchées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2017, 18ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detect and Avoid Algorithm for UAS with 3D-Maneuvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2018, 8th International Conference on Research in Air Transportation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Castelldefels, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detect & Avoid, UAV Integration in the Lower Airspace Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2016, 7th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of UAS in Terminal Control Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2016 IEEE/AIAA 35th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sacramento, United States. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2016.7778052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detect and Avoid, UAV Integration in the Lower Airspace Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Research in Air Transportation (ICRAT 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Philadelphia, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does ATM Need Centralized Coordination? Autonomous Conflict Resolution Analysis in a Constrained Speed Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM seminar 2015, 11th USA/EUROPE Air Traffic Management R&amp;D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAA &amp; Eurocontrol, Jun 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for the aircraft conflict resolution problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPDE 2013, 4e conférence " des Outils Pour Décider Ensemble "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for solving en-routes conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2013, 10th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Chicago, United States. pp 1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict resolution by speed regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INAIR 2012, International Conference on Air Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Zilina, Slovakia. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized flight level allocation at the continental scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2012, 5th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berkeley, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized vertical separation in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE/AIAA 31st Digital Avionics Systems Conference (DASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Williamsburg, United States. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2012.6383010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de créneaux de décollage sans conflit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011, 12ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, St-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining flight level allocation with ground holding to optimize 4D-deconfliction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM Seminar 2011, 9th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Berlin, Germany. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ground holding model for aircraft deconfliction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2010, 29th IEEE/AIAA Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Salt Lake City, United States. pp 2.D.3-1 - 2.D.3-10, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2010.5655481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de créneaux de décollage sans conflit en programmation par contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2010, 11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification de mission pour une patrouille de micro-drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Selim Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Verfaillie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2009, 4èmes Journées Francophones de Planification, Décision et Apprentissage pour la conduite de systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online mission planning for a swarm of fixed-wing MAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Selim Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Verfaillie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2009, 4th US-European Competition and Workshop on Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D-trajectory deconfliction through departure time adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2009, 8th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Napa, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconfliction with constraint programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INO 2008, 7th Eurocontrol Innovative Research Workshop &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Brétigny-sur-Orge, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated mission planning for a fleet of micro air vehicules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Selim Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAV &amp; EMAV 2007, 3rd US-European Competition and Workshop on Micro Air Vehicles and 7th European Micro Air Vehicles Conference and Flight Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Toulouse, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation de la gestion du trafic aérien en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2006 - 1ères Journées Francophones sur la Planification, Décision, Apprentissage pour la conduite de systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed conflict model for Air Traffic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Feydy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IntCP 2005, Interval analysis, constraint propagation, applications Workshop / 11th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Barcelona, Spain. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloriage de graphe en programmation par contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2003, 5ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the Kirkman's schoolgirl problem in a few seconds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2002, 8th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Ithaca, United States. pp 33-41, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-46135-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph coloring for Air Traffic Flow Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP-AI-OR 2002, 4th Fourth International Workshop on Integration of AI and OR techniques in Constraint Programming for Combinatorial Optimisation Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Le Croisic, France. pp 163-178, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:ANOR.0000032574.01332.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slot allocation with constraint programming : models and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2001, 4th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Santa Fe, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FaCiLe : a Functional Constraint Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CICLOPS 2001, Colloquium on Implementation of Constraint and LOgic Programming Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Paphos, Cyprus. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de créneaux pour la régulation du trafic aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPLC 2000, Journées Francophones de Programmation Logique et Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Marseille, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slot allocation in Air Traffic Flow Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACLP 2000, 2nd International Conference and Exhibition on The Practical Application of Constraint Technology and Logic Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Manchester, United Kingdom. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization by hybridization of a genetic algorithm with constraint satisfaction techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 1998, World Congress on Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Anchorage, United States. pp 645 - 649, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEC.1998.700115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization by hybridization of a genetic algorithm with CSP techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSLLI 97, 9th European Summer School in Logic, Language and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Aix-en-Provence, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation par hybridation d'un CSP avec un algorithme génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPLC 97, 6èmes Journées Francophones de Programmation Logique et Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Orléans, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combine & conquer : genetic algorithm and CP for optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 1998, 4th Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Pisa, Italy. 1520, pp 463-477, 1998, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-49481-2_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FaCiLe : a Functional Constraint Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la programmation par contraintes à des problèmes de gestion du trafic aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Institut National Polytechnique De Toulouse, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01861173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId101"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Barnier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8496-6835</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">06965297X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">214131825</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of operating strategies for airport future developments using optimized simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lv Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 134, pp.102986. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jairtraman.2026.102986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multi-commodity flow model to optimize the robustness of the Gate Allocation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, pp.103491. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2021.103491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation of combinatorial solvers for en-route conflict resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.36-58. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2020.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does ATM Need Centralized Coordination? Autonomous Conflict Resolution Analysis in a Constrained Speed Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air traffic control quarterly : an international journal of engineering and operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (4), pp.325 - 346. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/atcq.23.4.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Framework for Solving En Route Conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air traffic control quarterly : an international journal of engineering and operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (3), pp.233-253. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/atcq.21.3.233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint programming for air traffic management : a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Engineering Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (3), pp 361-392. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0269888912000215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory deconfliction with constraint programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Engineering Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (3), pp 291-307. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0269888912000227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Kirkman's Schoolgirl Problem in a Few Seconds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10 (1), pp.7 - 21. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-004-5305-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Coloring for Air Traffic Flow Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 130 (1-4), pp.163 - 178. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:ANOR.0000032574.01332.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation par algorithme génétique sous contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 18 (1), pp 1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic All-Different and Maximal Cliques Constraints for Fixed Job Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 35th International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2023, Atlanta (GA), United States. pp.385--392, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI59109.2023.00062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Propagation of Transition Cost for Fixed Job Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 2020, 24th European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Departure Management with Robust Gate Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2019, 13th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of Idle Times Costs for Fixed Job Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAI 2018, 30th International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Volos, Greece. pp.ISBN: 978-1-5386-7450-5, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2018.00113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Robustness of a UAS Detect & Avoid Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale 3D En-Route Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM Seminar, 12th USA/Europe Air Traffic Management R&amp;D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de Conflits Aériens par Méthodes Exactes et Approchées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2017, 18ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detect and Avoid Algorithm for UAS with 3D-Maneuvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2018, 8th International Conference on Research in Air Transportation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Castelldefels, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detect & Avoid, UAV Integration in the Lower Airspace Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2016, 7th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of UAS in Terminal Control Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2016 IEEE/AIAA 35th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sacramento, United States. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2016.7778052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detect and Avoid, UAV Integration in the Lower Airspace Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Research in Air Transportation (ICRAT 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Philadelphia, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does ATM Need Centralized Coordination? Autonomous Conflict Resolution Analysis in a Constrained Speed Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM seminar 2015, 11th USA/EUROPE Air Traffic Management R&amp;D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAA &amp; Eurocontrol, Jun 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for solving en-routes conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2013, 10th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Chicago, United States. pp 1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for the aircraft conflict resolution problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPDE 2013, 4e conférence " des Outils Pour Décider Ensemble "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict resolution by speed regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INAIR 2012, International Conference on Air Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Zilina, Slovakia. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized flight level allocation at the continental scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2012, 5th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berkeley, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized vertical separation in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE/AIAA 31st Digital Avionics Systems Conference (DASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Williamsburg, United States. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2012.6383010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining flight level allocation with ground holding to optimize 4D-deconfliction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM Seminar 2011, 9th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Berlin, Germany. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de créneaux de décollage sans conflit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011, 12ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, St-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ground holding model for aircraft deconfliction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2010, 29th IEEE/AIAA Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Salt Lake City, United States. pp 2.D.3-1 - 2.D.3-10, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2010.5655481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de créneaux de décollage sans conflit en programmation par contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2010, 11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D-trajectory deconfliction through departure time adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2009, 8th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Napa, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification de mission pour une patrouille de micro-drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Selim Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Verfaillie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2009, 4èmes Journées Francophones de Planification, Décision et Apprentissage pour la conduite de systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online mission planning for a swarm of fixed-wing MAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Selim Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Verfaillie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2009, 4th US-European Competition and Workshop on Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconfliction with constraint programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INO 2008, 7th Eurocontrol Innovative Research Workshop &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Brétigny-sur-Orge, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated mission planning for a fleet of micro air vehicules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Selim Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAV &amp; EMAV 2007, 3rd US-European Competition and Workshop on Micro Air Vehicles and 7th European Micro Air Vehicles Conference and Flight Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Toulouse, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation de la gestion du trafic aérien en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2006 - 1ères Journées Francophones sur la Planification, Décision, Apprentissage pour la conduite de systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed conflict model for Air Traffic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Feydy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IntCP 2005, Interval analysis, constraint propagation, applications Workshop / 11th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Barcelona, Spain. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloriage de graphe en programmation par contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2003, 5ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the Kirkman's schoolgirl problem in a few seconds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2002, 8th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Ithaca, United States. pp 33-41, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-46135-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph coloring for Air Traffic Flow Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP-AI-OR 2002, 4th Fourth International Workshop on Integration of AI and OR techniques in Constraint Programming for Combinatorial Optimisation Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Le Croisic, France. pp 163-178, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:ANOR.0000032574.01332.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FaCiLe : a Functional Constraint Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CICLOPS 2001, Colloquium on Implementation of Constraint and LOgic Programming Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Paphos, Cyprus. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slot allocation with constraint programming : models and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2001, 4th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Santa Fe, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de créneaux pour la régulation du trafic aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPLC 2000, Journées Francophones de Programmation Logique et Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Marseille, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slot allocation in Air Traffic Flow Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACLP 2000, 2nd International Conference and Exhibition on The Practical Application of Constraint Technology and Logic Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Manchester, United Kingdom. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization by hybridization of a genetic algorithm with constraint satisfaction techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 1998, World Congress on Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Anchorage, United States. pp 645 - 649, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEC.1998.700115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization by hybridization of a genetic algorithm with CSP techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSLLI 97, 9th European Summer School in Logic, Language and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Aix-en-Provence, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation par hybridation d'un CSP avec un algorithme génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPLC 97, 6èmes Journées Francophones de Programmation Logique et Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Orléans, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combine & conquer : genetic algorithm and CP for optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 1998, 4th Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Pisa, Italy. 1520, pp 463-477, 1998, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-49481-2_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FaCiLe : a Functional Constraint Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la programmation par contraintes à des problèmes de gestion du trafic aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Institut National Polytechnique De Toulouse, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01861173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId101"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E40A69DA"/>
+    <w:nsid w:val="F20626A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-barnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8496-6835" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06965297X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214131825" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05528417v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixin Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Allignol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gotteland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lv Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2026.102986" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03632887v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gondran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2021.103491" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02733455v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Alligier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2020.01.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01859930v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/atcq.23.4.325" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01517006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alliot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/atcq.21.3.233" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flener" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Pearson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888912000215" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935206v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888912000227" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01859768v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brisset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-004-5305-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01859775v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ANOR.0000032574.01332.98" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934534v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04314287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00062" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02935488v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02090426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01859777v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2018.00113" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01519659v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Manfredi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Blond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01592235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01712866v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01822712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01351007v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01418171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7778052" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165027v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01168655v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911729v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00828736v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938859v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galloux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938896v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01859786v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2012.6383010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934796v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938500v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938499v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2010.5655481" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934797v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938195v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Selim Huard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Verfaillie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00980315v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938231v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938416v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938174v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pralet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01861115v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00941974v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Feydy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934727v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938024v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46135-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938022v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938015v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938018v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937982v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937981v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937716v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEC.1998.700115" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937706v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937703v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937732v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-49481-2_34" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01859902v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01861173v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-barnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8496-6835" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06965297X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214131825" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05528417v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixin Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Allignol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gotteland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lv Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2026.102986" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03632887v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gondran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2021.103491" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02733455v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Alligier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2020.01.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01859930v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/atcq.23.4.325" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01517006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alliot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/atcq.21.3.233" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flener" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Pearson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888912000215" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935206v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888912000227" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01859768v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brisset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-004-5305-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01859775v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ANOR.0000032574.01332.98" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934534v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04314287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00062" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02935488v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02090426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01859777v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2018.00113" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01519659v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Manfredi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Blond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01592235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01712866v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01822712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01351007v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01418171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7778052" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165027v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01168655v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00828736v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911729v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938859v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galloux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938896v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01859786v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2012.6383010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938500v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934796v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938499v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2010.5655481" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934797v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938231v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938195v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Selim Huard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Verfaillie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00980315v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938416v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938174v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pralet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01861115v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00941974v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Feydy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934727v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938024v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46135-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938022v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938018v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938015v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937982v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937981v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937716v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEC.1998.700115" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937706v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937703v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937732v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-49481-2_34" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01859902v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01861173v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>