--- v1 (2026-04-23)
+++ v2 (2026-05-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Barnier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8496-6835</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">06965297X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">214131825</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of operating strategies for airport future developments using optimized simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lv Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 134, pp.102986. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jairtraman.2026.102986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multi-commodity flow model to optimize the robustness of the Gate Allocation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, pp.103491. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2021.103491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation of combinatorial solvers for en-route conflict resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.36-58. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2020.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does ATM Need Centralized Coordination? Autonomous Conflict Resolution Analysis in a Constrained Speed Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air traffic control quarterly : an international journal of engineering and operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (4), pp.325 - 346. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/atcq.23.4.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Framework for Solving En Route Conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air traffic control quarterly : an international journal of engineering and operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (3), pp.233-253. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/atcq.21.3.233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint programming for air traffic management : a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Engineering Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (3), pp 361-392. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0269888912000215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory deconfliction with constraint programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Engineering Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (3), pp 291-307. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0269888912000227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Kirkman's Schoolgirl Problem in a Few Seconds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10 (1), pp.7 - 21. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-004-5305-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Coloring for Air Traffic Flow Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 130 (1-4), pp.163 - 178. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:ANOR.0000032574.01332.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation par algorithme génétique sous contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 18 (1), pp 1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic All-Different and Maximal Cliques Constraints for Fixed Job Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 35th International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2023, Atlanta (GA), United States. pp.385--392, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI59109.2023.00062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Propagation of Transition Cost for Fixed Job Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 2020, 24th European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Departure Management with Robust Gate Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2019, 13th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of Idle Times Costs for Fixed Job Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAI 2018, 30th International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Volos, Greece. pp.ISBN: 978-1-5386-7450-5, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2018.00113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Robustness of a UAS Detect & Avoid Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale 3D En-Route Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM Seminar, 12th USA/Europe Air Traffic Management R&amp;D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de Conflits Aériens par Méthodes Exactes et Approchées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2017, 18ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detect and Avoid Algorithm for UAS with 3D-Maneuvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2018, 8th International Conference on Research in Air Transportation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Castelldefels, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detect & Avoid, UAV Integration in the Lower Airspace Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2016, 7th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of UAS in Terminal Control Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2016 IEEE/AIAA 35th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sacramento, United States. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2016.7778052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detect and Avoid, UAV Integration in the Lower Airspace Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Research in Air Transportation (ICRAT 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Philadelphia, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does ATM Need Centralized Coordination? Autonomous Conflict Resolution Analysis in a Constrained Speed Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM seminar 2015, 11th USA/EUROPE Air Traffic Management R&amp;D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAA &amp; Eurocontrol, Jun 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for solving en-routes conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2013, 10th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Chicago, United States. pp 1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for the aircraft conflict resolution problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPDE 2013, 4e conférence " des Outils Pour Décider Ensemble "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict resolution by speed regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INAIR 2012, International Conference on Air Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Zilina, Slovakia. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized flight level allocation at the continental scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2012, 5th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berkeley, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized vertical separation in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE/AIAA 31st Digital Avionics Systems Conference (DASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Williamsburg, United States. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2012.6383010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining flight level allocation with ground holding to optimize 4D-deconfliction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM Seminar 2011, 9th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Berlin, Germany. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de créneaux de décollage sans conflit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011, 12ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, St-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ground holding model for aircraft deconfliction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2010, 29th IEEE/AIAA Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Salt Lake City, United States. pp 2.D.3-1 - 2.D.3-10, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2010.5655481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de créneaux de décollage sans conflit en programmation par contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2010, 11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D-trajectory deconfliction through departure time adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2009, 8th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Napa, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification de mission pour une patrouille de micro-drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Selim Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Verfaillie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2009, 4èmes Journées Francophones de Planification, Décision et Apprentissage pour la conduite de systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online mission planning for a swarm of fixed-wing MAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Selim Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Verfaillie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2009, 4th US-European Competition and Workshop on Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconfliction with constraint programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INO 2008, 7th Eurocontrol Innovative Research Workshop &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Brétigny-sur-Orge, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated mission planning for a fleet of micro air vehicules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Selim Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAV &amp; EMAV 2007, 3rd US-European Competition and Workshop on Micro Air Vehicles and 7th European Micro Air Vehicles Conference and Flight Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Toulouse, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation de la gestion du trafic aérien en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2006 - 1ères Journées Francophones sur la Planification, Décision, Apprentissage pour la conduite de systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed conflict model for Air Traffic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Feydy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IntCP 2005, Interval analysis, constraint propagation, applications Workshop / 11th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Barcelona, Spain. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloriage de graphe en programmation par contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2003, 5ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the Kirkman's schoolgirl problem in a few seconds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2002, 8th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Ithaca, United States. pp 33-41, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-46135-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph coloring for Air Traffic Flow Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP-AI-OR 2002, 4th Fourth International Workshop on Integration of AI and OR techniques in Constraint Programming for Combinatorial Optimisation Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Le Croisic, France. pp 163-178, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:ANOR.0000032574.01332.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FaCiLe : a Functional Constraint Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CICLOPS 2001, Colloquium on Implementation of Constraint and LOgic Programming Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Paphos, Cyprus. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slot allocation with constraint programming : models and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2001, 4th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Santa Fe, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de créneaux pour la régulation du trafic aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPLC 2000, Journées Francophones de Programmation Logique et Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Marseille, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slot allocation in Air Traffic Flow Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACLP 2000, 2nd International Conference and Exhibition on The Practical Application of Constraint Technology and Logic Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Manchester, United Kingdom. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization by hybridization of a genetic algorithm with constraint satisfaction techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 1998, World Congress on Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Anchorage, United States. pp 645 - 649, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEC.1998.700115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization by hybridization of a genetic algorithm with CSP techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSLLI 97, 9th European Summer School in Logic, Language and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Aix-en-Provence, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation par hybridation d'un CSP avec un algorithme génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPLC 97, 6èmes Journées Francophones de Programmation Logique et Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Orléans, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combine & conquer : genetic algorithm and CP for optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 1998, 4th Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Pisa, Italy. 1520, pp 463-477, 1998, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-49481-2_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FaCiLe : a Functional Constraint Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la programmation par contraintes à des problèmes de gestion du trafic aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Institut National Polytechnique De Toulouse, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01861173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId101"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Barnier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8496-6835</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">06965297X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">214131825</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=QkEEAVYAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of operating strategies for airport future developments using optimized simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lv Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 134, pp.102986. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jairtraman.2026.102986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multi-commodity flow model to optimize the robustness of the Gate Allocation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, pp.103491. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2021.103491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation of combinatorial solvers for en-route conflict resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.36-58. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2020.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does ATM Need Centralized Coordination? Autonomous Conflict Resolution Analysis in a Constrained Speed Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air traffic control quarterly : an international journal of engineering and operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (4), pp.325 - 346. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/atcq.23.4.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Framework for Solving En Route Conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air traffic control quarterly : an international journal of engineering and operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (3), pp.233-253. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/atcq.21.3.233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint programming for air traffic management : a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Engineering Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (3), pp 361-392. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0269888912000215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory deconfliction with constraint programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Engineering Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (3), pp 291-307. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0269888912000227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Kirkman's Schoolgirl Problem in a Few Seconds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10 (1), pp.7 - 21. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-004-5305-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Coloring for Air Traffic Flow Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 130 (1-4), pp.163 - 178. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:ANOR.0000032574.01332.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation par algorithme génétique sous contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 18 (1), pp 1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic All-Different and Maximal Cliques Constraints for Fixed Job Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 35th International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2023, Atlanta (GA), United States. pp.385--392, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI59109.2023.00062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Propagation of Transition Cost for Fixed Job Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 2020, 24th European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Departure Management with Robust Gate Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2019, 13th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of Idle Times Costs for Fixed Job Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAI 2018, 30th International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Volos, Greece. pp.ISBN: 978-1-5386-7450-5, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2018.00113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Robustness of a UAS Detect & Avoid Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale 3D En-Route Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM Seminar, 12th USA/Europe Air Traffic Management R&amp;D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de Conflits Aériens par Méthodes Exactes et Approchées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2017, 18ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detect and Avoid Algorithm for UAS with 3D-Maneuvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2018, 8th International Conference on Research in Air Transportation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Castelldefels, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detect & Avoid, UAV Integration in the Lower Airspace Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2016, 7th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of UAS in Terminal Control Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2016 IEEE/AIAA 35th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sacramento, United States. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2016.7778052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detect and Avoid, UAV Integration in the Lower Airspace Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Research in Air Transportation (ICRAT 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Philadelphia, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does ATM Need Centralized Coordination? Autonomous Conflict Resolution Analysis in a Constrained Speed Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM seminar 2015, 11th USA/EUROPE Air Traffic Management R&amp;D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAA &amp; Eurocontrol, Jun 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for solving en-routes conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2013, 10th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Chicago, United States. pp 1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for the aircraft conflict resolution problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPDE 2013, 4e conférence " des Outils Pour Décider Ensemble "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict resolution by speed regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INAIR 2012, International Conference on Air Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Zilina, Slovakia. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized flight level allocation at the continental scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2012, 5th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berkeley, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized vertical separation in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE/AIAA 31st Digital Avionics Systems Conference (DASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Williamsburg, United States. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2012.6383010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining flight level allocation with ground holding to optimize 4D-deconfliction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM Seminar 2011, 9th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Berlin, Germany. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de créneaux de décollage sans conflit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011, 12ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, St-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ground holding model for aircraft deconfliction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2010, 29th IEEE/AIAA Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Salt Lake City, United States. pp 2.D.3-1 - 2.D.3-10, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2010.5655481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de créneaux de décollage sans conflit en programmation par contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2010, 11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D-trajectory deconfliction through departure time adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2009, 8th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Napa, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification de mission pour une patrouille de micro-drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Selim Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Verfaillie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2009, 4èmes Journées Francophones de Planification, Décision et Apprentissage pour la conduite de systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online mission planning for a swarm of fixed-wing MAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Selim Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Verfaillie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2009, 4th US-European Competition and Workshop on Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconfliction with constraint programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INO 2008, 7th Eurocontrol Innovative Research Workshop &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Brétigny-sur-Orge, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated mission planning for a fleet of micro air vehicules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Selim Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAV &amp; EMAV 2007, 3rd US-European Competition and Workshop on Micro Air Vehicles and 7th European Micro Air Vehicles Conference and Flight Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Toulouse, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation de la gestion du trafic aérien en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2006 - 1ères Journées Francophones sur la Planification, Décision, Apprentissage pour la conduite de systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed conflict model for Air Traffic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Feydy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IntCP 2005, Interval analysis, constraint propagation, applications Workshop / 11th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Barcelona, Spain. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloriage de graphe en programmation par contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2003, 5ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the Kirkman's schoolgirl problem in a few seconds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2002, 8th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Ithaca, United States. pp 33-41, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-46135-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph coloring for Air Traffic Flow Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP-AI-OR 2002, 4th Fourth International Workshop on Integration of AI and OR techniques in Constraint Programming for Combinatorial Optimisation Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Le Croisic, France. pp 163-178, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:ANOR.0000032574.01332.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FaCiLe : a Functional Constraint Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CICLOPS 2001, Colloquium on Implementation of Constraint and LOgic Programming Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Paphos, Cyprus. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slot allocation with constraint programming : models and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2001, 4th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Santa Fe, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de créneaux pour la régulation du trafic aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPLC 2000, Journées Francophones de Programmation Logique et Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Marseille, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slot allocation in Air Traffic Flow Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACLP 2000, 2nd International Conference and Exhibition on The Practical Application of Constraint Technology and Logic Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Manchester, United Kingdom. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization by hybridization of a genetic algorithm with constraint satisfaction techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 1998, World Congress on Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Anchorage, United States. pp 645 - 649, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEC.1998.700115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization by hybridization of a genetic algorithm with CSP techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSLLI 97, 9th European Summer School in Logic, Language and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Aix-en-Provence, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation par hybridation d'un CSP avec un algorithme génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPLC 97, 6èmes Journées Francophones de Programmation Logique et Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Orléans, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combine & conquer : genetic algorithm and CP for optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 1998, 4th Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Pisa, Italy. 1520, pp 463-477, 1998, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-49481-2_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FaCiLe : a Functional Constraint Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la programmation par contraintes à des problèmes de gestion du trafic aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Institut National Polytechnique De Toulouse, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01861173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId102"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F20626A9"/>
+    <w:nsid w:val="5ECACF85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-barnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8496-6835" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06965297X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214131825" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05528417v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixin Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Allignol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gotteland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lv Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2026.102986" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03632887v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gondran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2021.103491" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02733455v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Alligier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2020.01.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01859930v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/atcq.23.4.325" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01517006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alliot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/atcq.21.3.233" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flener" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Pearson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888912000215" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935206v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888912000227" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01859768v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brisset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-004-5305-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01859775v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ANOR.0000032574.01332.98" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934534v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04314287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00062" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02935488v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02090426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01859777v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2018.00113" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01519659v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Manfredi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Blond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01592235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01712866v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01822712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01351007v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01418171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7778052" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165027v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01168655v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00828736v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911729v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938859v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galloux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938896v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01859786v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2012.6383010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938500v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934796v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938499v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2010.5655481" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934797v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938231v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938195v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Selim Huard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Verfaillie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00980315v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938416v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938174v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pralet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01861115v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00941974v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Feydy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934727v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938024v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46135-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938022v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938018v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938015v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937982v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937981v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937716v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEC.1998.700115" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937706v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937703v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937732v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-49481-2_34" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01859902v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01861173v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-barnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8496-6835" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06965297X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214131825" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=QkEEAVYAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05528417v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixin Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Allignol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gotteland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lv Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2026.102986" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03632887v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gondran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2021.103491" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02733455v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Alligier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2020.01.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01859930v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/atcq.23.4.325" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01517006v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alliot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/atcq.21.3.233" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934670v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flener" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Pearson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888912000215" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935206v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888912000227" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01859768v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brisset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-004-5305-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01859775v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ANOR.0000032574.01332.98" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934534v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04314287v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00062" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02935488v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02090426v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01859777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2018.00113" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01519659v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Manfredi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Blond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01592235v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01712866v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01822712v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01351007v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01418171v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7778052" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165027v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01168655v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00828736v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911729v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938859v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galloux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938896v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01859786v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2012.6383010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938500v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934796v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938499v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2010.5655481" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934797v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938231v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938195v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Selim Huard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Verfaillie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00980315v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938416v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938174v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pralet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01861115v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00941974v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Feydy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934727v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938024v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46135-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938022v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938018v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938015v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937982v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937981v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937716v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEC.1998.700115" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937706v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937703v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937732v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-49481-2_34" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01859902v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01861173v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>