--- v0 (2026-03-05)
+++ v1 (2026-04-30)
@@ -153,1874 +153,2021 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que reste-t-il de l’héritage Merkel ?</w:t>
+                <w:t xml:space="preserve">Le SPD à l’épreuve des élections législatives de 2025. Du parti du chancelier au partenaire junior de coalition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Notes de l’IFRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Notes du CERFA, 182</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911946v1</w:t>
+                <w:t xml:space="preserve">hal-04939320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le SPD à l’épreuve des élections législatives de 2025. Du parti du chancelier au partenaire junior de coalition ?</w:t>
+                <w:t xml:space="preserve">Que reste-t-il de l’héritage Merkel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes de l’IFRI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Les évolutions du paysage politique en Allemagne, 2024/4 (250), pp.12-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/all.250.0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04939320v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historiciser les transitions du parlementarisme allemand</w:t>
+                <w:t xml:space="preserve">Le Bundestag face aux aspirations de 1968. De l’efficacité du parlement en temps de crise (1967-1972)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annette Lensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Parlement en transition : perspectives allemandes aux XXe-XXIe siècles, 3 (42), pp.11-23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/parl2.042.0011⟩</w:t>
+              <w:t xml:space="preserve">, 2025, Parlement en transition : Perspectives allemandes aux XXe-XXIe siècles, 42 (3), pp.89-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parl2.042.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387778v1</w:t>
+                <w:t xml:space="preserve">hal-05541178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notes de lecture de la revue Le Mouvement social (14 septembre 2025). Johann Chapoutot, &amp;lt;i&amp;gt;Les irresponsables. Qui a porté Hitler au pouvoir ?. Le carnet du Mouvement social&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">Historiciser les transitions du parlementarisme allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Bernier-Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dubslaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Lensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le carnet de recherche de la revue Le Mouvement social (en ligne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 290-291, </w:t>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Parlement en transition : perspectives allemandes aux XXe-XXIe siècles, 3 (42), pp.11-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/14nnc⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/parl2.042.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05309959v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de : Fertikh (Karim) – &amp;lt;i&amp;gt;L’invention de la social-démocratie allemande. Une histoire sociale du programme de Bad Godesberg&amp;lt;/i&amp;gt;. – Paris, Éditions de la Maison des sciences de l’homme, 2020 (Bibliothèque allemande). 240 p. Bibliogr. Annexe.</w:t>
+                <w:t xml:space="preserve">Notes de lecture de la revue Le Mouvement social (14 septembre 2025). Johann Chapoutot, &amp;lt;i&amp;gt;Les irresponsables. Qui a porté Hitler au pouvoir ?. Le carnet du Mouvement social&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Élections françaises 2022 (III), 73 (2), pp.376-377. </w:t>
+              <w:t xml:space="preserve">Le carnet de recherche de la revue Le Mouvement social (en ligne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 290-291, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfsp.732.0376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58079/14nnc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618560v1</w:t>
+                <w:t xml:space="preserve">hal-05309959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ‘années 1968’ au Parlement. Les députés du SPD ouest-allemand et de la FGDS française face à la crise (1967-1972)</w:t>
+                <w:t xml:space="preserve">Recension de : Fertikh (Karim) – &amp;lt;i&amp;gt;L’invention de la social-démocratie allemande. Une histoire sociale du programme de Bad Godesberg&amp;lt;/i&amp;gt;. – Paris, Éditions de la Maison des sciences de l’homme, 2020 (Bibliothèque allemande). 240 p. Bibliogr. Annexe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16, </w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Élections françaises 2022 (III), 73 (2), pp.376-377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/trajectoires.9685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.732.0376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035948v1</w:t>
+                <w:t xml:space="preserve">hal-04618560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être député en France et en Allemagne fédérale au cours de la crise de 1968. Étude comparée des parlementaires de la FGDS et du SPD (1967-1968)</w:t>
+                <w:t xml:space="preserve">Les ‘années 1968’ au Parlement. Les députés du SPD ouest-allemand et de la FGDS française face à la crise (1967-1972)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 47, </w:t>
+              <w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/histoirepolitique.7567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/trajectoires.9685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850611v1</w:t>
+                <w:t xml:space="preserve">hal-04035948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engagement et mobilisation internationale (fin XIXe-XXe siècles)</w:t>
+                <w:t xml:space="preserve">Être député en France et en Allemagne fédérale au cours de la crise de 1968. Étude comparée des parlementaires de la FGDS et du SPD (1967-1968)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Irice / Les Cahiers Sirice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/histoirepolitique.7567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03628294v1</w:t>
+                <w:t xml:space="preserve">hal-03850611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les femmes parlementaires sociales-démocrates au Bundestag durant les « années 1968 » : entre marginalité et affirmation progressive (1967-1972)</w:t>
+                <w:t xml:space="preserve">Engagement et mobilisation internationale (fin XIXe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Silva da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29</w:t>
+              <w:t xml:space="preserve">Les cahiers Irice / Les Cahiers Sirice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (2021/2), pp.5-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775688v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03628294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes parlementaires sociales-démocrates au Bundestag durant les « années 1968 » : entre marginalité et affirmation progressive (1967-1972)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Batteux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christa Wolfs &amp;quot;Kindheitsmuster&amp;quot;. Der schwierige Umgang mit der Kindheit im Nationalsozialismus als literarischer Gegenstand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La clé des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, http://cle.ens-lyon.fr/allemand/litterature/mouvements-et-genres-litteraires/nachkriegsliteratur/christa-wolfs-kindheitsmuster-der-schwierige-umgang-mit-der-kindheit-im-nationalsozialismus-als-literarischer-gegenstand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ein historischer Tabubruch ». Émotions, stratégies et culture politiques en Allemagne fédérale après un vote commun entre CDU/CSU et AfD au Bundestag (janvier 2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La politique au prisme des émotions. Discours – Médias – Espaces numériques = The Politics of Emotions. Discourse - Media - Digital Spaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TIL - Centre interlangues; Université Bourgogne Europe, Oct 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les parlementaires ouest-allemands comme acteurs de la démocratie depuis la fin des années 1960. L'exemple du groupe parlementaire social-démocrate (1967-1972) et du député Günther Müller (1934-1997)</w:t>
+                <w:t xml:space="preserve">Le Parlement face aux exigences de participation du mouvement de 1968. Réflexions sur le statut d’une institution en France et en Allemagne fédérale (1967–1972)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du CEGIL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEGIL, May 2024, Metz, France</w:t>
+              <w:t xml:space="preserve">Die Demokratie (ab)schaffen. Praktiken der Partizipation und des Protests (19.–21. Jahrhundert) / (Dé)faire la démocratie. Pratiques de la participation et de la contestation (XIXe–XXIe siècles). 17. Kolloquium des Deutsch-Französischen Komitees für die Erforschung der deutschen und französischen Geschichte des 19. und 20. Jahrhunderts e.V (DFHK) / 17e colloque du Comité franco-allemand des historiens (CFAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deutsch-Französisches Komitee für die Erforschung der deutschen und französischen Geschichte des 19. und 20. Jahrhunderts e.V. (DFHK); Institut für Zeitgeschichte München-Berlin, Nov 2025, Munich, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618491v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die Parlamentarier vor den partizipatorischen Forderungen der 68er-Bewegung. Ein westdeutsch-französischer Vergleich (1967–1972)</w:t>
+                <w:t xml:space="preserve">Les parlementaires ouest-allemands comme acteurs de la démocratie depuis la fin des années 1960. L'exemple du groupe parlementaire social-démocrate (1967-1972) et du député Günther Müller (1934-1997)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Partizipation und Repräsentation – eine demokratische Liebesgeschichte?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archiv für Sozialgeschichte, Jun 2024, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire du CEGIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEGIL, May 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618488v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Rocard député PSU (1969-1973)</w:t>
+                <w:t xml:space="preserve">Die Parlamentarier vor den partizipatorischen Forderungen der 68er-Bewegung. Ein westdeutsch-französischer Vergleich (1967–1972)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Michel Rocard et le Parlement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association MichelRocard.org; Comité d’histoire politique et parlementaire; Fondation Jean Jaurès, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Partizipation und Repräsentation – eine demokratische Liebesgeschichte?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archiv für Sozialgeschichte, Jun 2024, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139020v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise soixante-huitarde et crise de l’institution parlementaire dans une perspective franco-allemande (1967-1969)</w:t>
+                <w:t xml:space="preserve">Michel Rocard député PSU (1969-1973)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À l’épreuve des tempêtes. Institutions et crises : approches historiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Michel Rocard et le Parlement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association MichelRocard.org; Comité d’histoire politique et parlementaire; Fondation Jean Jaurès, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04035951v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaborer une législation d’urgence après Weimar et Hitler : les dilemmes des parlementaires au Bundestag (1967-1968) et leurs prolongements dans le temps présent</w:t>
+                <w:t xml:space="preserve">Crise soixante-huitarde et crise de l’institution parlementaire dans une perspective franco-allemande (1967-1969)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Passés recomposés : la mobilisation de références historiques dans les discours contemporains sur la démocratie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">À l’épreuve des tempêtes. Institutions et crises : approches historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850615v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parlement et législation d’urgence en Allemagne fédérale. L’exemple des discussions des parlementaires SPD au Bundestag (1967-1968)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’International Commission for the History of Representative and Parliamentary Institutions « Les pouvoirs parlementaires et politiques en temps de crise et d’exception »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Légiférer, condamner ou comprendre. Les députés SPD face à la violence des manifestations estudiantines (1967-1970)</w:t>
+                <w:t xml:space="preserve">Élaborer une législation d’urgence après Weimar et Hitler : les dilemmes des parlementaires au Bundestag (1967-1968) et leurs prolongements dans le temps présent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’AGES 2022 « Violence et radicalité »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Passés recomposés : la mobilisation de références historiques dans les discours contemporains sur la démocratie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689601v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancrer le Parlement comme charnière de la démocratie et lui donner de nouvelles perspectives. L’exemple des discussions des groupes parlementaires SPD et FGDS en RFA et en France à la fin des années 1960</w:t>
+                <w:t xml:space="preserve">Légiférer, condamner ou comprendre. Les députés SPD face à la violence des manifestations estudiantines (1967-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Enraciner, sélectionner, défendre. Comment faire survivre une démocratie (1918-1960) ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Reims, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’AGES 2022 « Violence et radicalité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689611v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parti au pouvoir vs. parti d’opposition, Bundestag vs. Assemblée nationale, ‘68er Bewegung’ vs. ‘années 1968’ : les députés SPD et FGDS face au phénomène soixante-huitard dans une perspective comparée (1967-1972)</w:t>
+                <w:t xml:space="preserve">Ancrer le Parlement comme charnière de la démocratie et lui donner de nouvelles perspectives. L’exemple des discussions des groupes parlementaires SPD et FGDS en RFA et en France à la fin des années 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études "Où va la social-démocratie ? Regards croisés sur les social-démocraties germanophones (XIXème – XXème siècles)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque "Enraciner, sélectionner, défendre. Comment faire survivre une démocratie (1918-1960) ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689604v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verdächtige oder fehlende Emotionen? Entemotionalisierungsprozesse bei den SPD-Bundestagsabgeordneten im Rahmen der 68er Bewegung (1967-1972)</w:t>
+                <w:t xml:space="preserve">Parti au pouvoir vs. parti d’opposition, Bundestag vs. Assemblée nationale, ‘68er Bewegung’ vs. ‘années 1968’ : les députés SPD et FGDS face au phénomène soixante-huitard dans une perspective comparée (1967-1972)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’AGES 2020 "Empörung, Revolte, Emotion"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Sarrebruck, Germany</w:t>
+              <w:t xml:space="preserve">Journée d'études "Où va la social-démocratie ? Regards croisés sur les social-démocraties germanophones (XIXème – XXème siècles)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689615v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die 68er Bewegung mitten im Parlament: Selbstverständnis der französischen und westdeutschen Abgeordneten als Verkörperung der Demokratie am Beispiel der Sozialdemokraten und Sozialisten (1967-1972)</w:t>
+                <w:t xml:space="preserve">Verdächtige oder fehlende Emotionen? Entemotionalisierungsprozesse bei den SPD-Bundestagsabgeordneten im Rahmen der 68er Bewegung (1967-1972)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theodor-Heuss-Kolloquium 2019: Democracy Revisited. Praktiken, Ordnungen und Begrenzungen der liberalen Demokratie von den 1940er Jahren bis zur Gegenwart</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Tutzing, Germany</w:t>
+              <w:t xml:space="preserve">Congrès de l’AGES 2020 "Empörung, Revolte, Emotion"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Sarrebruck, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505408v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La culture politique des députés sociaux-démocrates allemands durant les « années 1968 » : l’élaboration d’une politique à l’aune de modèles et de contre-modèles issus du XXe siècle (1967-1969)</w:t>
+                <w:t xml:space="preserve">Die 68er Bewegung mitten im Parlament: Selbstverständnis der französischen und westdeutschen Abgeordneten als Verkörperung der Demokratie am Beispiel der Sozialdemokraten und Sozialisten (1967-1972)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études des jeunes chercheurs·ses TELLEMe « Penser le temps en sciences humaines et sociales »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Theodor-Heuss-Kolloquium 2019: Democracy Revisited. Praktiken, Ordnungen und Begrenzungen der liberalen Demokratie von den 1940er Jahren bis zur Gegenwart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Tutzing, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323733v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture politique des députés sociaux-démocrates allemands durant les « années 1968 » : l’élaboration d’une politique à l’aune de modèles et de contre-modèles issus du XXe siècle (1967-1969)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Batteux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études des jeunes chercheurs·ses TELLEMe « Penser le temps en sciences humaines et sociales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes parlementaires sociales-démocrates au Bundestag durant les années 1968, entre marginalité et affirmation progressive (?) (1967-1972)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études "L'irruption. L'entrée des femmes dans les parlements : perceptions et appropriations des modes d'action politique (XXe-XXIe siècles)"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2030,327 +2177,327 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parlement en transition. Perspectives allemandes aux XXe-XXIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Bernier-Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dubslaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Lensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3 (42), 270 p., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engagement et mobilisation internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Silva da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Irice / Les Cahiers Sirice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27 (2021/2), 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03628292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engagement et mobilisation internationale (fin XIXe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Silva da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Irice / Les Cahiers Sirice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021/2 (27), 88 p., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2360,188 +2507,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un chef « ferme et élégant » : Helmut Schmidt, président du groupe parlementaire social-démocrate au cours de la crise soixante-huitarde (1967-1969)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agathe Bernier-Monod; Étienne Dubslaff; Valérie Dubslaff; Élisa Goudin-Steinmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Allemagne et au-delà : questionner les dynamiques nationales et transnationales : Mélanges en l’honneur d’Hélène Miard-Delacroix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Steiner Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.91-101, 2024, Schriftenreihe des deutsch-französischen Historikerkomitees, 978-3-515-13619-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verdächtige oder fehlende Emotionen? Entemotionalisierungsprozesse bei den SPD-Bundestagsabgeordneten im Rahmen der 68er Bewegung (1967-1972)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oliver Baisez; Pierre-Yves Modicom; Bénédicte Terrisse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empörung, Revolte, Emotion. Emotionsforschung aus der Perspektive der German Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Narr Verlag, pp.143-158, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2551,313 +2698,313 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de : Jörn Leonhard (dir.) Vergleich und Verflechtung, Deutschland und Frankreich im 20. Jahrhundert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ifha.11224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de : Gertrude Cepl-Kaufmann, Jasmin Grande, Ulrich Rosar, Jürgen Wiener (dir.), Die Bonner Republik 1960‒1975. Aufbrüche vor und nach »1968«. Geschichte ‒ Forschung ‒ Diskurs, Bielefeld (transcript) 2020, 343 S. (Histoire, 157), ISBN978-3-8376-4857-7, EUR 39,99</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11588/frrec.2021.3.83470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de : Andreas Wirsching, Demokratie und Gesellschaft. Historische Studien zur europäischen Moderne, Göttingen (Wallstein) 2019, 400 S., 1 Abb., ISBN 978-3-8353-3415-1, EUR 29,90</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11588/frrec.2020.2.73369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de : Stefano Cavazza, Thomas Großbölting, Christian Jansen (Hg.), Massenparteien im 20. Jahrhundert. Christ- und Sozialdemokraten, Kommunisten und Faschisten in Deutschland und Italien, Stuttgart (Franz Steiner Verlag) 2018, 268 S. (Aurora – Schriften der Villa Vigoni, 4), ISBN 978-3-515-11192-8, EUR 52,00.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11588/frrec.2018.4.57500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2867,114 +3014,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;années 1968&amp;quot; au Parlement. Les députés du SPD ouest-allemand et de la FGDS française face à la crise (1967-1972)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Sorbonne Université; Rheinische Friedrisch-Wilhelms-Universität Bonn, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03977397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3042,51 +3189,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E12ED32"/>
+    <w:nsid w:val="1CF4EF0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3273,51 +3420,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-batteux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0615-6498" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/259244759" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911946v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Batteux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.250.0012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939320v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bernier-Monod" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubslaff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Lensing" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.042.0011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309959v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14nnc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618560v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.732.0376" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035948v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.9685" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03850611v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.7567" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628294v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Silva da Cruz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Launay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775688v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013099v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309963v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618491v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618488v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139020v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035951v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03850615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03850617v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03689601v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03689611v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03689604v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03689615v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02505408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02323733v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03689620v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387738v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628292v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029908v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04802711v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steiner-verlag.de/L-Allemagne-et-au-dela/9783515136198" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03653044v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03689592v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.11224" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03689600v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.3.83470" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03689584v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2020.2.73369" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01998902v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2018.4.57500" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03977397v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-batteux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0615-6498" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/259244759" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939320v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Batteux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911946v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.250.0012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541178v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.042.0089" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387778v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bernier-Monod" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubslaff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Lensing" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.042.0011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309959v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14nnc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618560v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.732.0376" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035948v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.9685" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03850611v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.7567" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628294v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Silva da Cruz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Launay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775688v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013099v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309963v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618491v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618488v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139020v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035951v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03850617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03850615v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03689601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03689611v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03689604v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03689615v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02505408v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02323733v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03689620v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387738v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628292v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029908v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04802711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steiner-verlag.de/L-Allemagne-et-au-dela/9783515136198" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03653044v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03689592v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.11224" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03689600v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.3.83470" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03689584v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2020.2.73369" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01998902v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2018.4.57500" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03977397v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>