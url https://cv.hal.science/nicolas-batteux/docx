--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -187,178 +187,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le SPD à l’épreuve des élections législatives de 2025. Du parti du chancelier au partenaire junior de coalition ?</w:t>
+                <w:t xml:space="preserve">Que reste-t-il de l’héritage Merkel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes de l’IFRI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Les évolutions du paysage politique en Allemagne, 2024/4 (250), pp.12-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/all.250.0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939320v1</w:t>
+                <w:t xml:space="preserve">hal-04911946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que reste-t-il de l’héritage Merkel ?</w:t>
+                <w:t xml:space="preserve">Le SPD à l’épreuve des élections législatives de 2025. Du parti du chancelier au partenaire junior de coalition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Notes de l’IFRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Notes du CERFA, 182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/all.250.0012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04911946v1</w:t>
+                <w:t xml:space="preserve">hal-04939320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Bundestag face aux aspirations de 1968. De l’efficacité du parlement en temps de crise (1967-1972)</w:t>
               </w:r>
@@ -775,269 +775,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être député en France et en Allemagne fédérale au cours de la crise de 1968. Étude comparée des parlementaires de la FGDS et du SPD (1967-1968)</w:t>
+                <w:t xml:space="preserve">Les femmes parlementaires sociales-démocrates au Bundestag durant les « années 1968 » : entre marginalité et affirmation progressive (1967-1972)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850611v1</w:t>
+                <w:t xml:space="preserve">hal-03775688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engagement et mobilisation internationale (fin XIXe-XXe siècles)</w:t>
+                <w:t xml:space="preserve">Être député en France et en Allemagne fédérale au cours de la crise de 1968. Étude comparée des parlementaires de la FGDS et du SPD (1967-1968)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Irice / Les Cahiers Sirice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/histoirepolitique.7567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03628294v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les femmes parlementaires sociales-démocrates au Bundestag durant les « années 1968 » : entre marginalité et affirmation progressive (1967-1972)</w:t>
+                <w:t xml:space="preserve">Engagement et mobilisation internationale (fin XIXe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Silva da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29</w:t>
+              <w:t xml:space="preserve">Les cahiers Irice / Les Cahiers Sirice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (2021/2), pp.5-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775688v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03628294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christa Wolfs &amp;quot;Kindheitsmuster&amp;quot;. Der schwierige Umgang mit der Kindheit im Nationalsozialismus als literarischer Gegenstand</w:t>
               </w:r>
@@ -1118,441 +1118,441 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ein historischer Tabubruch ». Émotions, stratégies et culture politiques en Allemagne fédérale après un vote commun entre CDU/CSU et AfD au Bundestag (janvier 2025)</w:t>
+                <w:t xml:space="preserve">Le Parlement face aux exigences de participation du mouvement de 1968. Réflexions sur le statut d’une institution en France et en Allemagne fédérale (1967–1972)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La politique au prisme des émotions. Discours – Médias – Espaces numériques = The Politics of Emotions. Discourse - Media - Digital Spaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TIL - Centre interlangues; Université Bourgogne Europe, Oct 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Die Demokratie (ab)schaffen. Praktiken der Partizipation und des Protests (19.–21. Jahrhundert) / (Dé)faire la démocratie. Pratiques de la participation et de la contestation (XIXe–XXIe siècles). 17. Kolloquium des Deutsch-Französischen Komitees für die Erforschung der deutschen und französischen Geschichte des 19. und 20. Jahrhunderts e.V (DFHK) / 17e colloque du Comité franco-allemand des historiens (CFAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deutsch-Französisches Komitee für die Erforschung der deutschen und französischen Geschichte des 19. und 20. Jahrhunderts e.V. (DFHK); Institut für Zeitgeschichte München-Berlin, Nov 2025, Munich, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05309963v1</w:t>
+                <w:t xml:space="preserve">hal-05541187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Parlement face aux exigences de participation du mouvement de 1968. Réflexions sur le statut d’une institution en France et en Allemagne fédérale (1967–1972)</w:t>
+                <w:t xml:space="preserve">« Ein historischer Tabubruch ». Émotions, stratégies et culture politiques en Allemagne fédérale après un vote commun entre CDU/CSU et AfD au Bundestag (janvier 2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Die Demokratie (ab)schaffen. Praktiken der Partizipation und des Protests (19.–21. Jahrhundert) / (Dé)faire la démocratie. Pratiques de la participation et de la contestation (XIXe–XXIe siècles). 17. Kolloquium des Deutsch-Französischen Komitees für die Erforschung der deutschen und französischen Geschichte des 19. und 20. Jahrhunderts e.V (DFHK) / 17e colloque du Comité franco-allemand des historiens (CFAH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Deutsch-Französisches Komitee für die Erforschung der deutschen und französischen Geschichte des 19. und 20. Jahrhunderts e.V. (DFHK); Institut für Zeitgeschichte München-Berlin, Nov 2025, Munich, Allemagne</w:t>
+              <w:t xml:space="preserve">La politique au prisme des émotions. Discours – Médias – Espaces numériques = The Politics of Emotions. Discourse - Media - Digital Spaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TIL - Centre interlangues; Université Bourgogne Europe, Oct 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05541187v1</w:t>
+                <w:t xml:space="preserve">hal-05309963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les parlementaires ouest-allemands comme acteurs de la démocratie depuis la fin des années 1960. L'exemple du groupe parlementaire social-démocrate (1967-1972) et du député Günther Müller (1934-1997)</w:t>
+                <w:t xml:space="preserve">Die Parlamentarier vor den partizipatorischen Forderungen der 68er-Bewegung. Ein westdeutsch-französischer Vergleich (1967–1972)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du CEGIL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEGIL, May 2024, Metz, France</w:t>
+              <w:t xml:space="preserve">Partizipation und Repräsentation – eine demokratische Liebesgeschichte?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archiv für Sozialgeschichte, Jun 2024, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618491v1</w:t>
+                <w:t xml:space="preserve">hal-04618488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die Parlamentarier vor den partizipatorischen Forderungen der 68er-Bewegung. Ein westdeutsch-französischer Vergleich (1967–1972)</w:t>
+                <w:t xml:space="preserve">Les parlementaires ouest-allemands comme acteurs de la démocratie depuis la fin des années 1960. L'exemple du groupe parlementaire social-démocrate (1967-1972) et du député Günther Müller (1934-1997)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Partizipation und Repräsentation – eine demokratische Liebesgeschichte?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archiv für Sozialgeschichte, Jun 2024, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire du CEGIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEGIL, May 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618488v1</w:t>
+                <w:t xml:space="preserve">hal-04618491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Rocard député PSU (1969-1973)</w:t>
+                <w:t xml:space="preserve">Crise soixante-huitarde et crise de l’institution parlementaire dans une perspective franco-allemande (1967-1969)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Michel Rocard et le Parlement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association MichelRocard.org; Comité d’histoire politique et parlementaire; Fondation Jean Jaurès, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">À l’épreuve des tempêtes. Institutions et crises : approches historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139020v1</w:t>
+                <w:t xml:space="preserve">hal-04035951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise soixante-huitarde et crise de l’institution parlementaire dans une perspective franco-allemande (1967-1969)</w:t>
+                <w:t xml:space="preserve">Michel Rocard député PSU (1969-1973)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À l’épreuve des tempêtes. Institutions et crises : approches historiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Michel Rocard et le Parlement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association MichelRocard.org; Comité d’histoire politique et parlementaire; Fondation Jean Jaurès, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035951v1</w:t>
+                <w:t xml:space="preserve">hal-04139020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parlement et législation d’urgence en Allemagne fédérale. L’exemple des discussions des parlementaires SPD au Bundestag (1967-1968)</w:t>
               </w:r>
@@ -1946,234 +1946,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die 68er Bewegung mitten im Parlament: Selbstverständnis der französischen und westdeutschen Abgeordneten als Verkörperung der Demokratie am Beispiel der Sozialdemokraten und Sozialisten (1967-1972)</w:t>
+                <w:t xml:space="preserve">La culture politique des députés sociaux-démocrates allemands durant les « années 1968 » : l’élaboration d’une politique à l’aune de modèles et de contre-modèles issus du XXe siècle (1967-1969)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theodor-Heuss-Kolloquium 2019: Democracy Revisited. Praktiken, Ordnungen und Begrenzungen der liberalen Demokratie von den 1940er Jahren bis zur Gegenwart</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Tutzing, Germany</w:t>
+              <w:t xml:space="preserve">Journée d'études des jeunes chercheurs·ses TELLEMe « Penser le temps en sciences humaines et sociales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505408v1</w:t>
+                <w:t xml:space="preserve">hal-02323733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La culture politique des députés sociaux-démocrates allemands durant les « années 1968 » : l’élaboration d’une politique à l’aune de modèles et de contre-modèles issus du XXe siècle (1967-1969)</w:t>
+                <w:t xml:space="preserve">Les femmes parlementaires sociales-démocrates au Bundestag durant les années 1968, entre marginalité et affirmation progressive (?) (1967-1972)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études des jeunes chercheurs·ses TELLEMe « Penser le temps en sciences humaines et sociales »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Journée d'études "L'irruption. L'entrée des femmes dans les parlements : perceptions et appropriations des modes d'action politique (XXe-XXIe siècles)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323733v1</w:t>
+                <w:t xml:space="preserve">hal-03689620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les femmes parlementaires sociales-démocrates au Bundestag durant les années 1968, entre marginalité et affirmation progressive (?) (1967-1972)</w:t>
+                <w:t xml:space="preserve">Die 68er Bewegung mitten im Parlament: Selbstverständnis der französischen und westdeutschen Abgeordneten als Verkörperung der Demokratie am Beispiel der Sozialdemokraten und Sozialisten (1967-1972)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études "L'irruption. L'entrée des femmes dans les parlements : perceptions et appropriations des modes d'action politique (XXe-XXIe siècles)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Theodor-Heuss-Kolloquium 2019: Democracy Revisited. Praktiken, Ordnungen und Begrenzungen der liberalen Demokratie von den 1940er Jahren bis zur Gegenwart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Tutzing, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689620v1</w:t>
+                <w:t xml:space="preserve">hal-02505408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2312,64 +2312,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engagement et mobilisation internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Silva da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Irice / Les Cahiers Sirice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27 (2021/2), 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2394,64 +2394,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engagement et mobilisation internationale (fin XIXe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Silva da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2706,169 +2706,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de : Jörn Leonhard (dir.) Vergleich und Verflechtung, Deutschland und Frankreich im 20. Jahrhundert</w:t>
+                <w:t xml:space="preserve">Compte rendu de : Gertrude Cepl-Kaufmann, Jasmin Grande, Ulrich Rosar, Jürgen Wiener (dir.), Die Bonner Republik 1960‒1975. Aufbrüche vor und nach »1968«. Geschichte ‒ Forschung ‒ Diskurs, Bielefeld (transcript) 2020, 343 S. (Histoire, 157), ISBN978-3-8376-4857-7, EUR 39,99</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ifha.11224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11588/frrec.2021.3.83470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689592v1</w:t>
+                <w:t xml:space="preserve">hal-03689600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de : Gertrude Cepl-Kaufmann, Jasmin Grande, Ulrich Rosar, Jürgen Wiener (dir.), Die Bonner Republik 1960‒1975. Aufbrüche vor und nach »1968«. Geschichte ‒ Forschung ‒ Diskurs, Bielefeld (transcript) 2020, 343 S. (Histoire, 157), ISBN978-3-8376-4857-7, EUR 39,99</w:t>
+                <w:t xml:space="preserve">Compte rendu de : Jörn Leonhard (dir.) Vergleich und Verflechtung, Deutschland und Frankreich im 20. Jahrhundert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11588/frrec.2021.3.83470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ifha.11224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689600v1</w:t>
+                <w:t xml:space="preserve">hal-03689592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de : Andreas Wirsching, Demokratie und Gesellschaft. Historische Studien zur europäischen Moderne, Göttingen (Wallstein) 2019, 400 S., 1 Abb., ISBN 978-3-8353-3415-1, EUR 29,90</w:t>
               </w:r>
@@ -3189,51 +3189,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CF4EF0A"/>
+    <w:nsid w:val="B671D280"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3420,51 +3420,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-batteux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0615-6498" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/259244759" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939320v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Batteux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911946v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.250.0012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541178v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.042.0089" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387778v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bernier-Monod" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubslaff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Lensing" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.042.0011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309959v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14nnc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618560v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.732.0376" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035948v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.9685" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03850611v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.7567" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628294v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Silva da Cruz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Launay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775688v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013099v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309963v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618491v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618488v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139020v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035951v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03850617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03850615v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03689601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03689611v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03689604v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03689615v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02505408v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02323733v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03689620v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387738v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628292v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029908v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04802711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steiner-verlag.de/L-Allemagne-et-au-dela/9783515136198" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03653044v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03689592v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.11224" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03689600v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.3.83470" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03689584v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2020.2.73369" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01998902v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2018.4.57500" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03977397v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-batteux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0615-6498" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/259244759" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911946v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Batteux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.250.0012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939320v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541178v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.042.0089" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387778v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bernier-Monod" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubslaff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Lensing" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.042.0011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309959v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14nnc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618560v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.732.0376" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035948v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.9685" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775688v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03850611v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.7567" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628294v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Silva da Cruz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Launay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013099v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541187v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309963v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618488v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618491v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139020v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03850617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03850615v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03689601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03689611v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03689604v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03689615v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02323733v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03689620v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02505408v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387738v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628292v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029908v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04802711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steiner-verlag.de/L-Allemagne-et-au-dela/9783515136198" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03653044v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03689600v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.3.83470" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03689592v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.11224" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03689584v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2020.2.73369" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01998902v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2018.4.57500" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03977397v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>