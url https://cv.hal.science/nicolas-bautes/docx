--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -214,5663 +214,5738 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowhow in a shifting world</w:t>
+                <w:t xml:space="preserve">Exploring Tourist Urbanization: Colonial Legacies, Social Tensions, and Transformations in South Asian Mountain Landscapes : organizer, discussant and chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Čurda</w:t>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bautès</w:t>
+                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aryo Danusiri</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th iteration of the AAS. Reframing global Asia. Margins, modernities, mobilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Asian Studies, Jun 2025, Kathmandou, Nepal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05540484v1</w:t>
+                <w:t xml:space="preserve">halshs-05291484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Production of Exclusion in Yercaud: Dispossession by Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yercaud a booming hill station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AAS-in-Asia Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Kathmandu, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outiller la pensée sur la ville et l’urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Galès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire URBALOUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Panel Transmitting know-how in a shifting world – the case of contemporary India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Čurda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...61 lines deleted...]
-                <w:t xml:space="preserve">hal-05429509v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECSAS - European Conference for South Asian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EASAS - European Association for South Asian Studies, Jul 2023, Torino, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Čurda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transmitting know-how in a shifting world – perspectives from the social sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français de Pondichéry, Feb 2023, Pondicherry, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heritage and Hesitant Urban Production in Pondicherry: when public policy flirts with urban coastal villages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lalitha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devangi Ramakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban ARC 2022 : Beyond Binaries, IIHS Annual Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Indian Institute for Human Settlements, Jan 2022, Bengaluru, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tides of Change: Living off and with Heritage on the Coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bhagath Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The IUEAS Congress 2020 “Coming of Age on Earth: Legacies and Next Generation Anthropology"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Anthropological and Ethnological Sciences (IUAES), Mar 2021, Šibenik, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frictions among Fishing Settlements: Two Case Studies from the Coromandel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bhagath Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabhakar Jayaprakash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Conference Coastal Development and Coastal Livelihoods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, New York University, Mar 2021, Abu Dhabi, United Arab Emirates</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep Sea Fishing Project – A capitalist project in the costume of moral economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bhagath Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabhakar Jayaprakash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 11th MARE People and the Sea Conference held virtually</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Amsterdam, Jun 2021, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’urbanisation rapide détruit-elle les villes indiennes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les conférences de l’IFP. Un autre regard sur l’Inde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français de Pondichéry, Jan 2020, Pondichéry, Inde</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Looking for Integrated Conservation and Development of the Coramandel Coastal Wetlands: The case Study of Kaluveli (Tamil Nadu, South India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Mathevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elea Desmots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munisamy Anbarashan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natesan Balachandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Chennai, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping and Assessing the Land Cover and Land Use of a fragile Coastal Landscape, Cuddalore District, Tamil Nadu, South India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munisamy Anbarashan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natesan Balachandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Mathevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuvankar Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Centre for Coastal Research (NCCR); National Institute of Ocean Technology (NIOT); Research and Information System for Developing Countries (RIS), Dec 2019, Chennai, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Addressing the challenges of the coastal areas of Tamil Nadu: an interdisciplinary and transversal approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Changing Contours of Blue Economy. - Promises and Challenges. (ICBE-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Chidambaram, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local conflicts and Illegalisms in the production of a space of memory in Rio de Janeiro, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CPR-CSH Workshop, Centre for Policy Research, Delhi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Delhi, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When Socio-Economic Plans Exacerbate Vulnerability to Physical Coastal Processes on the South East Coast of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. S. Bhalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15. International Coastal Symposium (ICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Busan, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI85-290.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives on uses and transformation of the city: A socio-spatial mapping of the Grand Canal, Pondichéry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Talk at Institut Français de Pondichéry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Pondichéry, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'artivisme urbain à la spéculation patrimoniale: la favela au cœur des enjeux du centre historique de Rio de Janeiro.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Patrimoine culturel et désirs de territoires: vers quels développements, ART-Dev, Université de Nîmes,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Nîmes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olhares cruzados antropologia e geografia. Atores, espaços e sustentabilidade nos territorios urbanos.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Reginensi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diez años de cambios en el mundo, en la Geografía y en las Ciencias Sociales, 1999-2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Barcelone, Spain. http://www.ub.es/geocrit/-xcol/73.htm</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue: Exploring tourist urbanisation in the South Asian mountains: an introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi de Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratoola Kundu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of South Asian Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles géographies du faire et travail vivant dans l’Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hochedez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 69, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12xcm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05240756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art and Activism in South Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nercam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ithurbide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South Asia Multidisciplinary Academic Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11vx1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Tourist Urbanization: Colonial Legacies, Social Tensions, and Transformations in South Asian Mountain Landscapes : organizer, discussant and chair</w:t>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">halshs-05291484v1</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Čurda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bautès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yercaud a booming hill station</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The Production of Exclusion in Yercaud: Dispossession by Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi de Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05423626v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Antony Raj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outiller la pensée sur la ville et l’urbain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Knowhow in a shifting world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Čurda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...1406 lines deleted...]
-                <w:t xml:space="preserve">hal-00523677v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aryo Danusiri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring tourist urbanisation in the South Asian mountains: an introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi de Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratoola Kundu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diya Mehra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of South Asian Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The city from the mountains: Tourism, land tenure and urbanisation in Yercaud (Tamil Nadu) - Inherited structures, land reorganisation and right to the city in a former colonial hill station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi de Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of South Asian Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, Special issue: Exploring tourist urbanisation in the South Asian mountains: an introduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking (with) hill stations. How tourism is urbanising South and Southeast Asian mountain areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi de Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Jennings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes du tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15dnm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Situating Artistic Activism in South Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nercam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ithurbide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South Asia Multidisciplinary Academic Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11vwz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale analysis of land use and land cover changes in Sri Lanka by remote sensing: the impacts of post-war infrastructure development in the last 20 Years (2002-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishnamurthy Anupama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O-J Crook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the National Science Foundation of Sri Lanka </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 51 (4), pp.675-688. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4038/jnsfsr.v51i4.11548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographies de l’alcool à Pondichéry : sociabilités, frictions et enjeux politiques d’une économie en croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Antony Raj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, LXXIV (283), pp.159-197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/com.12905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03464199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetlands for a Sustainable Urban Future: Insights from Pondicherry, South India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Targowla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munisamy Anbarashan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Govindan Venkatasubramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanan Ayyappan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grassroots Journal of Natural Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (4), pp.74-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.33002/nr2581.6853.03045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre urbanisation et patrimonialisation : le lac d’Oussudu en devenir (Pondichéry, Tamil Nadu), Inde du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Targowla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munisamy Anbarashan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Govindan Venkatasubramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanan Ayyappan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 73 (281), pp.129-162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/com.11082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retomar la informalidad. Un abordaje de su dimensión política</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Maneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">O Social em Questão. Revista do Departamento de Serviço Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, XX (39), pp.301-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02383464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theatre in the Smart City: The Case of Pondicherry, South India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanti Pillai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Boissel-Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 71 (277), pp.139-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/com.8857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02383400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réfugiés de guerre syriens au Liban (2011-2016). Quel accès à la ville pour des citadins indésirables ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dima El Khouri-Tannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 172-173 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/esp.172.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01934971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’informalité politique en ville. 8 chercheurs et 9 villes face aux modes de gouvernement urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tadié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bénit-Gbaffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/espacepolitique.3806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01400652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Soares Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia de Luna Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 103 (4), pp.5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pal.103.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02383432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier Espaces urbains et informalité politique au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel de Santis Feltran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Confins, 28, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/confins.11195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02383478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petits arrangements, intimidations et rapports de pouvoirs au cœur de l'action publique urbaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Taieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Geocarrefour, 90 (1), Actions publiques urbaines dans les Suds : trajectoires et ajustements</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Quilombo, l’Eglise et la Loi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Carolina da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Soares Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Illégalismes et gouvernement des territoires , 10 (700), pp.1310-1337. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.700.1310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01496438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pé ao oratório – ou A caminhada impossível</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Redobra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Revista Corpocidade, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01496464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre confrontos e desafios na construção da legitimidade popular.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenise Lima Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Burgos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libertas. Revista da Faculdade de Serviço Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (2), pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00930220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percursos e travessias no Morro da Providência</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">De la qualification juridique à l’usage social du droit : les favelas en prise avec l’action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Soares Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Libertas. Revista da Faculdade de Serviço Social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (2), pp.2</w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Pour une géographie du droit : un chantier urbain, 88 (3), pp.217-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00930233v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01496456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la qualification juridique à l’usage social du droit : les favelas en prise avec l’action publique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Percursos e travessias no Morro da Providência</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Reginensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Pour une géographie du droit : un chantier urbain, 88 (3), pp.217-228</w:t>
+              <w:t xml:space="preserve">Libertas. Revista da Faculdade de Serviço Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (2), pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01496456v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00930233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rue brésilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00930239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre confrontos e desafios na construção da legitimidade popular: algumas perspectivas sobre os movimentos de resistências em favelas do Rio de Janeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lima Fernandes Lenise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Burgos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libertas. Revista da Faculdade de Serviço Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2 (5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01496478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différents, semblables, mêlés : réflexion sur les individus, leurs rapports à l’espace urbain et leurs représentations de la vie sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marluci Menezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESO Travaux et Documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01496504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une géographie sociale de l'action.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rapports à l'espace, discours et portée politique de l'activisme urbain à Mumbai : l'initiative Urbz face à l'élargissement de l'arène publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Marie Dit Chirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de Géographe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 76 (1), pp.89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.761.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01496513v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02383497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapports à l'espace, discours et portée politique de l'activisme urbain à Mumbai : l'initiative Urbz face à l'élargissement de l'arène publique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pour une géographie sociale de l'action.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marie Dit Chirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Information géographique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carnets de Géographe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02383497v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01496513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une géographie sociale de l'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marie Dit Chirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01366378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécurité publique et justice spatiale dans les favelas de Rio de Janeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Soares Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Pratiques de sécurité en ville, 4, http://www.jssj.org/article/securiser-lespace-des-pauvres/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01518882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources foncières et pression urbaine à Mumbai (Inde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Boissinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Tiers Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2 (206), pp.55-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rtm.206.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00843281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Security in Poor Areas Public Security and Spatial Justice in the Favelas of Rio de Janeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Soares Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Security Practices in Cities, http://www.jssj.org/article/securiser-lespace-des-pauvres/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01518884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'experience &amp;quot; artiviste &amp;quot; dans une favela de Rio de Janeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 54 (153), pp.471-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00649896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il processo partecipativo nei programmi di risanamento delle favelas a Rio De Janeiro : fondamenti e pratiche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Soares Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bollettino della Società Geografica Italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1, pp.163-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les commerçants ambulants et leurs clients à Rio de Janeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de Fatima Cabral Marques Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Reginensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 135 (4/2008), pp.79-97 : biblio</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00381075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La marge dans la métropole de Rio de Janeiro (Brésil) : du désordre dans l'urbain à la mobilisation de ressources.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Reginensi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 47, pp.149-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES COMMERÇANTS AMBULANTS ET LEURS CLIENTS A RIO DE JANEIRO : DES ESPACES DE SOCIABILITES EN MOUVEMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Reginensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de Fatima Cabral Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 34, pp.79-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5880,598 +5955,598 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yercaud. Trajectory of a Hill Station: From Colonial Plantations to Tourism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yercaud. Trajectoire d’une Hill Station. Des plantations coloniales au tourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bautès</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémi de Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoire Bertholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">French Institute of Pondicherry, 81 p., In press, Science and Society Series no. 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05415347v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yercaud. Trajectoire d’une Hill Station. Des plantations coloniales au tourisme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yercaud. Trajectory of a Hill Station: From Colonial Plantations to Tourism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bautès</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémi de Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoire Bertholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">French Institute of Pondicherry, 81 p., In press, Science and Society Series no. 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05432660v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fishing Villages undergoing Urban Coastal Changes, Pondicherry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serizier L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balasubramanian D</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bhagath Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut Français de Pondichéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Science &amp; Society series (4), pp.78, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace en partage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gouëset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. , 2017, Collection Géographie Sociale, 978-2-7535-5670-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01566413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mega city slums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Landy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Benedito Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky; Frédéric Landy. Imperial College Press, 1, 2014, Urban Challenges</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6481,117 +6556,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop Urabltour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi de Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6601,147 +6676,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal transformation and fisher wellbeing: Perspectives from Cuddalore District, Tamil Nadu, India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menon Ajit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bavinck Maarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence Tara N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rao Nitya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">French Institute of Pondicherry; Madras Institute of Development Studies; Arctic University of Norway; University of East Anglia; University of Amsterdam. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6751,153 +6826,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les espaces de l’artisanat ordinaire en Inde. Matérialités, configurations et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris 1, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04122730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les espaces de l’artisanat ordinaire en Inde. Matérialités, configurations et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris 1 Sorbonne Panthéon, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04215122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6907,1166 +6982,1166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que chercher implique. Trajectoires de chercheurs en sciences sociales dans deux favelas de Rio de Janeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Burgos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chercheur.e.s critiques en terrains critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Bord de l’eau, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cidade Nova, Praça Onze e a abertura da Avenida Presidente Vargas: do apagamento à ressurgência da memória da Pequena Africa do Rio de Janeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transições metropolitanas e Centralidades nas cidades brasileiras no breve século XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02870927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caught between metropolitan renovation and resistance : the dilemma of Khotachiwadi, Mumbai (India)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menezes Marluci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaniotto Coasta Carlos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neighbourhood &amp; City - Between digital and analogue perspectives. Bairro &amp; Cidade - Entre perspetivas digitais e analógicas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.185-198, 2018, 978-989-757-077-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02383520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport au lieu de vie. Une lecture de la cohabitation entre agriculteurs et résidents périurbains (Hérault, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Nougarèdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’espace en partage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.75-96, 2017, Géographie sociale, 978-2-7535-5670-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et au milieu coule une cafetière... Ou comment des géographes discutent de l'interdisciplinarité à la pause-café</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guéringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hautdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'espace en partage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.279-298, 2017, Géographie sociale, 978-2-7535-5670-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre ajuste economico y desajustes académicos. La universidad publica francesa frente a las reformas neoliberales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marie Dit Chirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Uhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Piso 15; Benemérita Universidad Autonoma de Puebla (BUAP). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hernandez J., Coutiño F., Sanchez F., Lopez G. (dir.), Universidad y politica: México y Francia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01366407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local and Translocal Systems of Actors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Landy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saglio-Yatzimirsky, Marie-Caroline and Landy, Frédéric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Megacity Slums: Social Exclusion, Space and Urban Policies in Brazil and India</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Imperial College Press, pp.257--306, 2014, 978-1-908979-59-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheminements autour de l'identité urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Gérardot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France en ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, pp.119-126, 2010, Clefs concours, Géographie des territoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que mais alem do espectáculo ? Resiliência e desvios ao redor de um projeto de valorização de favela.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arco Iris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interlocuções Urbanas: arenas, enredos e atores.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arco Iris, pp.111-121, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exclusion and election in Udaipur urban space: implications on tourism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raj Rhapsodies. Tourism, Heritage and the Seduction of History.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ashgate Publication, pp.89-106, 2007, New Directions in Tourism Analysis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques et tendances actuelles du tourisme dans les pays en développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SEDES. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondialisation : l'intégration des pays en développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SEDES, pp.93-104, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaço-patrimônio e dinâmica de atores na Rua do Lavradio (Centro Histórico do Rio de Janeiro). A produção sócio-política do “Novo Rio Antigo”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FAPERJ. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cidade, transformaçoes no mundo do trabalho e politicas publicas. A questao do comercio ambumante em tempos de globalizaçao.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DP&amp;A, pp.152-168, 2006, Espaços do desenvovimento</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00533658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inde et Asie du Sud-Est : un héritage fragile, des relations hésitantes, un enjeu grandissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Pelletier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles organisations régionales en Asie Orientale, modèles et identité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Indes Savantes, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8076,283 +8151,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En Inde, la réouverture des débits d’alcool déchaîne des passions toutes politiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Covid 19: Image, sound, movement ... people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2020, https://humanitiesacrossborders.org/blog/covid-19-image-sound-movement-people</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02614594v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid 19: Image, sound, movement ... people</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">En Inde, la réouverture des débits d’alcool déchaîne des passions toutes politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020, https://humanitiesacrossborders.org/blog/covid-19-image-sound-movement-people</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888877v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02614594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le goût de l'héritage. Processus de production d'un territoire touristique. Udaipur en Inde du Nord (Rajasthan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris-Diderot - Paris VII, 2004. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00068683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId202"/>
+      <w:footerReference w:type="default" r:id="rId203"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8420,51 +8495,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19FB5B76"/>
+    <w:nsid w:val="BF33EBDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8568,51 +8643,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="39EDF45E"/>
+    <w:nsid w:val="C21A8330"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8802,51 +8877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-bautes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6833-2720" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087970635" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540484v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara &#268;urda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baut&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryo Danusiri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429509v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhandapani Balasubramanian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau-Ponceaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antony Raj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415275v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratoola Kundu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05240756v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xcm" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838427v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nercam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ithurbide" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vx1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05291484v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423626v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428878v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gal&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau Ponceaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500215v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533325v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097129v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lalitha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devangi Ramakrishnan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095869v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhagath Singh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095658v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhakar Jayaprakash" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095650v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921787v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902229v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mathevet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Desmots" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munisamy Anbarashan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natesan Balachandran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrappan Muthusankar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733648v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvankar Ghosh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921767v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921749v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Bhalla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-290.1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921759v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524440v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523677v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reginensi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415304v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diya Mehra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415320v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432531v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyvel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;lle Dietrich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jennings" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dnm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838448v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vwz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371976v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnamurthy Anupama" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benabou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O-J Crook" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4038/jnsfsr.v51i4.11548" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464199v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12905" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135658v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Targowla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindan Venkatasubramanian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Ayyappan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33002/nr2581.6853.03045" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135732v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.11082" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383464v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Maneiro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383400v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Pillai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Boissel-Cormier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.8857" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934971v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima El Khouri-Tannous" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bergel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.172.0035" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400652v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacquot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tadi&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;nit-Gbaffou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3806" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383432v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Soares Gon&#231;alves" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia de Luna Freire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.103.0005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383478v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de Santis Feltran" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.11195" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496398v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Taieb" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496438v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Carolina da Costa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.700.1310" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496464v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Moreira" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00930220v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenise Lima Fernandes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Burgos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00930233v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496456v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00930239v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496478v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lima Fernandes Lenise" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496504v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marluci Menezes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496513v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marie Dit Chirot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383497v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.761.0089" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366378v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518882v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843281v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Boissinot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.206.0055" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518884v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649896v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523709v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381075v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Fatima Cabral Marques Gomes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523342v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524410v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Fatima Cabral Gomes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415347v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Bertholet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432660v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088407v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serizier L." TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasubramanian D" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566413v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bonny" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gou&#235;set" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01347693v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bruno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Benedito Correia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429596v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433551v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menon Ajit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavinck Maarten" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Tara N." TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rao Nitya" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04122730v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04215122v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888944v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870927v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383520v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menezes Marluci" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaniotto Coasta Carlos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606405v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougar&#232;des" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bonny" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baut&#232;s" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606401v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366407v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uhel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640592v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523340v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guiu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523339v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523344v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523678v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533658v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293715v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cadene" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614594v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888877v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00068683v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-bautes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6833-2720" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087970635" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05291484v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baut&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau-Ponceaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423626v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhandapani Balasubramanian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428878v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gal&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau Ponceaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500215v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara &#268;urda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533325v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lalitha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devangi Ramakrishnan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095869v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhagath Singh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095658v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhakar Jayaprakash" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095650v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921787v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902229v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mathevet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Desmots" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munisamy Anbarashan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natesan Balachandran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrappan Muthusankar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733648v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvankar Ghosh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921767v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921749v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737443v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Bhalla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-290.1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921759v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524440v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523677v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reginensi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415275v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratoola Kundu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05240756v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xcm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838427v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nercam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ithurbide" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vx1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571127v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baut&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429509v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antony Raj" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540484v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryo Danusiri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415304v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diya Mehra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415320v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432531v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyvel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;lle Dietrich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jennings" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dnm" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838448v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vwz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnamurthy Anupama" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benabou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O-J Crook" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4038/jnsfsr.v51i4.11548" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464199v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12905" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135658v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Targowla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindan Venkatasubramanian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Ayyappan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33002/nr2581.6853.03045" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135732v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.11082" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383464v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Maneiro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383400v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Pillai" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Boissel-Cormier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.8857" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934971v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima El Khouri-Tannous" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bergel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.172.0035" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400652v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacquot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tadi&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;nit-Gbaffou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3806" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383432v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Soares Gon&#231;alves" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia de Luna Freire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.103.0005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383478v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de Santis Feltran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.11195" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496398v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Taieb" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496438v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Carolina da Costa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.700.1310" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496464v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Moreira" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00930220v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenise Lima Fernandes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Burgos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496456v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00930233v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00930239v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496478v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lima Fernandes Lenise" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496504v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marluci Menezes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383497v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.761.0089" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496513v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marie Dit Chirot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366378v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518882v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843281v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Boissinot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.206.0055" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518884v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649896v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523709v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381075v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Fatima Cabral Marques Gomes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523342v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524410v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Fatima Cabral Gomes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432660v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Bertholet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415347v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088407v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serizier L." TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasubramanian D" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566413v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bonny" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gou&#235;set" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01347693v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bruno" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Benedito Correia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429596v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433551v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menon Ajit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavinck Maarten" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Tara N." TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rao Nitya" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04122730v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04215122v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888944v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870927v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383520v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menezes Marluci" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaniotto Coasta Carlos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606405v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougar&#232;des" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bonny" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606401v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366407v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uhel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640592v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523340v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guiu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523339v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523344v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523678v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533658v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293715v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cadene" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888877v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614594v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00068683v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>