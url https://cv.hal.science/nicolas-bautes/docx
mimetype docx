--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -214,1721 +214,2322 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yercaud. Trajectoire d’une Hill Station. Des plantations coloniales au tourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Bertholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">French Institute of Pondicherry, 81 p., 2025, Science and Society Series no. 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yercaud. Trajectory of a Hill Station: From Colonial Plantations to Tourism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Bertholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">French Institute of Pondicherry, 81 p., 2025, Science and Society Series no. 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fishing Villages undergoing Urban Coastal Changes, Pondicherry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serizier L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balasubramanian D</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bhagath Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut Français de Pondichéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Science &amp; Society series (4), pp.78, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’espace en partage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gouëset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. , 2017, Collection Géographie Sociale, 978-2-7535-5670-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01566413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mega city slums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Landy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Benedito Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky; Frédéric Landy. Imperial College Press, 1, 2014, Urban Challenges</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Tourist Urbanization: Colonial Legacies, Social Tensions, and Transformations in South Asian Mountain Landscapes : organizer, discussant and chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi de Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th iteration of the AAS. Reframing global Asia. Margins, modernities, mobilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Asian Studies, Jun 2025, Kathmandou, Nepal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05291484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yercaud a booming hill station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi de Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAS-in-Asia Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Kathmandu, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outiller la pensée sur la ville et l’urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Galès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi de Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire URBALOUR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Panel Transmitting know-how in a shifting world – the case of contemporary India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Čurda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSAS - European Conference for South Asian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EASAS - European Association for South Asian Studies, Jul 2023, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Čurda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmitting know-how in a shifting world – perspectives from the social sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français de Pondichéry, Feb 2023, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heritage and Hesitant Urban Production in Pondicherry: when public policy flirts with urban coastal villages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lalitha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devangi Ramakrishnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban ARC 2022 : Beyond Binaries, IIHS Annual Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Indian Institute for Human Settlements, Jan 2022, Bengaluru, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tides of Change: Living off and with Heritage on the Coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bhagath Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The IUEAS Congress 2020 “Coming of Age on Earth: Legacies and Next Generation Anthropology"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union of Anthropological and Ethnological Sciences (IUAES), Mar 2021, Šibenik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frictions among Fishing Settlements: Two Case Studies from the Coromandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bhagath Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prabhakar Jayaprakash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference Coastal Development and Coastal Livelihoods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, New York University, Mar 2021, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Sea Fishing Project – A capitalist project in the costume of moral economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bhagath Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prabhakar Jayaprakash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th MARE People and the Sea Conference held virtually</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Amsterdam, Jun 2021, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’urbanisation rapide détruit-elle les villes indiennes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les conférences de l’IFP. Un autre regard sur l’Inde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français de Pondichéry, Jan 2020, Pondichéry, Inde</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking for Integrated Conservation and Development of the Coramandel Coastal Wetlands: The case Study of Kaluveli (Tamil Nadu, South India)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elea Desmots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munisamy Anbarashan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natesan Balachandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping and Assessing the Land Cover and Land Use of a fragile Coastal Landscape, Cuddalore District, Tamil Nadu, South India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munisamy Anbarashan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natesan Balachandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuvankar Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National Centre for Coastal Research (NCCR); National Institute of Ocean Technology (NIOT); Research and Information System for Developing Countries (RIS), Dec 2019, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing the challenges of the coastal areas of Tamil Nadu: an interdisciplinary and transversal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changing Contours of Blue Economy. - Promises and Challenges. (ICBE-2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Chidambaram, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local conflicts and Illegalisms in the production of a space of memory in Rio de Janeiro, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CPR-CSH Workshop, Centre for Policy Research, Delhi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Socio-Economic Plans Exacerbate Vulnerability to Physical Coastal Processes on the South East Coast of India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. S. Bhalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Coastal Symposium (ICS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Busan, South Korea. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2112/SI85-290.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives on uses and transformation of the city: A socio-spatial mapping of the Grand Canal, Pondichéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talk at Institut Français de Pondichéry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Pondichéry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'artivisme urbain à la spéculation patrimoniale: la favela au cœur des enjeux du centre historique de Rio de Janeiro.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Patrimoine culturel et désirs de territoires: vers quels développements, ART-Dev, Université de Nîmes,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olhares cruzados antropologia e geografia. Atores, espaços e sustentabilidade nos territorios urbanos.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Reginensi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diez años de cambios en el mundo, en la Geografía y en las Ciencias Sociales, 1999-2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Barcelone, Spain. http://www.ub.es/geocrit/-xcol/73.htm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1938,349 +2539,349 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue: Exploring tourist urbanisation in the South Asian mountains: an introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi de Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratoola Kundu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of South Asian Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles géographies du faire et travail vivant dans l’Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hochedez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 69, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12xcm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05240756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art and Activism in South Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nercam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ithurbide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South Asia Multidisciplinary Academic Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11vx1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2290,306 +2891,306 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Čurda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Bautès</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Production of Exclusion in Yercaud: Dispossession by Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Antony Raj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowhow in a shifting world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Čurda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aryo Danusiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2599,4074 +3200,3473 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring tourist urbanisation in the South Asian mountains: an introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi de Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratoola Kundu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diya Mehra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of South Asian Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The city from the mountains: Tourism, land tenure and urbanisation in Yercaud (Tamil Nadu) - Inherited structures, land reorganisation and right to the city in a former colonial hill station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi de Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of South Asian Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, Special issue: Exploring tourist urbanisation in the South Asian mountains: an introduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking (with) hill stations. How tourism is urbanising South and Southeast Asian mountain areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi de Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Jennings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes du tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15dnm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Situating Artistic Activism in South Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nercam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ithurbide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South Asia Multidisciplinary Academic Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11vwz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale analysis of land use and land cover changes in Sri Lanka by remote sensing: the impacts of post-war infrastructure development in the last 20 Years (2002-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishnamurthy Anupama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O-J Crook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the National Science Foundation of Sri Lanka </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 51 (4), pp.675-688. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4038/jnsfsr.v51i4.11548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographies de l’alcool à Pondichéry : sociabilités, frictions et enjeux politiques d’une économie en croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Antony Raj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, LXXIV (283), pp.159-197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/com.12905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03464199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetlands for a Sustainable Urban Future: Insights from Pondicherry, South India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Targowla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munisamy Anbarashan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Govindan Venkatasubramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanan Ayyappan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grassroots Journal of Natural Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (4), pp.74-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.33002/nr2581.6853.03045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre urbanisation et patrimonialisation : le lac d’Oussudu en devenir (Pondichéry, Tamil Nadu), Inde du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Targowla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munisamy Anbarashan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Govindan Venkatasubramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanan Ayyappan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 73 (281), pp.129-162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/com.11082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retomar la informalidad. Un abordaje de su dimensión política</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Maneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">O Social em Questão. Revista do Departamento de Serviço Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, XX (39), pp.301-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02383464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theatre in the Smart City: The Case of Pondicherry, South India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanti Pillai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Boissel-Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 71 (277), pp.139-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/com.8857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02383400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réfugiés de guerre syriens au Liban (2011-2016). Quel accès à la ville pour des citadins indésirables ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dima El Khouri-Tannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 172-173 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/esp.172.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01934971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’informalité politique en ville. 8 chercheurs et 9 villes face aux modes de gouvernement urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tadié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bénit-Gbaffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/espacepolitique.3806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01400652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Soares Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia de Luna Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 103 (4), pp.5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pal.103.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02383432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier Espaces urbains et informalité politique au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel de Santis Feltran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Confins, 28, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/confins.11195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02383478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petits arrangements, intimidations et rapports de pouvoirs au cœur de l'action publique urbaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Taieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Geocarrefour, 90 (1), Actions publiques urbaines dans les Suds : trajectoires et ajustements</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Quilombo, l’Eglise et la Loi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Carolina da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Soares Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Illégalismes et gouvernement des territoires , 10 (700), pp.1310-1337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ag.700.1310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01496438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pé ao oratório – ou A caminhada impossível</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Redobra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Revista Corpocidade, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01496464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre confrontos e desafios na construção da legitimidade popular.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenise Lima Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Burgos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libertas. Revista da Faculdade de Serviço Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (2), pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00930220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la qualification juridique à l’usage social du droit : les favelas en prise avec l’action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Soares Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Pour une géographie du droit : un chantier urbain, 88 (3), pp.217-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01496456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percursos e travessias no Morro da Providência</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Reginensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libertas. Revista da Faculdade de Serviço Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (2), pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00930233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rue brésilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00930239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre confrontos e desafios na construção da legitimidade popular: algumas perspectivas sobre os movimentos de resistências em favelas do Rio de Janeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lima Fernandes Lenise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Burgos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libertas. Revista da Faculdade de Serviço Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2 (5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01496478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différents, semblables, mêlés : réflexion sur les individus, leurs rapports à l’espace urbain et leurs représentations de la vie sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marluci Menezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESO Travaux et Documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01496504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapports à l'espace, discours et portée politique de l'activisme urbain à Mumbai : l'initiative Urbz face à l'élargissement de l'arène publique</w:t>
+                <w:t xml:space="preserve">Pour une géographie sociale de l'action.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marie Dit Chirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Information géographique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carnets de Géographe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02383497v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01496513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une géographie sociale de l'action.</w:t>
+                <w:t xml:space="preserve">Rapports à l'espace, discours et portée politique de l'activisme urbain à Mumbai : l'initiative Urbz face à l'élargissement de l'arène publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Marie Dit Chirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de Géographe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 76 (1), pp.89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.761.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01496513v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02383497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une géographie sociale de l'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marie Dit Chirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01366378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécurité publique et justice spatiale dans les favelas de Rio de Janeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Soares Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Pratiques de sécurité en ville, 4, http://www.jssj.org/article/securiser-lespace-des-pauvres/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01518882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources foncières et pression urbaine à Mumbai (Inde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Boissinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Tiers Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2 (206), pp.55-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rtm.206.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00843281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Security in Poor Areas Public Security and Spatial Justice in the Favelas of Rio de Janeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Soares Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Security Practices in Cities, http://www.jssj.org/article/securiser-lespace-des-pauvres/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01518884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'experience &amp;quot; artiviste &amp;quot; dans une favela de Rio de Janeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 54 (153), pp.471-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00649896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il processo partecipativo nei programmi di risanamento delle favelas a Rio De Janeiro : fondamenti e pratiche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Soares Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bollettino della Società Geografica Italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1, pp.163-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les commerçants ambulants et leurs clients à Rio de Janeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de Fatima Cabral Marques Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Reginensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 135 (4/2008), pp.79-97 : biblio</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00381075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La marge dans la métropole de Rio de Janeiro (Brésil) : du désordre dans l'urbain à la mobilisation de ressources.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Reginensi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 47, pp.149-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES COMMERÇANTS AMBULANTS ET LEURS CLIENTS A RIO DE JANEIRO : DES ESPACES DE SOCIABILITES EN MOUVEMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Reginensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de Fatima Cabral Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 34, pp.79-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524410v1</w:t>
-              </w:r>
-[...599 lines deleted...]
-                <w:t xml:space="preserve">hal-01347693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop Urabltour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi de Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6676,147 +6676,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal transformation and fisher wellbeing: Perspectives from Cuddalore District, Tamil Nadu, India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menon Ajit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menon Ajit</w:t>
+                <w:t xml:space="preserve">Bavinck Maarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bavinck Maarten</w:t>
+                <w:t xml:space="preserve">Lawrence Tara N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lawrence Tara N.</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rao Nitya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">French Institute of Pondicherry; Madras Institute of Development Studies; Arctic University of Norway; University of East Anglia; University of Amsterdam. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6826,153 +6826,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les espaces de l’artisanat ordinaire en Inde. Matérialités, configurations et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris 1, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04122730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les espaces de l’artisanat ordinaire en Inde. Matérialités, configurations et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris 1 Sorbonne Panthéon, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04215122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6982,396 +6982,396 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que chercher implique. Trajectoires de chercheurs en sciences sociales dans deux favelas de Rio de Janeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Burgos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chercheur.e.s critiques en terrains critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Bord de l’eau, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cidade Nova, Praça Onze e a abertura da Avenida Presidente Vargas: do apagamento à ressurgência da memória da Pequena Africa do Rio de Janeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transições metropolitanas e Centralidades nas cidades brasileiras no breve século XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02870927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caught between metropolitan renovation and resistance : the dilemma of Khotachiwadi, Mumbai (India)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menezes Marluci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaniotto Coasta Carlos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neighbourhood &amp; City - Between digital and analogue perspectives. Bairro &amp; Cidade - Entre perspetivas digitais e analógicas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.185-198, 2018, 978-989-757-077-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02383520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport au lieu de vie. Une lecture de la cohabitation entre agriculteurs et résidents périurbains (Hérault, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Nougarèdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Nougarèdes</w:t>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+                <w:t xml:space="preserve">C. Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Soulard</w:t>
+                <w:t xml:space="preserve">Y. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’espace en partage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.75-96, 2017, Géographie sociale, 978-2-7535-5670-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -7501,51 +7501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre ajuste economico y desajustes académicos. La universidad publica francesa frente a las reformas neoliberales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marie Dit Chirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Uhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7587,51 +7587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local and Translocal Systems of Actors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Landy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7826,169 +7826,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exclusion and election in Udaipur urban space: implications on tourism.</w:t>
+                <w:t xml:space="preserve">Dynamiques et tendances actuelles du tourisme dans les pays en développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SEDES. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raj Rhapsodies. Tourism, Heritage and the Seduction of History.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ashgate Publication, pp.89-106, 2007, New Directions in Tourism Analysis</w:t>
+              <w:t xml:space="preserve">Mondialisation : l'intégration des pays en développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEDES, pp.93-104, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523344v1</w:t>
+                <w:t xml:space="preserve">hal-00523678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques et tendances actuelles du tourisme dans les pays en développement</w:t>
+                <w:t xml:space="preserve">Exclusion and election in Udaipur urban space: implications on tourism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondialisation : l'intégration des pays en développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SEDES, pp.93-104, 2007</w:t>
+              <w:t xml:space="preserve">Raj Rhapsodies. Tourism, Heritage and the Seduction of History.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ashgate Publication, pp.89-106, 2007, New Directions in Tourism Analysis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523678v1</w:t>
+                <w:t xml:space="preserve">hal-00523344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaço-patrimônio e dinâmica de atores na Rua do Lavradio (Centro Histórico do Rio de Janeiro). A produção sócio-política do “Novo Rio Antigo”</w:t>
               </w:r>
@@ -8227,51 +8227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En Inde, la réouverture des débits d’alcool déchaîne des passions toutes politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8495,51 +8495,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF33EBDB"/>
+    <w:nsid w:val="6270697D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8643,51 +8643,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C21A8330"/>
+    <w:nsid w:val="91CBC2DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8877,51 +8877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-bautes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6833-2720" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087970635" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05291484v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baut&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau-Ponceaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423626v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhandapani Balasubramanian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428878v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gal&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau Ponceaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500215v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara &#268;urda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533325v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lalitha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devangi Ramakrishnan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095869v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhagath Singh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095658v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhakar Jayaprakash" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095650v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921787v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902229v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mathevet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Desmots" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munisamy Anbarashan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natesan Balachandran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrappan Muthusankar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733648v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvankar Ghosh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921767v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921749v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737443v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Bhalla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-290.1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921759v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524440v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523677v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reginensi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415275v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratoola Kundu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05240756v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xcm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838427v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nercam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ithurbide" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vx1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571127v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baut&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429509v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antony Raj" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540484v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryo Danusiri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415304v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diya Mehra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415320v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432531v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyvel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;lle Dietrich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jennings" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dnm" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838448v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vwz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnamurthy Anupama" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benabou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O-J Crook" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4038/jnsfsr.v51i4.11548" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464199v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12905" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135658v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Targowla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindan Venkatasubramanian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Ayyappan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33002/nr2581.6853.03045" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135732v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.11082" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383464v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Maneiro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383400v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Pillai" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Boissel-Cormier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.8857" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934971v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima El Khouri-Tannous" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bergel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.172.0035" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400652v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacquot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tadi&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;nit-Gbaffou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3806" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383432v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Soares Gon&#231;alves" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia de Luna Freire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.103.0005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383478v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de Santis Feltran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.11195" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496398v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Taieb" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496438v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Carolina da Costa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.700.1310" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496464v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Moreira" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00930220v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenise Lima Fernandes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Burgos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496456v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00930233v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00930239v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496478v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lima Fernandes Lenise" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496504v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marluci Menezes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383497v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.761.0089" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496513v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marie Dit Chirot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366378v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518882v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843281v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Boissinot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.206.0055" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518884v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649896v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523709v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381075v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Fatima Cabral Marques Gomes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523342v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524410v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Fatima Cabral Gomes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432660v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Bertholet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415347v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088407v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serizier L." TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasubramanian D" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566413v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bonny" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gou&#235;set" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01347693v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bruno" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Benedito Correia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429596v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433551v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menon Ajit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavinck Maarten" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Tara N." TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rao Nitya" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04122730v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04215122v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888944v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870927v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383520v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menezes Marluci" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaniotto Coasta Carlos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606405v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougar&#232;des" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bonny" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606401v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366407v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uhel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640592v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523340v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guiu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523339v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523344v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523678v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533658v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293715v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cadene" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888877v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614594v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00068683v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-bautes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6833-2720" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087970635" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432660v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baut&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Bertholet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhandapani Balasubramanian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau-Ponceaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415347v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088407v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serizier L." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasubramanian D" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhagath Singh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566413v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bonny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gou&#235;set" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01347693v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bruno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Benedito Correia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05291484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423626v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gal&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau Ponceaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500215v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara &#268;urda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533325v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097129v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lalitha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devangi Ramakrishnan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095869v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095658v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhakar Jayaprakash" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095650v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902229v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mathevet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Desmots" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munisamy Anbarashan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natesan Balachandran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrappan Muthusankar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733648v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvankar Ghosh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921767v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921749v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737443v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Bhalla" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-290.1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921759v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524440v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523677v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reginensi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415275v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratoola Kundu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05240756v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xcm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838427v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nercam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ithurbide" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vx1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571127v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429509v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antony Raj" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540484v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryo Danusiri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415304v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diya Mehra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415320v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432531v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyvel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;lle Dietrich" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jennings" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dnm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838448v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vwz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371976v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnamurthy Anupama" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benabou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O-J Crook" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4038/jnsfsr.v51i4.11548" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464199v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12905" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135658v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Targowla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindan Venkatasubramanian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Ayyappan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33002/nr2581.6853.03045" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135732v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.11082" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383464v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Maneiro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383400v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Pillai" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Boissel-Cormier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.8857" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934971v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima El Khouri-Tannous" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bergel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.172.0035" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400652v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacquot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tadi&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;nit-Gbaffou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3806" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383432v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Soares Gon&#231;alves" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia de Luna Freire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.103.0005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383478v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de Santis Feltran" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.11195" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496398v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Taieb" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496438v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Carolina da Costa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.700.1310" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496464v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Moreira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00930220v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenise Lima Fernandes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Burgos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496456v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00930233v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00930239v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496478v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lima Fernandes Lenise" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496504v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marluci Menezes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496513v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marie Dit Chirot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383497v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.761.0089" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366378v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518882v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843281v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Boissinot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.206.0055" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518884v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649896v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523709v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381075v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Fatima Cabral Marques Gomes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523342v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524410v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Fatima Cabral Gomes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429596v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433551v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menon Ajit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavinck Maarten" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Tara N." TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rao Nitya" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04122730v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04215122v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888944v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870927v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383520v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menezes Marluci" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaniotto Coasta Carlos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606405v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougar&#232;des" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bonny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baut&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606401v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366407v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uhel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640592v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523340v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guiu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523339v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523678v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523344v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533658v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293715v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cadene" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888877v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614594v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00068683v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>