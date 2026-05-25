--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -2092,230 +2092,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local conflicts and Illegalisms in the production of a space of memory in Rio de Janeiro, Brazil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When Socio-Economic Plans Exacerbate Vulnerability to Physical Coastal Processes on the South East Coast of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. S. Bhalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPR-CSH Workshop, Centre for Policy Research, Delhi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15. International Coastal Symposium (ICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Busan, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI85-290.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921749v1</w:t>
+                <w:t xml:space="preserve">hal-02737443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Socio-Economic Plans Exacerbate Vulnerability to Physical Coastal Processes on the South East Coast of India</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local conflicts and Illegalisms in the production of a space of memory in Rio de Janeiro, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Coastal Symposium (ICS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CPR-CSH Workshop, Centre for Policy Research, Delhi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Delhi, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/SI85-290.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02737443v1</w:t>
+                <w:t xml:space="preserve">hal-02921749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives on uses and transformation of the city: A socio-spatial mapping of the Grand Canal, Pondichéry</w:t>
               </w:r>
@@ -8495,51 +8495,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6270697D"/>
+    <w:nsid w:val="DFBC09C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8643,51 +8643,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="91CBC2DB"/>
+    <w:nsid w:val="37706EEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8877,51 +8877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-bautes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6833-2720" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087970635" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432660v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baut&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Bertholet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhandapani Balasubramanian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau-Ponceaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415347v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088407v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serizier L." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasubramanian D" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhagath Singh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566413v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bonny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gou&#235;set" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01347693v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bruno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Benedito Correia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05291484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423626v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gal&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau Ponceaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500215v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara &#268;urda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533325v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097129v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lalitha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devangi Ramakrishnan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095869v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095658v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhakar Jayaprakash" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095650v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902229v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mathevet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Desmots" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munisamy Anbarashan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natesan Balachandran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrappan Muthusankar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733648v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvankar Ghosh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921767v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921749v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737443v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Bhalla" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-290.1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921759v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524440v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523677v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reginensi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415275v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratoola Kundu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05240756v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xcm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838427v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nercam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ithurbide" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vx1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571127v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429509v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antony Raj" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540484v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryo Danusiri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415304v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diya Mehra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415320v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432531v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyvel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;lle Dietrich" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jennings" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dnm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838448v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vwz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371976v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnamurthy Anupama" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benabou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O-J Crook" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4038/jnsfsr.v51i4.11548" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464199v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12905" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135658v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Targowla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindan Venkatasubramanian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Ayyappan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33002/nr2581.6853.03045" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135732v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.11082" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383464v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Maneiro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383400v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Pillai" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Boissel-Cormier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.8857" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934971v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima El Khouri-Tannous" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bergel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.172.0035" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400652v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacquot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tadi&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;nit-Gbaffou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3806" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383432v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Soares Gon&#231;alves" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia de Luna Freire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.103.0005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383478v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de Santis Feltran" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.11195" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496398v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Taieb" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496438v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Carolina da Costa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.700.1310" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496464v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Moreira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00930220v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenise Lima Fernandes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Burgos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496456v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00930233v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00930239v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496478v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lima Fernandes Lenise" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496504v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marluci Menezes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496513v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marie Dit Chirot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383497v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.761.0089" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366378v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518882v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843281v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Boissinot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.206.0055" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518884v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649896v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523709v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381075v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Fatima Cabral Marques Gomes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523342v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524410v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Fatima Cabral Gomes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429596v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433551v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menon Ajit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavinck Maarten" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Tara N." TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rao Nitya" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04122730v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04215122v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888944v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870927v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383520v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menezes Marluci" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaniotto Coasta Carlos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606405v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougar&#232;des" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bonny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baut&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606401v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366407v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uhel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640592v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523340v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guiu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523339v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523678v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523344v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533658v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293715v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cadene" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888877v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614594v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00068683v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-bautes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6833-2720" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087970635" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432660v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baut&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Bertholet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhandapani Balasubramanian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau-Ponceaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415347v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088407v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serizier L." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasubramanian D" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhagath Singh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566413v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bonny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gou&#235;set" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01347693v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bruno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Benedito Correia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05291484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423626v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gal&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau Ponceaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500215v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara &#268;urda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533325v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097129v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lalitha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devangi Ramakrishnan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095869v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095658v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhakar Jayaprakash" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095650v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902229v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mathevet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Desmots" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munisamy Anbarashan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natesan Balachandran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrappan Muthusankar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733648v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvankar Ghosh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921767v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737443v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Bhalla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-290.1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921749v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921759v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524440v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523677v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reginensi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415275v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratoola Kundu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05240756v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xcm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838427v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nercam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ithurbide" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vx1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571127v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429509v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antony Raj" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540484v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryo Danusiri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415304v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diya Mehra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415320v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432531v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyvel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;lle Dietrich" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jennings" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dnm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838448v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vwz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371976v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnamurthy Anupama" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benabou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O-J Crook" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4038/jnsfsr.v51i4.11548" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464199v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12905" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135658v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Targowla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindan Venkatasubramanian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Ayyappan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33002/nr2581.6853.03045" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135732v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.11082" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383464v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Maneiro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383400v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Pillai" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Boissel-Cormier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.8857" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934971v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima El Khouri-Tannous" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bergel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.172.0035" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400652v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacquot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tadi&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;nit-Gbaffou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3806" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383432v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Soares Gon&#231;alves" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia de Luna Freire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.103.0005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383478v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de Santis Feltran" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.11195" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496398v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Taieb" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496438v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Carolina da Costa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.700.1310" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496464v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Moreira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00930220v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenise Lima Fernandes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Burgos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496456v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00930233v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00930239v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496478v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lima Fernandes Lenise" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496504v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marluci Menezes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496513v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marie Dit Chirot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383497v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.761.0089" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366378v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518882v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843281v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Boissinot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.206.0055" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518884v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649896v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523709v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381075v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Fatima Cabral Marques Gomes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523342v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524410v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Fatima Cabral Gomes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429596v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433551v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menon Ajit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavinck Maarten" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Tara N." TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rao Nitya" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04122730v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04215122v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888944v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870927v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383520v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menezes Marluci" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaniotto Coasta Carlos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606405v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougar&#232;des" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bonny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baut&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606401v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366407v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uhel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640592v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523340v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guiu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523339v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523678v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523344v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533658v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293715v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cadene" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888877v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614594v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00068683v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>