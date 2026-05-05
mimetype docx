--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -235,51 +235,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the Trajectory of Adaptation in the Climate Negotiations Arena</w:t>
+                <w:t xml:space="preserve">Cartographier la trajectoire de l’adaptation dans l’espace des négociations sur le climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baya-Laffite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
@@ -302,276 +302,276 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/res.188.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401776v1</w:t>
+                <w:t xml:space="preserve">hal-01128560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier la trajectoire de l’adaptation dans l’espace des négociations sur le climat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three maps and three misunderstandings: A digital mapping of climate diplomacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Venturini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baya-Laffite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Zabban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/res.188.0159⟩</w:t>
+              <w:t xml:space="preserve">Big Data &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (2), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2053951714543804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01128560v1</w:t>
+                <w:t xml:space="preserve">hal-01672306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three maps and three misunderstandings: A digital mapping of climate diplomacy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping the Trajectory of Adaptation in the Climate Negotiations Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baya-Laffite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Big Data &amp; Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (188), pp.159-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.188.0159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2053951714543804⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01672306v1</w:t>
+                <w:t xml:space="preserve">hal-01401776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernement des risques par l'éthique et par les normes</w:t>
               </w:r>
@@ -868,247 +868,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04207611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black-boxing sustainable development: Environmental Impact Assessment on the River Uruguay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COP21 and Koko the Gorilla: how do YouTube and Twitter shape topical issue spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pearce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baya-Laffite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association for Science and Technology Studies (EASST) and the Society for Social Studies of Science (4S) joint conference 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01783527v1</w:t>
+                <w:t xml:space="preserve">halshs-01783540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COP21 and Koko the Gorilla: how do YouTube and Twitter shape topical issue spaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La mundialización de las mejores técnicas disponibles europeas para el gobierno del riesgo industrial bajo el signo del conflicto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baya-Laffite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association for Science and Technology Studies (EASST) and the Society for Social Studies of Science (4S) joint conference 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">VIII Congreso de la Asociación Latinoamericana de Estudios del Trabajo (ALAST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01783540v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01783558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mundialización de las mejores técnicas disponibles europeas para el gobierno del riesgo industrial bajo el signo del conflicto</w:t>
+                <w:t xml:space="preserve">Black-boxing sustainable development: Environmental Impact Assessment on the River Uruguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baya-Laffite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII Congreso de la Asociación Latinoamericana de Estudios del Trabajo (ALAST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">European Association for Science and Technology Studies (EASST) and the Society for Social Studies of Science (4S) joint conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01783558v1</w:t>
+                <w:t xml:space="preserve">halshs-01783527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeing and telling climate negotiations with digital methods</w:t>
               </w:r>
@@ -1578,204 +1578,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Topics in International Climate Negotiations: A Computer-Assisted Semantic Network Approach</w:t>
+                <w:t xml:space="preserve">Black-boxing Sustainable Development: Environmental Impact Assessment on the River Uruguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baya-Laffite</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Methods in Media and Communication Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Knowing Governance. The Epistemic Construction of Political Order</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.237-255, 2016, Palgrave Studies in Science, Knowledge and Policy, 978-1-137-51450-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/9781137514509_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01783391v1</w:t>
+                <w:t xml:space="preserve">halshs-01281631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black-boxing Sustainable Development: Environmental Impact Assessment on the River Uruguay</w:t>
+                <w:t xml:space="preserve">Mapping Topics in International Climate Negotiations: A Computer-Assisted Semantic Network Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baya-Laffite</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowing Governance. The Epistemic Construction of Political Order</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovative Methods in Media and Communication Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.273-291, 2016, 978-3-319-40699-2 978-3-319-40700-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/9781137514509_11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01281631v1</w:t>
+                <w:t xml:space="preserve">halshs-01783391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framing the links</w:t>
               </w:r>
@@ -1879,103 +1879,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEDEA : Mapping environmental debates on adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Venturini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baneyx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kari de Pryck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baya Laffite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Gray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1993,51 +1993,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climaps.eu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Venturini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2201,51 +2201,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D9659A8"/>
+    <w:nsid w:val="101BF010"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2432,51 +2432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-bayalaffite" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1471-5555" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168012960" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-8694-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401776v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baya-Laffite" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.188.0159" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128560v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672306v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Gray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2053951714543804" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02005587v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baya Laffite" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Cihan Aykut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911054v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vige" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207611v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01783527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01783540v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Pearce" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01783558v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01783573v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101814v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valeria Berros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo M&#237;guez N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02057275v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Solin&#237;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539030v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869289v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01783391v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281631v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1057%2F9781137514509_11" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137514509_11" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03599467v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papanagnou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03386535v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baneyx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari de Pryck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03386530v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Meunier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jacomy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacomy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plique" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-bayalaffite" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1471-5555" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168012960" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-8694-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128560v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baya-Laffite" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.188.0159" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672306v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Gray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2053951714543804" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401776v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02005587v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baya Laffite" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Cihan Aykut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911054v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vige" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207611v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01783540v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Pearce" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01783558v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01783527v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01783573v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101814v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valeria Berros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo M&#237;guez N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02057275v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Solin&#237;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539030v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869289v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281631v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1057%2F9781137514509_11" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137514509_11" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01783391v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03599467v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papanagnou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03386535v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baneyx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari de Pryck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03386530v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Meunier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jacomy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacomy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plique" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>