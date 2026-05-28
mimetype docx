--- v1 (2026-05-05)
+++ v2 (2026-05-28)
@@ -235,51 +235,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier la trajectoire de l’adaptation dans l’espace des négociations sur le climat</w:t>
+                <w:t xml:space="preserve">Mapping the Trajectory of Adaptation in the Climate Negotiations Arena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baya-Laffite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
@@ -302,276 +302,276 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/res.188.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01128560v1</w:t>
+                <w:t xml:space="preserve">hal-01401776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three maps and three misunderstandings: A digital mapping of climate diplomacy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cartographier la trajectoire de l’adaptation dans l’espace des négociations sur le climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baya-Laffite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Big Data &amp; Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2053951714543804⟩</w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (188), pp.159-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.188.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672306v1</w:t>
+                <w:t xml:space="preserve">hal-01128560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the Trajectory of Adaptation in the Climate Negotiations Arena</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three maps and three misunderstandings: A digital mapping of climate diplomacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Venturini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baya-Laffite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Zabban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/res.188.0159⟩</w:t>
+              <w:t xml:space="preserve">Big Data &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (2), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2053951714543804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401776v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernement des risques par l'éthique et par les normes</w:t>
               </w:r>
@@ -868,247 +868,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04207611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COP21 and Koko the Gorilla: how do YouTube and Twitter shape topical issue spaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Black-boxing sustainable development: Environmental Impact Assessment on the River Uruguay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baya-Laffite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association for Science and Technology Studies (EASST) and the Society for Social Studies of Science (4S) joint conference 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01783540v1</w:t>
+                <w:t xml:space="preserve">halshs-01783527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mundialización de las mejores técnicas disponibles europeas para el gobierno del riesgo industrial bajo el signo del conflicto</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COP21 and Koko the Gorilla: how do YouTube and Twitter shape topical issue spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Pearce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baya-Laffite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII Congreso de la Asociación Latinoamericana de Estudios del Trabajo (ALAST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">European Association for Science and Technology Studies (EASST) and the Society for Social Studies of Science (4S) joint conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01783558v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01783540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black-boxing sustainable development: Environmental Impact Assessment on the River Uruguay</w:t>
+                <w:t xml:space="preserve">La mundialización de las mejores técnicas disponibles europeas para el gobierno del riesgo industrial bajo el signo del conflicto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baya-Laffite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association for Science and Technology Studies (EASST) and the Society for Social Studies of Science (4S) joint conference 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">VIII Congreso de la Asociación Latinoamericana de Estudios del Trabajo (ALAST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01783527v1</w:t>
+                <w:t xml:space="preserve">halshs-01783558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeing and telling climate negotiations with digital methods</w:t>
               </w:r>
@@ -1578,204 +1578,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black-boxing Sustainable Development: Environmental Impact Assessment on the River Uruguay</w:t>
+                <w:t xml:space="preserve">Mapping Topics in International Climate Negotiations: A Computer-Assisted Semantic Network Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baya-Laffite</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowing Governance. The Epistemic Construction of Political Order</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Innovative Methods in Media and Communication Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.273-291, 2016, 978-3-319-40699-2 978-3-319-40700-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01281631v1</w:t>
+                <w:t xml:space="preserve">halshs-01783391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Topics in International Climate Negotiations: A Computer-Assisted Semantic Network Approach</w:t>
+                <w:t xml:space="preserve">Black-boxing Sustainable Development: Environmental Impact Assessment on the River Uruguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baya-Laffite</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Methods in Media and Communication Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Knowing Governance. The Epistemic Construction of Political Order</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.237-255, 2016, Palgrave Studies in Science, Knowledge and Policy, 978-1-137-51450-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/9781137514509_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01783391v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01281631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framing the links</w:t>
               </w:r>
@@ -1879,51 +1879,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEDEA : Mapping environmental debates on adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Venturini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baneyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1931,51 +1931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kari de Pryck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baya Laffite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Gray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1993,51 +1993,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climaps.eu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Venturini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2201,51 +2201,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="101BF010"/>
+    <w:nsid w:val="6BFCEAEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2432,51 +2432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-bayalaffite" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1471-5555" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168012960" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-8694-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128560v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baya-Laffite" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.188.0159" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672306v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Gray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2053951714543804" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401776v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02005587v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baya Laffite" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Cihan Aykut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911054v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vige" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207611v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01783540v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Pearce" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01783558v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01783527v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01783573v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101814v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valeria Berros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo M&#237;guez N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02057275v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Solin&#237;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539030v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869289v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281631v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1057%2F9781137514509_11" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137514509_11" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01783391v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03599467v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papanagnou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03386535v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baneyx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari de Pryck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03386530v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Meunier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jacomy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacomy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plique" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-bayalaffite" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1471-5555" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168012960" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-8694-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401776v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baya-Laffite" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.188.0159" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128560v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672306v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Gray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2053951714543804" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02005587v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baya Laffite" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Cihan Aykut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911054v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vige" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207611v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01783527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01783540v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Pearce" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01783558v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01783573v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101814v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valeria Berros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo M&#237;guez N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02057275v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Solin&#237;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539030v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869289v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01783391v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281631v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1057%2F9781137514509_11" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137514509_11" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03599467v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papanagnou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03386535v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baneyx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari de Pryck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03386530v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Meunier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jacomy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacomy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plique" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>