--- v0 (2026-03-21)
+++ v1 (2026-05-04)
@@ -66,527 +66,5295 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traits and the city: functional trait space in urban bird and bat assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Querejeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Jame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chapenoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 35 (4), pp.116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-026-03318-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A combination of methods for mapping heat and cool areas in past and current urban landscapes of Poitiers (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Jame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Noizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Paulhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 167, pp.112712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are human-induced changes good or bad to dynamic landscape connectivity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ny Tolotra Razafimbelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 352, pp.120009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.120009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporal stability of sex ratio distorter prevalence in natural populations of the isopod Armadillidium vulgare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Loisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 133 (5), pp.287-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41437-024-00713-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping past land cover on Poitiers in 1993 at very high resolution using GEOBIA approach and open data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ny Tolotra Razafimbelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.109829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heterogeneous distribution of sex ratio distorters in natural populations of the isopod Armadillidium vulgare.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lheraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (1), pp.20220457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2022.0457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban agriculture and its biodiversity: What is it and what lives in it?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 346, pp.108342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2023.108342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The promising combination of a remote sensing approach and landscape connectivity modelling at a fine scale in urban planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Herrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139, pp.108930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2022.108930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iguana insularis (Iguanidae) from the southern Lesser Antilles: An endemic lineage endangered by hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Schikorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Krauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Daltry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zookeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1086, pp.137 - 161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/zookeys.1086.76079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extent of introgressive hybridization in the Hermann’s tortoise (Testudo hermanni hermanni) from the south of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Nivelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Ballouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68 (3), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10344-022-01585-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybridization increases genetic diversity in Schistosoma haematobium populations infecting humans in Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicité Flore Djuikwo Teukeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Reguera Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Zein-Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infectious Diseases of Poverty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40249-022-00958-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental evidence of Wolbachia introgressive acquisition between terrestrial isopod subspecies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beltran-Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Chupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67 (4), pp.455 - 464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cz/zoaa078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une lecture de la proximité organisationnelle au prisme de la dimension spatiale : le cas de la destination touristique Pyrénées ariégeoises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Botti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51, pp.61-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.7523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic evidence for the role of non-human primates as reservoir hosts for human schistosomiasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadesse Kebede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Allienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berhanu Erko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Painted black: Iguana melanoderma (Reptilia, Squamata, Iguanidae) a new melanistic endemic species from Saba and Montserrat islands (Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Schikorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Krauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Morton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zookeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 926, pp.95-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/zookeys.926.48679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fine-scale population structure analysis in Armadillidium vulgare (Isopoda: Oniscidea) reveals strong female philopatry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cordaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beltran-Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 101, pp.103478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2019.103478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifying genetic distance between wild and captive strains of the grey partridge Perdix perdix in France: conservation implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Novoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Allienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (2), pp.609-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-019-01901-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A story of nasal horns: two new subspecies of Iguana Laurenti, 1768 (Squamata, Iguanidae) in Saint Lucia, St Vincent &amp; the Grenadines, and Grenada (southern Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Schikorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Krauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Morton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4608 (2), pp.201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4608.2.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excellent performances of dogs to detect cryptic tortoises in Mediterranean scrublands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Ballouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (14), pp.4027-4045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-019-01863-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial and genetic distribution of a north American termite, Reticulitermes flavipes, across the landscape of Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Geneviève Bagnères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dedeine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11252-018-0747-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01778166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A lack of spatial genetic structure of Gymnothorax chilospilus (moray eel) suggests peculiar population functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Ribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briand M. J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Letourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 125 (1), pp.142-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biolinnean/bly107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When GIS zooms in: spatio-genetic maps of multipaternity in Armadillidium vulgare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Depeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Debenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 145 (6), pp.503 - 512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10709-017-9992-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An American termite in Paris: temporal colony dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dedeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bankhead-Dronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 145 (6), pp.491 - 502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10709-017-9991-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phenotypic variation contrasts with genetic homogeneity across scattered sea snake colonies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Foucart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Brischoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43, pp.1576-1582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.12735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiple paternity in a wild population of Armadillidium vulgare : influence of infection with Wolbachia ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Beltran-Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (2), pp.235 - 243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolation, characterization and PCR multiplexing of microsatellite loci for two sub-species of terrestrial isopod Porcellio dilatatus (Crustacea, Oniscidea).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Chupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144 (2), pp.223-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10709-016-9892-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic connectivity of the grey partridge in central northern France in a highly man dominated landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Manel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Novoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin-Marc Bijaoui-Georget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (5), pp.1001-1011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10592-014-0594-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-01007696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a microsatellite primer set to investigate the genetic population structure of Armadillidium nasatum (Crustacea, Oniscidea).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Souty-Grosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cordaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 93 (2), pp.545-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12041-014-0400-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pyrenean ptarmigans decline under climatic and human influences through the Holocene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quéméré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Novoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Allienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (5), pp.402-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2013.62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-infections of feminizing Wolbachia strains in natural populations of the terrestrial isopod Armadillidium vulgare.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorien Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Yannick Bitome Essono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winka Le Clec'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (12), pp.e82633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0082633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolation and Characterization of Microsatellite Loci for the Isopod Crustacean Armadillidium vulgare and Transferability in Terrestrial Isopods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorien Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cordaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), pp.e76639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0076639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bird mortality related to collisions with ski-lift cables: do we estimate just the tip of the iceberg?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Allienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (1), pp.95-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00728925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transferability of microsatellite markers among economically and ecologically important galliform birds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Novoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Allienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics and molecular research : GMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (2), pp.1121-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4238/vol9-2gmr760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00729015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Follow-up of the genetic diversity and snail infectivity of a Schistosoma mansoni strain from field to laboratory.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Portela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Allienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (7), pp.1039-1045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2010.06.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00514796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cross-species amplification tests and diversity analysis using 56 PCR markers in Dactylis glomerata and Lolium perenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Litrico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine S. Flajoulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Cadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (1), pp.159-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2008.02168.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Population genetic structure of rock ptarmigan in the &amp;quot;Sky island&amp;quot; of french Pyrenees: implications for conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Drovetski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Novoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-1795.2008.00233.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00371808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Here Comes the Heat: urban warming increases abundance but compromises fitness in the common woodlouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Jame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Jame</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marina Querejeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should I Stay or Should I Go: How Urban Heat Gradients Affect the Local Distribution of Birds and Bats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traits and the City: functional trait space in urban bird and bat assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Querejeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Querejeta</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Axel Jame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Morin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Simon Chapenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05498998v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traits and the City: functional trait space in urban bird and bat assemblages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Should I Stay or Should I Go: How Urban Heat Gradients Affect the Local Distribution of Birds and Bats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Querejeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Querejeta</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Axel Jame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chapenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05498995v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal stability of sex ratio distorter prevalence in natural populations of the isopod Armadillidium vulgare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Loisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -596,5022 +5364,1284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioagri-ville 2025 : actes du colloque Bioagri-ville 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Bioagri-ville 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Poitiers, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal stability of sex ratio distorter prevalence in natural populations of the isopod Armadillidium vulgare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvine Durand</w:t>
+                <w:t xml:space="preserve">Spontaneous vegetation and management in urban agriculture spaces: a case study on orchards and pastures in Poitiers, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Pigeault</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04684140v1</w:t>
+              <w:t xml:space="preserve">Congrès international de la Société Française d’Écologie et Évolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are human-induced changes good or bad to dynamic landscape connectivity?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Impact des îlots de chaleur urbains sur les organismes vivants et pistes de gestion. Journée du DiPEE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Guinard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04376746v1</w:t>
+              <w:t xml:space="preserve">DIPEE Nouvelle Aquitaine - Centre Val de Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Chizé, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combination of methods for mapping heat and cool areas in past and current urban landscapes of Poitiers (France)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Combiner les approches de télédétection à très haute résolution spatiale et l’écologie du paysage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04744072v1</w:t>
+              <w:t xml:space="preserve">4e journées d’étude ESPI2R : Qu'est ce qu'artificialiser veut dire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École supérieure des professions immobilières (ESPI), Mar 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping past land cover on Poitiers in 1993 at very high resolution using GEOBIA approach and open data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Étudier les changements spatio-temporels de la connectivité paysagère à fine échelle via les outils et méthodes de télédétection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ny Tolotra Razafimbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04322487v1</w:t>
+              <w:t xml:space="preserve">Petit Pois Déridé (PPD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban agriculture and its biodiversity: What is it and what lives in it?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Agriculture urbaine, entre nature, gestion et biodiversité. Exemple des vergers et des pâturages dans le Grand Poitiers, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Royer</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03938079v1</w:t>
+              <w:t xml:space="preserve">UGI Paris 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous distribution of sex ratio distorters in natural populations of the isopod Armadillidium vulgare.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Corridors écologiques et connectivité dans un paysage changeant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03959969v1</w:t>
+              <w:t xml:space="preserve">DIPEE Nouvelle Aquitaine - Centre Val de Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iguana insularis (Iguanidae) from the southern Lesser Antilles: An endemic lineage endangered by hybridization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La télédétection à très haute résolution en milieu urbain : quels apports pour la connectivité paysagère ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ny Tolotra Razafimbelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zookeys</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03608735v1</w:t>
+              <w:t xml:space="preserve">REP21 : Colloque « Rencontres d'Ecologie des Paysages 2021 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Écologie et d’Évolution (SFE²), Oct 2021, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extent of introgressive hybridization in the Hermann’s tortoise (Testudo hermanni hermanni) from the south of France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">How urban landscape shapes the populations’ genetic structure of Armadillidium nasatum?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
-[...3590 lines deleted...]
-                <w:t xml:space="preserve">halsde-00371808v1</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Terrestrial Isopod Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Symposium on Terrestrial Isopod Biology (ISTIB), Jul 2021, Online Edition (hosted from Ghent), Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographies de l'occupation du sol et des Ilots de Chaleur Urbains à fine échelle sur l’aire urbaine de Poitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Beltran-Bech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57745/ZU9YLQ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A translocation experiment for improving the genetic diversity of an isolated population of Pyrenean rock ptarmigan (Lagopus muta pyrenaica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Novoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Martinez-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Garcia Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, Newsletter 47, p.11-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5621,104 +6651,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition de pentes: Image satellite retravaillée pour mettre en évidence l'exposition et les pentes au sein de la ville de Poitiers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poitiers, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5728,1325 +6758,429 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer l'environnement. Des solutions pour innover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Edition. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Explorer l'environnement. Des solutions pour innover</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Edition, pp.255, 2024, 978-2-271-15236-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La télédétection à très haute résolution spatiale : un outil d’aménagement du territoire pour mieux caractériser l’occupation des sols et les réseaux écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qu’est-ce qu’artificialiser veut dire ? &gt; La réduction de l'artificialisation, entre impératif écologique et attentes sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.65592/espi2r.1330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-écosystèmes des territoires urbains et artificialisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Revers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecobiose. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport d'évaluation sur le rôle de la biodiversité dans les socio-écosystèmes de Nouvelle-Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938660v1</w:t>
-              </w:r>
-[...894 lines deleted...]
-                <w:t xml:space="preserve">hal-05524020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontre et Compatibilité : deux filtres à la base de la gestion et de la conservation de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Université de Poitiers, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04927402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7056,262 +7190,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the contribution of remote sensing at very high-resolution in urban landscape connectivity modelling: an object-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Across Borders 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Liverpool, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic evidence for the role of non-human primates as reservoir hosts for human schistosomiasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadesse Kebede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier REY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berhanu Erko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International OHCEA One Health Conference "Harnessing One Helath for global health security"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Kampala, Uganda. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7321,114 +7455,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique de la conservation et du paysage : étude des populations de lagopède alpin et de perdrix grise en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Université de Perpignan, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00939356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId214"/>
+      <w:footerReference w:type="default" r:id="rId216"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7575,51 +7709,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Querejeta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Morin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pailler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498998v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chapenoire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ch&#233;ron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498995v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Morin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535542v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giraud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loisier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bech" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grandjean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298135v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Royer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Yengue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Pietro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684140v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-024-00713-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny Tolotra Razafimbelo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Guinard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.120009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04744072v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Noizat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paulhac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112712" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322487v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109829" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938079v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bech" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108342" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03959969v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lheraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2022.0457" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03608735v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Breuil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schikorski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vuillaume" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Krauss" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Daltry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1086.76079" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684582v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nivelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ballouard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-022-01585-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licit&#233; Flore Djuikwo Teukeng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Blin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Reguera Gomez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Zein-Eddine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-022-00958-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781083v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.108930" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322986v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran-Bech" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Chupeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Thierry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoaa078" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991281v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Beltran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Botti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.7523" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975305v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadesse Kebede" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berhanu Erko" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008538" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111055v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Morton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.926.48679" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417150v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Novoa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-019-01901-w" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295471v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4608.2.1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393485v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gayraud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rozec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-019-01863-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368025v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grandjean" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2019.103478" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778166v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baudouin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Bagn&#232;res" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-018-0747-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877037v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ribout" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briand M. J." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyonnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Letourneur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/bly107" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651877v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-017-9991-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651886v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Depeux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Debenest" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lafitte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-017-9992-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303469v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Foucart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fauvel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brischoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12735" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0KNZ06DG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324011v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sicard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-016-9892-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695703v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grandjean" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beltran-Bech" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01007696v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Manel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin-Marc Bijaoui-Georget" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-014-0594-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078495v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Masson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Faivre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souty-Grosset" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12041-014-0400-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843921v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Barbu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Novoa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2013.62" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872658v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Valette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076639" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919138v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Yannick Bitome Essono" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winka Le Clec'H" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Johnson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082633" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00728925v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Resseguier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00729015v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4238/vol9-2gmr760" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00514796v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Portela" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rognon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2010.06.012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12XFPMFJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662538v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Flajoulot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Cadier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Talon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02168.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFA3ABC779D6FE735A1EBE205ECDF91B6CDAD431/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371808v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drovetski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1795.2008.00233.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2SR6X63K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488432v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/ZU9YLQ" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134533v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martinez-Vidal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garcia Ferr&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523967v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523921v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523930v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.65592/espi2r.1330" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938660v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523973v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523984v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel James" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524007v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523998v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762228v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523990v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524025v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524020v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04927402v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524014v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891745v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00939356v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Querejeta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Morin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jame" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chapenoire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ch&#233;ron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-026-03318-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04744072v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Noizat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Morin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paulhac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Guinard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112712" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376746v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny Tolotra Razafimbelo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grandjean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.120009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684140v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Durand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loisier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-024-00713-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322487v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109829" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03959969v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lheraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2022.0457" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938079v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bech" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Royer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108342" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781083v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.108930" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03608735v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Breuil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schikorski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vuillaume" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Krauss" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Daltry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1086.76079" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684582v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nivelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ballouard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-022-01585-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636816v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licit&#233; Flore Djuikwo Teukeng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Blin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Reguera Gomez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Zein-Eddine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-022-00958-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran-Bech" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Chupeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Thierry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoaa078" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991281v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Beltran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Botti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.7523" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975305v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadesse Kebede" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berhanu Erko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008538" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111055v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Morton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.926.48679" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368025v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grandjean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2019.103478" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417150v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Novoa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-019-01901-w" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295471v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4608.2.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393485v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gayraud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rozec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-019-01863-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778166v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baudouin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Bagn&#232;res" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-018-0747-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877037v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ribout" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briand M. J." TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyonnet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Letourneur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/bly107" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651886v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Depeux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Debenest" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lafitte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-017-9992-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651877v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-017-9991-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303469v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Foucart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fauvel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brischoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12735" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0KNZ06DG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695703v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grandjean" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beltran-Bech" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324011v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sicard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-016-9892-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01007696v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Manel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin-Marc Bijaoui-Georget" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-014-0594-z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078495v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Masson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Faivre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souty-Grosset" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12041-014-0400-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843921v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Barbu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Novoa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2013.62" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919138v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Valette" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Yannick Bitome Essono" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winka Le Clec'H" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Johnson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082633" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872658v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076639" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00728925v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Resseguier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00729015v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4238/vol9-2gmr760" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00514796v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Portela" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rognon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2010.06.012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12XFPMFJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662538v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Flajoulot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Cadier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Talon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02168.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFA3ABC779D6FE735A1EBE205ECDF91B6CDAD431/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371808v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drovetski" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1795.2008.00233.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2SR6X63K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536933v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pailler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498995v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498998v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535542v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298135v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Yengue" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Pietro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523973v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523984v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel James" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524007v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523998v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762228v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523990v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524020v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524025v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488432v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/ZU9YLQ" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134533v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martinez-Vidal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garcia Ferr&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523967v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523921v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523930v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.65592/espi2r.1330" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938660v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04927402v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524014v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891745v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00939356v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>