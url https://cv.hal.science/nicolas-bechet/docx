--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -331,109 +331,109 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place, rôle(s) et forme(s) de la reformulation dans la relation d’aide d’un webchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Ledegen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frederic Pugniere-Saavedra</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Remy Kessler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de linguistique du CERLICO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Dire et Redire, formes et enjeux de la reformulation, 34, pp.121-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -595,51 +595,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnement réflexif et méthodologique autour d’un corpus sensible recueilli en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Ledegen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -724,77 +724,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vulnérabilité dans le dire : de la mise en mots du stigmate à sa construction sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Garric</w:t>
+                <w:t xml:space="preserve">Remy Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pugniere-Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Ledegen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2061,73 +2061,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Ahmia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC'2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Dijon, France. pp.223-230</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613583v1</w:t>
+                <w:t xml:space="preserve">hal-04452082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichissement de corpus par approche générative et impact sur les modèles de reconnaissance d'entités nommées</w:t>
               </w:r>
@@ -2169,73 +2169,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Ahmia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC'2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Dijon, France. pp.223-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04452082v1</w:t>
+                <w:t xml:space="preserve">hal-04613583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity as a regression task</w:t>
               </w:r>
@@ -2319,364 +2319,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative des plongements lexicaux pour l'extraction d'entités nommées en français</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Marteau</w:t>
+                <w:t xml:space="preserve">Construction d'un corpus annoté en genre par apprentissage zero-shot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolat Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Icart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Ledegen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.94-104</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130131v1</w:t>
+                <w:t xml:space="preserve">hal-04452065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'un corpus annoté en genre par apprentissage zero-shot</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards the Automatic Processing of Language Registers: Semi-supervisedly Built Corpus and Classifier for French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénolé Lecorvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ambre Ayats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Chevelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computational Linguistics and Intelligent Text Processing (CICLing)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, La Rochelle, France. pp.480-492, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-24337-0_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452065v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Automatic Processing of Language Registers: Semi-supervisedly Built Corpus and Classifier for French</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude comparative des plongements lexicaux pour l'extraction d'entités nommées en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danrun Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Linguistics and Intelligent Text Processing (CICLing)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.94-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-24337-0_34⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02064694v1</w:t>
+                <w:t xml:space="preserve">hal-04130131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinese public procurement document harvesting pipeline</w:t>
               </w:r>
@@ -2773,243 +2773,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TREMoLo-Tweets: a Multi-Label Corpus of French Tweets for Language Register Characterization</w:t>
+                <w:t xml:space="preserve">TREMoLo : un corpus multi-étiquettes de tweets en français pour la caractérisation des registres de langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Battistelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénolé Lecorvé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RANLP 2021 - Recent Advances in Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Varna, Bulgaria</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lille, France. pp.237-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331738v1</w:t>
+                <w:t xml:space="preserve">hal-03265873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TREMoLo : un corpus multi-étiquettes de tweets en français pour la caractérisation des registres de langue</w:t>
+                <w:t xml:space="preserve">TREMoLo-Tweets: a Multi-Label Corpus of French Tweets for Language Register Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénolé Lecorvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Battistelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwénolé Lecorvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Lille, France. pp.237-245</w:t>
+              <w:t xml:space="preserve">RANLP 2021 - Recent Advances in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Varna, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265873v1</w:t>
+                <w:t xml:space="preserve">hal-03331738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de registres de langue par extraction de motifs séquentiels émergents</w:t>
               </w:r>
@@ -3583,51 +3583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Ledegen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pugniere-Saavedra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 First International Conference on Digital Data Processing (DDP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, London, United Kingdom. pp.18-21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3655,379 +3655,379 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de descripteurs pour la caractérisation de registres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction conjointe d'un corpus et d'un classifieur pour les registres de langue en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénolé Lecorvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ambre Ayats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Chevelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre des jeunes chercheurs en traitement automatique du langage naturel et recherche d'information (CORIA-TALN-RJC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Traitement automatique du langage naturel (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France. pp.143-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002612v1</w:t>
+                <w:t xml:space="preserve">hal-02002601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction conjointe d'un corpus et d'un classifieur pour les registres de langue en français</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two Multilingual Corpora Extracted from the Tenders Electronic Daily for Machine Learning and Machine Translation Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Ahmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement automatique du langage naturel (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rennes, France. pp.143-156</w:t>
+              <w:t xml:space="preserve">Proceedings of the Eleventh International Conference on Language Resources and Evaluation (LREC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Myazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002601v1</w:t>
+                <w:t xml:space="preserve">hal-01865091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Multilingual Corpora Extracted from the Tenders Electronic Daily for Machine Learning and Machine Translation Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oussama Ahmia</w:t>
+                <w:t xml:space="preserve">Identification de descripteurs pour la caractérisation de registres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Battistelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénolé Lecorvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Eleventh International Conference on Language Resources and Evaluation (LREC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Myazaki, Japan</w:t>
+              <w:t xml:space="preserve">Rencontre des jeunes chercheurs en traitement automatique du langage naturel et recherche d'information (CORIA-TALN-RJC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865091v1</w:t>
+                <w:t xml:space="preserve">hal-02002612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A EXPR : A Combined Approach for Hypernym Discovery</w:t>
+                <w:t xml:space="preserve">Redefining Hearst Patterns by using Dependency Relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounira Harzallah</w:t>
@@ -4058,97 +4058,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Faour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Workshop on Semantic Evaluation (SemEval-2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Knowledge Engineering and Ontology Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Seville, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006962201480155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01994866v1</w:t>
+                <w:t xml:space="preserve">hal-01920043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redefining Hearst Patterns by using Dependency Relations</w:t>
+                <w:t xml:space="preserve">A EXPR : A Combined Approach for Hypernym Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounira Harzallah</w:t>
@@ -4179,112 +4188,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Faour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Knowledge Engineering and Ontology Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 12th International Workshop on Semantic Evaluation (SemEval-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, New Orleans, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0006962201480155⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01920043v1</w:t>
+                <w:t xml:space="preserve">hal-01994866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration par apprentissage de discussions de personnes en détresse psychologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4446,730 +4446,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Advanced Information Retrieval and Text-Mining for Digital Humanities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequence mining under multiple constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julia Roger</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DocEng '15: ACM Symposium on Document Engineering 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2682571.2797067⟩</w:t>
+              <w:t xml:space="preserve">30th Int. Conf. Symposium On Applied Computing (SAC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Salamanca, Spain. pp.908 - 914, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/354756.354849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712341v1</w:t>
+                <w:t xml:space="preserve">hal-01627364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence mining under multiple constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining Advanced Information Retrieval and Text-Mining for Digital Humanities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Widlöcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lecarpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Mathet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Int. Conf. Symposium On Applied Computing (SAC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Salamanca, Spain. pp.908 - 914, </w:t>
+              <w:t xml:space="preserve">DocEng '15: ACM Symposium on Document Engineering 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lausanne, Switzerland. pp.157-166, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/354756.354849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2682571.2797067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627364v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontologies from Textual Resources: A Pattern Based Improvement Using Deep Linguistic Information</w:t>
+                <w:t xml:space="preserve">Fouille de texte : une approche séquentielle pour découvrir des relations spatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghadfi Sami</w:t>
+                <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Berio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on on Ontology and Semantic Web Patterns (WOP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Riva del garda, Italy. pp.14-25</w:t>
+              <w:t xml:space="preserve">Construction, enrichissement et exploitation de ressources GEOgraphiques pour l'analyse de données (CERGEO'2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118948v1</w:t>
+                <w:t xml:space="preserve">hal-01002271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille de texte : une approche séquentielle pour découvrir des relations spatiales</w:t>
+                <w:t xml:space="preserve">Ontologies from Textual Resources: A Pattern Based Improvement Using Deep Linguistic Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
+                <w:t xml:space="preserve">Ghadfi Sami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Berio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction, enrichissement et exploitation de ressources GEOgraphiques pour l'analyse de données (CERGEO'2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, France. pp.8</w:t>
+              <w:t xml:space="preserve">Workshop on on Ontology and Semantic Web Patterns (WOP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Riva del garda, Italy. pp.14-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002271v1</w:t>
+                <w:t xml:space="preserve">hal-01118948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SDMC : un outil en ligne d'extraction de motifs séquentiels pour la fouille de textes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to Extract Relevant Knowledge from Tweets?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat Hai Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone sur l'Extraction et la Gestion des Connaissances (EGC'13)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Information Search, Integration, and Personalization (ISIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Sapporo, Japan. pp.111-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40140-4_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817074v1</w:t>
+                <w:t xml:space="preserve">lirmm-00798662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Extract Relevant Knowledge from Tweets?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction de motifs séquentiels sous contraintes multiples (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Information Search, Integration, and Personalization (ISIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13ème Journées Francophones Extraction et Gestion de Connaissances (EGC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, toulouse, France. 2 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798662v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de motifs séquentiels sous contraintes multiples (poster)</w:t>
+                <w:t xml:space="preserve">SDMC : un outil en ligne d'extraction de motifs séquentiels pour la fouille de textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Cellier</w:t>
@@ -5177,432 +5164,432 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solen Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Journées Francophones Extraction et Gestion de Connaissances (EGC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, toulouse, France. 2 p</w:t>
+              <w:t xml:space="preserve">Conférence Francophone sur l'Extraction et la Gestion des Connaissances (EGC'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024331v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering linguistic patterns using sequence mining</w:t>
+                <w:t xml:space="preserve">Comparing Sanskrit Texts for Critical Editions: the sequences move problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Csernel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Int. Conf. on Intelligent Text Processing and Computational Linguistics (CICLing'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, new delhi, India. pp.154-165</w:t>
+              <w:t xml:space="preserve">13th Internationlal Conference on Intelligent Text Processing and Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Indian Institute of Technology Delhi, 2012, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023109v1</w:t>
+                <w:t xml:space="preserve">hal-00796131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Sanskrit Texts for Critical Editions: the sequences move problem</w:t>
+                <w:t xml:space="preserve">Sequential Pattern Mining to Discover Relations between Genes and Rare Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Csernel</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Jaulent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Internationlal Conference on Intelligent Text Processing and Computational Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th IEEE International Symposium on Computer-Based Medical Systems (CBMS'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMS.2012.6266367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796131v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Pattern Mining to Discover Relations between Genes and Rare Diseases</w:t>
+                <w:t xml:space="preserve">Construction et peuplement de structures hiérarchiques de concepts dans le domaine du e-tourisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Jaulent</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Aufaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IEEE International Symposium on Computer-Based Medical Systems (CBMS'12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IC 2011 - 22èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Chambéry, France. pp.475-490</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CBMS.2012.6266367⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01023713v1</w:t>
+                <w:t xml:space="preserve">hal-00746719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille de motifs séquentiels pour la découverte de relations entre gènes et maladies rares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5644,208 +5631,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23es Journées Francophones d'Ingénierie des Connaissances - IC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.149-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction et peuplement de structures hiérarchiques de concepts dans le domaine du e-tourisme</w:t>
+                <w:t xml:space="preserve">Discovering linguistic patterns using sequence mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Lechevallier</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2011 - 22èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Chambéry, France. pp.475-490</w:t>
+              <w:t xml:space="preserve">13th Int. Conf. on Intelligent Text Processing and Computational Linguistics (CICLing'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, new delhi, India. pp.154-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746719v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an On-Line Analysis of Tweets Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5909,51 +5909,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de gazouillis en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6852,226 +6852,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00335879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ExpLSA : utilisation d'informations syntaxico-sémantiques associées à LSA pour améliorer les méthodes de classification conceptuelle</w:t>
+                <w:t xml:space="preserve">How the ExpLSA Approach Impacts the Document Classification Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chauché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICDIM'08: 3rd International Conference on Digital Information Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, London, United Kingdom. pp.241-246, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDIM.2008.4746814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00335877v1</w:t>
+                <w:t xml:space="preserve">lirmm-00346219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the ExpLSA Approach Impacts the Document Classification Tasks</w:t>
+                <w:t xml:space="preserve">ExpLSA : utilisation d'informations syntaxico-sémantiques associées à LSA pour améliorer les méthodes de classification conceptuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chauché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDIM'08: 3rd International Conference on Digital Information Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Sophia-Antipolis, France. pp.589-600</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDIM.2008.4746814⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00346219v1</w:t>
+                <w:t xml:space="preserve">lirmm-00335877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ExpLSA et classification de textes</w:t>
               </w:r>
@@ -8448,203 +8448,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218217v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Isolation Forest - Application to Intrusion Detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intrusion detection in network systems through hybrid supervised and unsupervised mining process - a detailed case study on the ISCX benchmark dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Soheily-Khah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520720v1</w:t>
+                <w:t xml:space="preserve">hal-01521007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrusion detection in network systems through hybrid supervised and unsupervised mining process - a detailed case study on the ISCX benchmark dataset</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid Isolation Forest - Application to Intrusion Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Soheily-Khah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521007v1</w:t>
+                <w:t xml:space="preserve">hal-01520720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9039,51 +9039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448117v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Mekki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Lecorv&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318240v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danrun Cao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Marteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ahmia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2024.102403" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278228v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pugniere-Saavedra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garric" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Ledegen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kessler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502370v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Issa Alaa Aldine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Harzallah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Berio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Faour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888921000126" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221366v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pugni&#232;re-Saavedra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.6826" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BN560F21-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373246v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119525v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/ISI.18.1.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054918v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chauch&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Prince" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/csis130528021b" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00693181v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kessler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2012.03.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8G81F08-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723581v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Laroum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hamza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394668v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534315v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370820v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446587v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Riabova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013834800004000" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376692v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Bennetayeb" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Murienne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013838700004000" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613583v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452082v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774618v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Hieu Ngo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2308.10586" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130131v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452065v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolat B&#233;chet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Icart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064694v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ambre Ayats" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fournier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chevelu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24337-0_34" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966541v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3558100.3563848" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331738v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265873v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078450v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112352v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashedur Rahman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline &#201;tienne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.554" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000191v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453857v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDP.2019.00015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999965v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453846v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDP.2019.00014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02002612v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02002601v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865091v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994866v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Issa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920043v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006962201480155" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839561v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pugniere-Saavedra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Soheily-Khah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIS.2018.00043" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712341v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Widl&#246;cher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lecarpentier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Roger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2682571.2797067" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627364v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/354756.354849" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118948v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadfi Sami" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002271v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista Salas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817074v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Quiniou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798662v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bouillot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Hai Phan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40140-4_12" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024331v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023109v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796131v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Pouliquen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Csernel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023713v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaulent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2012.6266367" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816111v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746719v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Aufaure" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lechevallier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636285v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23091-2_15" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828003v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouillot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588549v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370832v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816298v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370815v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537101v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04125-9_46" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-46RSJDML-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00346228v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88875-8_86" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PZV2B51G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00336580v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Bayoudh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-87685-6_10" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00335879v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00335877v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00346219v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2008.4746814" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00335878v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00168949v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194244v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370812v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonio Wandmacher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaara Barhoumi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poirier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394676v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370826v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00958-7_86" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-504GKX2K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502377v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49559-6_11" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082084v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00336566v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882394v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756897v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756683v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218217v5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520720v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521007v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649948v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00462206v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448117v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Mekki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Lecorv&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318240v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danrun Cao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Marteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ahmia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2024.102403" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278228v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garric" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kessler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Ledegen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pugniere-Saavedra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502370v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Issa Alaa Aldine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Harzallah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Berio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Faour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888921000126" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221366v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pugni&#232;re-Saavedra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.6826" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BN560F21-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373246v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119525v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/ISI.18.1.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054918v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chauch&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Prince" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/csis130528021b" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00693181v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kessler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2012.03.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8G81F08-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723581v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Laroum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hamza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394668v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534315v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370820v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446587v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Riabova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013834800004000" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376692v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Bennetayeb" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Murienne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013838700004000" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452082v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613583v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774618v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Hieu Ngo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2308.10586" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolat B&#233;chet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Icart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064694v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ambre Ayats" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fournier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chevelu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24337-0_34" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130131v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966541v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3558100.3563848" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265873v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331738v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078450v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112352v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashedur Rahman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline &#201;tienne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.554" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000191v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453857v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDP.2019.00015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999965v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453846v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDP.2019.00014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02002601v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865091v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02002612v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920043v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Issa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006962201480155" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994866v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839561v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pugniere-Saavedra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Soheily-Khah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIS.2018.00043" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627364v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/354756.354849" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712341v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Widl&#246;cher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lecarpentier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Roger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2682571.2797067" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002271v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista Salas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118948v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadfi Sami" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798662v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bouillot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Hai Phan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40140-4_12" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024331v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817074v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Quiniou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796131v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Pouliquen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Csernel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023713v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaulent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2012.6266367" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746719v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Aufaure" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lechevallier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816111v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023109v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636285v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23091-2_15" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828003v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouillot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588549v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370832v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816298v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370815v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537101v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04125-9_46" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-46RSJDML-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00346228v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88875-8_86" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PZV2B51G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00336580v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Bayoudh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-87685-6_10" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00335879v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00346219v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2008.4746814" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00335877v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00335878v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00168949v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194244v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370812v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonio Wandmacher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaara Barhoumi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poirier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394676v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370826v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00958-7_86" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-504GKX2K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502377v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49559-6_11" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082084v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00336566v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882394v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756897v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756683v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218217v5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521007v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520720v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649948v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00462206v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>