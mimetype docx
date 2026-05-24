--- v1 (2026-04-15)
+++ v2 (2026-05-24)
@@ -446,286 +446,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3-phase approach based on sequential mining and dependency parsing for enhancing hypernym patterns performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Questionnement réflexif et méthodologique autour d’un corpus sensible recueilli en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Ledegen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Issa Alaa Aldine</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Faour</w:t>
+                <w:t xml:space="preserve">Frédéric Pugnière-Saavedra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge Engineering Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0269888921000126⟩</w:t>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terminal.6826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502370v1</w:t>
+                <w:t xml:space="preserve">hal-03221366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnement réflexif et méthodologique autour d’un corpus sensible recueilli en ligne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 3-phase approach based on sequential mining and dependency parsing for enhancing hypernym patterns performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Issa Alaa Aldine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounira Harzallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Berio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pugnière-Saavedra</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Faour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/terminal.6826⟩</w:t>
+              <w:t xml:space="preserve">Knowledge Engineering Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0269888921000126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03221366v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vulnérabilité dans le dire : de la mise en mots du stigmate à sa construction sociale</w:t>
               </w:r>
@@ -1901,51 +1901,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triples-Driven ontology construction with LLMs for Urban Planning compliance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Bennetayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Berio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2061,73 +2061,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Ahmia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC'2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Dijon, France. pp.223-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04452082v1</w:t>
+                <w:t xml:space="preserve">hal-04613583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichissement de corpus par approche générative et impact sur les modèles de reconnaissance d'entités nommées</w:t>
               </w:r>
@@ -2169,73 +2169,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Ahmia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC'2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Dijon, France. pp.223-230</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613583v1</w:t>
+                <w:t xml:space="preserve">hal-04452082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity as a regression task</w:t>
               </w:r>
@@ -3371,51 +3371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Berio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 First International Conference on Digital Data Processing (DDP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, London, United Kingdom. pp.22-26, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3655,606 +3655,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction conjointe d'un corpus et d'un classifieur pour les registres de langue en français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification de descripteurs pour la caractérisation de registres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Battistelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénolé Lecorvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement automatique du langage naturel (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rennes, France. pp.143-156</w:t>
+              <w:t xml:space="preserve">Rencontre des jeunes chercheurs en traitement automatique du langage naturel et recherche d'information (CORIA-TALN-RJC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002601v1</w:t>
+                <w:t xml:space="preserve">hal-02002612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Multilingual Corpora Extracted from the Tenders Electronic Daily for Machine Learning and Machine Translation Applications</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Construction conjointe d'un corpus et d'un classifieur pour les registres de langue en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénolé Lecorvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ambre Ayats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Chevelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Eleventh International Conference on Language Resources and Evaluation (LREC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Myazaki, Japan</w:t>
+              <w:t xml:space="preserve">Traitement automatique du langage naturel (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France. pp.143-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865091v1</w:t>
+                <w:t xml:space="preserve">hal-02002601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de descripteurs pour la caractérisation de registres</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gwénolé Lecorvé</w:t>
+                <w:t xml:space="preserve">Two Multilingual Corpora Extracted from the Tenders Electronic Daily for Machine Learning and Machine Translation Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Ahmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre des jeunes chercheurs en traitement automatique du langage naturel et recherche d'information (CORIA-TALN-RJC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the Eleventh International Conference on Language Resources and Evaluation (LREC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Myazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002612v1</w:t>
+                <w:t xml:space="preserve">hal-01865091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redefining Hearst Patterns by using Dependency Relations</w:t>
+                <w:t xml:space="preserve">A EXPR : A Combined Approach for Hypernym Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounira Harzallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Berio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Faour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Knowledge Engineering and Ontology Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 12th International Workshop on Semantic Evaluation (SemEval-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, New Orleans, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01920043v1</w:t>
+                <w:t xml:space="preserve">hal-01994866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A EXPR : A Combined Approach for Hypernym Discovery</w:t>
+                <w:t xml:space="preserve">Redefining Hearst Patterns by using Dependency Relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounira Harzallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Berio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Faour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Workshop on Semantic Evaluation (SemEval-2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Knowledge Engineering and Ontology Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Seville, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006962201480155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994866v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration par apprentissage de discussions de personnes en détresse psychologique</w:t>
               </w:r>
@@ -4807,51 +4807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghadfi Sami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Berio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on on Ontology and Semantic Web Patterns (WOP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Riva del garda, Italy. pp.14-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5458,230 +5458,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction et peuplement de structures hiérarchiques de concepts dans le domaine du e-tourisme</w:t>
+                <w:t xml:space="preserve">Fouille de motifs séquentiels pour la découverte de relations entre gènes et maladies rares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Lechevallier</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2011 - 22èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Chambéry, France. pp.475-490</w:t>
+              <w:t xml:space="preserve">23es Journées Francophones d'Ingénierie des Connaissances - IC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.149-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746719v1</w:t>
+                <w:t xml:space="preserve">hal-00816111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille de motifs séquentiels pour la découverte de relations entre gènes et maladies rares</w:t>
+                <w:t xml:space="preserve">Construction et peuplement de structures hiérarchiques de concepts dans le domaine du e-tourisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Aufaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23es Journées Francophones d'Ingénierie des Connaissances - IC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.149-164</w:t>
+              <w:t xml:space="preserve">IC 2011 - 22èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Chambéry, France. pp.475-490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816111v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering linguistic patterns using sequence mining</w:t>
               </w:r>
@@ -6110,217 +6110,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00588549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Approach to Validate Induced Syntactic Relations</w:t>
+                <w:t xml:space="preserve">Corpus et Web : deux alliés pour la construction de l'enrichissement automatique de classes conceptuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chauché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAW'2009: International Symposium on Mining and Web, in conjunctiion with AINA'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Bradford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Toth'09 : Terminologie &amp; Ontologie : Théories et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Annecy, France. pp.73-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00370832v1</w:t>
+                <w:t xml:space="preserve">lirmm-00816298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus et Web : deux alliés pour la construction de l'enrichissement automatique de classes conceptuelles</w:t>
+                <w:t xml:space="preserve">A Hybrid Approach to Validate Induced Syntactic Relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chauché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toth'09 : Terminologie &amp; Ontologie : Théories et Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Annecy, France. pp.73-90</w:t>
+              <w:t xml:space="preserve">MAW'2009: International Symposium on Mining and Web, in conjunctiion with AINA'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Bradford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00816298v1</w:t>
+                <w:t xml:space="preserve">lirmm-00370832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description d'un protocole d'évaluation automatique comme alternative à l'évaluation humaine. Application à la validation de relations syntaxiques induites</w:t>
               </w:r>
@@ -7738,103 +7738,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DHPs: Dependency Hearst’s Patterns for Hypernym Relation Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Issa Alaa Aldine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounira Harzallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Berio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Faour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Discovery, Knowledge Engineering and Knowledge Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1222, Springer International Publishing, pp.228-244, 2020, Communications in Computer and Information Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7913,51 +7913,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A LLM centred framework for ontology generation in urban planning domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Bennetayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Berio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8448,203 +8448,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218217v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrusion detection in network systems through hybrid supervised and unsupervised mining process - a detailed case study on the ISCX benchmark dataset</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid Isolation Forest - Application to Intrusion Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Soheily-Khah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521007v1</w:t>
+                <w:t xml:space="preserve">hal-01520720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Isolation Forest - Application to Intrusion Detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intrusion detection in network systems through hybrid supervised and unsupervised mining process - a detailed case study on the ISCX benchmark dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Soheily-Khah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520720v1</w:t>
+                <w:t xml:space="preserve">hal-01521007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9039,51 +9039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448117v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Mekki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Lecorv&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318240v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danrun Cao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Marteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ahmia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2024.102403" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278228v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garric" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kessler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Ledegen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pugniere-Saavedra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502370v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Issa Alaa Aldine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Harzallah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Berio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Faour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888921000126" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221366v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pugni&#232;re-Saavedra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.6826" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BN560F21-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373246v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119525v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/ISI.18.1.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054918v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chauch&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Prince" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/csis130528021b" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00693181v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kessler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2012.03.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8G81F08-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723581v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Laroum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hamza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394668v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534315v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370820v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446587v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Riabova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013834800004000" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376692v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Bennetayeb" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Murienne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013838700004000" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452082v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613583v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774618v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Hieu Ngo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2308.10586" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolat B&#233;chet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Icart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064694v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ambre Ayats" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fournier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chevelu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24337-0_34" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130131v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966541v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3558100.3563848" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265873v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331738v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078450v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112352v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashedur Rahman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline &#201;tienne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.554" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000191v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453857v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDP.2019.00015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999965v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453846v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDP.2019.00014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02002601v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865091v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02002612v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920043v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Issa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006962201480155" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994866v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839561v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pugniere-Saavedra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Soheily-Khah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIS.2018.00043" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627364v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/354756.354849" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712341v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Widl&#246;cher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lecarpentier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Roger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2682571.2797067" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002271v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista Salas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118948v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadfi Sami" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798662v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bouillot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Hai Phan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40140-4_12" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024331v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817074v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Quiniou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796131v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Pouliquen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Csernel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023713v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaulent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2012.6266367" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746719v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Aufaure" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lechevallier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816111v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023109v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636285v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23091-2_15" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828003v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouillot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588549v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370832v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816298v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370815v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537101v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04125-9_46" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-46RSJDML-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00346228v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88875-8_86" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PZV2B51G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00336580v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Bayoudh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-87685-6_10" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00335879v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00346219v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2008.4746814" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00335877v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00335878v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00168949v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194244v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370812v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonio Wandmacher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaara Barhoumi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poirier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394676v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370826v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00958-7_86" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-504GKX2K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502377v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49559-6_11" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082084v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00336566v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882394v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756897v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756683v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218217v5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521007v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520720v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649948v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00462206v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448117v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Mekki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Lecorv&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318240v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danrun Cao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Marteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ahmia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2024.102403" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278228v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garric" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kessler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Ledegen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pugniere-Saavedra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221366v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pugni&#232;re-Saavedra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.6826" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BN560F21-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502370v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Issa Alaa Aldine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Harzallah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Berio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Faour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888921000126" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373246v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119525v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/ISI.18.1.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054918v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chauch&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Prince" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/csis130528021b" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00693181v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kessler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2012.03.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8G81F08-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723581v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Laroum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hamza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394668v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534315v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370820v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446587v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Riabova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013834800004000" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376692v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Bennetayeb" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Murienne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013838700004000" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613583v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452082v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774618v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Hieu Ngo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2308.10586" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolat B&#233;chet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Icart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064694v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ambre Ayats" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fournier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chevelu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24337-0_34" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130131v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966541v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3558100.3563848" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265873v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331738v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078450v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112352v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashedur Rahman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline &#201;tienne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.554" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000191v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453857v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDP.2019.00015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999965v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453846v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDP.2019.00014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02002612v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02002601v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865091v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994866v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Issa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920043v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006962201480155" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839561v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pugniere-Saavedra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Soheily-Khah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIS.2018.00043" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627364v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/354756.354849" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712341v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Widl&#246;cher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lecarpentier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Roger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2682571.2797067" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002271v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista Salas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118948v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadfi Sami" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798662v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bouillot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Hai Phan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40140-4_12" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024331v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817074v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Quiniou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796131v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Pouliquen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Csernel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023713v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaulent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2012.6266367" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816111v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746719v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Aufaure" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lechevallier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023109v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636285v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23091-2_15" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828003v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouillot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588549v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816298v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370832v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370815v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537101v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04125-9_46" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-46RSJDML-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00346228v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88875-8_86" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PZV2B51G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00336580v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Bayoudh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-87685-6_10" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00335879v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00346219v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2008.4746814" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00335877v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00335878v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00168949v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194244v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370812v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonio Wandmacher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaara Barhoumi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poirier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394676v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370826v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00958-7_86" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-504GKX2K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502377v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49559-6_11" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082084v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00336566v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882394v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756897v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756683v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218217v5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520720v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521007v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649948v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00462206v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>