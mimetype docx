--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -636,278 +636,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03978628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution, style, amount of collisional shortening, and their link to Barrovian metamorphism in the European Alps</w:t>
+                <w:t xml:space="preserve">Exhumation of the Western Alpine collisional wedge: New thermochronological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio L. Rosenberg</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Rabaute</w:t>
+                <w:t xml:space="preserve">M. Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Girault</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphaël Pik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 222, pp.103774. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.229155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.229155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03385853v1</w:t>
+                <w:t xml:space="preserve">insu-03454092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhumation of the Western Alpine collisional wedge: New thermochronological data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Distribution, style, amount of collisional shortening, and their link to Barrovian metamorphism in the European Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio L. Rosenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.229155. </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 222, pp.103774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.229155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03454092v1</w:t>
+                <w:t xml:space="preserve">hal-03385853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-orogenic exhumation in the western Pyrenees: evidence for extension driven by pre-orogenic inheritance</w:t>
               </w:r>
@@ -932,51 +932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1155,295 +1155,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03594410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre‐orogenic upper crustal softening by lower greenschist facies metamorphic reactions in granites of the central Pyrenees</w:t>
+                <w:t xml:space="preserve">From static alteration to mylonitization: a nano- to micrometric study of chloritization in granitoids with implications for equilibrium and percolation length scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Airaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verlaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourdelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudio L Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmg.12520⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 175 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-020-01749-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02477010v1</w:t>
+                <w:t xml:space="preserve">hal-02989047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From static alteration to mylonitization: a nano- to micrometric study of chloritization in granitoids with implications for equilibrium and percolation length scales</w:t>
+                <w:t xml:space="preserve">Pre‐orogenic upper crustal softening by lower greenschist facies metamorphic reactions in granites of the central Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Airaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bourdelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+                <w:t xml:space="preserve">David M Chew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio L Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 175 (11), </w:t>
+              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (2), pp.183-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00410-020-01749-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jmg.12520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989047v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02477010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochronology of the highest Central Asian massifs (Khan Tengri -Pobedi, SE Kyrgyztan): evidence for Late Miocene (ca. 8 Ma) reactivation of Permian faults and insights into building the Tian Shan</w:t>
               </w:r>
@@ -1697,51 +1697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 3-D Thermal Structure of the Helvetic Nappes of the European Alps: Implications for Collisional Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1825,425 +1825,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03691315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphase tectonic history of the Southern Peninsula, Haiti: from folding-and-thrusting to transpressive strike-slip</w:t>
+                <w:t xml:space="preserve">Differential Fractionation of Rhyolites During the Course of Crustal Extension, Western Afar (Ethiopian Rift)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard J.F. Wessels</w:t>
+                <w:t xml:space="preserve">Dereje Ayalew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Ellouz-Zimmermann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+                <w:t xml:space="preserve">Lyderic France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youri Hamon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gezahegn Yirgu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 751, pp.125-149. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (2), pp.571-593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2018.12.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018GC007446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067833v1</w:t>
+                <w:t xml:space="preserve">hal-02383893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Fractionation of Rhyolites During the Course of Crustal Extension, Western Afar (Ethiopian Rift)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shortening of the axial zone, pyrenees: Shortening sequence, upper crustal mylonites and crustal strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dereje Ayalew</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+                <w:t xml:space="preserve">Léa Bayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyderic France</w:t>
+                <w:t xml:space="preserve">Y. Denèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gezahegn Yirgu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Waldner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Airaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (2), pp.571-593. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 766, pp.433-452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018GC007446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2019.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383893v1</w:t>
+                <w:t xml:space="preserve">hal-02323047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shortening of the axial zone, pyrenees: Shortening sequence, upper crustal mylonites and crustal strength</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polyphase tectonic history of the Southern Peninsula, Haiti: from folding-and-thrusting to transpressive strike-slip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J.F. Wessels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Ellouz-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Waldner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Airaghi</w:t>
+                <w:t xml:space="preserve">Youri Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio L Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 766, pp.433-452. </w:t>
+              <w:t xml:space="preserve">, 2019, 751, pp.125-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2019.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2018.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323047v1</w:t>
+                <w:t xml:space="preserve">hal-02067833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensional crustal tectonics and crust-mantle coupling, a view from the geological record</w:t>
               </w:r>
@@ -2491,663 +2491,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03595931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between tectonics and fluid circulations in an inverted hyper-extended basin: Example of mesozoic carbonate rocks of the western North Pyrenean Zone (Chaînons Béarnais, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New structural data on Late Paleozoic tectonics in the Kyrgyz Tien Shan (Central Asian Orogenic Belt)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Jourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Salardon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Carpentier</w:t>
+                <w:t xml:space="preserve">Chloé Loury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2016.11.018⟩</w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46, pp.57 - 78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2017.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215107v1</w:t>
+                <w:t xml:space="preserve">hal-01496108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neogene exhumation and relief evolution in the eastern Betics (SE Spain): insights from the Sierra de Gador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Janowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (2), pp.91-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ter.12252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01447798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New structural data on Late Paleozoic tectonics in the Kyrgyz Tien Shan (Central Asian Orogenic Belt)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Rolland</w:t>
+                <w:t xml:space="preserve">Interactions between tectonics and fluid circulations in an inverted hyper-extended basin: Example of mesozoic carbonate rocks of the western North Pyrenean Zone (Chaînons Béarnais, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Salardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pironon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Loury</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. France-Lanord</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 46, pp.57 - 78. </w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80, pp.563-586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2017.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2016.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496108v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rift-to-collision transition recorded by tectono-thermal evolution of the northern Pyrenees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crustal shortening at the Sierra Pie de Palo (Sierras Pampeanas, Argentina): near-surface basement folding and thrusting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Vacherat</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Sébrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Siame</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015TC004016⟩</w:t>
+              <w:t xml:space="preserve">Geological Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 153 (5-6), pp.992-1012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0016756816000467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01304170v1</w:t>
+                <w:t xml:space="preserve">hal-01404023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal shortening at the Sierra Pie de Palo (Sierras Pampeanas, Argentina): near-surface basement folding and thrusting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rift-to-collision transition recorded by tectono-thermal evolution of the northern Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vacherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 153 (5-6), pp.992-1012. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35, pp.907-933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0016756816000467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015TC004016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404023v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and structural evolution of the external Western Alps: Insights from (U-Th-Sm)/He thermochronology and RSCM thermometry in the Aiguilles Rouges/Mont Blanc massifs</w:t>
               </w:r>
@@ -3185,51 +3185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Nanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verlaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 683, pp.109-123. </w:t>
@@ -3352,278 +3352,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of tectonic burial and temperature on the inversion of inherited extensional basins during collision</w:t>
+                <w:t xml:space="preserve">Modes of rifting in magma-rich settings: Tectono-magmatic evolution of Central Afar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manfred Lafosse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Boutoux</w:t>
+                <w:t xml:space="preserve">Martin Stab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dereje Ayalew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 153 (5/6), pp.811-826. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (issue 1), pp.2-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0016756816000510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015TC003893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397084v1</w:t>
+                <w:t xml:space="preserve">hal-01302926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes of rifting in magma-rich settings: Tectono-magmatic evolution of Central Afar</w:t>
+                <w:t xml:space="preserve">Role of tectonic burial and temperature on the inversion of inherited extensional basins during collision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Stab</w:t>
+                <w:t xml:space="preserve">Manfred Lafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boutoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 35 (issue 1), pp.2-38. </w:t>
+              <w:t xml:space="preserve">Geological Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 153 (5/6), pp.811-826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015TC003893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0016756816000510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302926v1</w:t>
+                <w:t xml:space="preserve">hal-01397084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid systems and fracture development during syn-depositional 1 fold growth: an example from the Pico del Aguila anticline, Sierras Exteriores, Southern Pyrenees, Spain.</w:t>
               </w:r>
@@ -3743,51 +3743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relating orogen width to shortening, erosion, and exhumation during Alpine collision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio L. Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3988,964 +3988,964 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01093878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of pore-fluid pressure during folding and basin contraction in overpressured reservoirs: Insights from the Madison–Phosphoria carbonate formations in the Bighorn Basin (Wyoming, USA)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+                <w:t xml:space="preserve">Obduction: Why, how and where. Clues from analog models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Funiciello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Faccenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.12.009⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 393, pp.132-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02021566v1</w:t>
+                <w:t xml:space="preserve">hal-01407652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basement shear zones development and shortening kinematics in the Ecrins Massif, Western Alps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bellanger</w:t>
+                <w:t xml:space="preserve">Inversion of pre-orogenic extensional basins in the external Western Alps: Structure, microstructures and restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boutoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verlaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60, pp.13-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2013.12.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2013TC003294⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00939875v2</w:t>
+                <w:t xml:space="preserve">hal-01065626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Style of Alpine tectonic deformation in the Castellane fold-and-thrust belt, (SW Alps, France): Insights from balanced cross-sections</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Petit</w:t>
+                <w:t xml:space="preserve">Basement shear zones development and shortening kinematics in the Ecrins Massif, Western Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2014.06.022⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.84-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013TC003294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407715v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00939875v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion of pre-orogenic extensional basins in the external Western Alps: Structure, microstructures and restoration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Boutoux</w:t>
+                <w:t xml:space="preserve">Style of Alpine tectonic deformation in the Castellane fold-and-thrust belt, (SW Alps, France): Insights from balanced cross-sections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Jourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2013.12.014⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 633, pp.143-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2014.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01065626v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obduction: Why, how and where. Clues from analog models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">X. Zuo</w:t>
+                <w:t xml:space="preserve">Evolution of pore-fluid pressure during folding and basin contraction in overpressured reservoirs: Insights from the Madison–Phosphoria carbonate formations in the Bighorn Basin (Wyoming, USA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Funiciello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+                <w:t xml:space="preserve">Khalid Amrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Faccenna</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 393, pp.132-145. </w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55, pp.214-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.02.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407652v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid systems above basement shear zones during inversion of pre-orogenic sedimentary basins (External Crystalline Massifs, Western Alps)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Verlaguet</w:t>
+                <w:t xml:space="preserve">Stress rotations and the long-term weakness of the Median Tectonic Line and the Rokko-Awaji Segment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Famin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Villemant</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohei Hamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.07.005⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (10), pp.1900-1919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014TC003600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065620v1</w:t>
+                <w:t xml:space="preserve">hal-01111609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress rotations and the long-term weakness of the Median Tectonic Line and the Rokko-Awaji Segment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
+                <w:t xml:space="preserve">Fluid systems above basement shear zones during inversion of pre-orogenic sedimentary basins (External Crystalline Massifs, Western Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boutoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verlaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Garcia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yohei Hamada</w:t>
+                <w:t xml:space="preserve">Benoît Villemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 206-207, pp.435-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014TC003600⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01111609v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal-scale fluid flow during the tectonic evolution of the Bighorn Basin (Wyoming, USA)</w:t>
               </w:r>
@@ -5201,712 +5201,712 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01056977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural control of basement denudation during rifting revealed by low-temperature (U-Th-Sm)/He thermochronology of the Socotra Island basement-Souhern Gulf of Aden margin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pre-existing oblique transfer zones and transfer/transform relationships in continental margins: New insights from the southeastern Gulf of Aden, Socotra Island, Yemen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Denèle</w:t>
+                <w:t xml:space="preserve">Julia Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Razin</w:t>
+                <w:t xml:space="preserve">P. Razin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 607, pp.17-31. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.07.038⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 607, pp.32-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.TECTO.2013.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434811v1</w:t>
+                <w:t xml:space="preserve">hal-00941719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of structural inheritance in oblique rifting: insights from analogue models and application to the Gulf of Aden</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">The effect of thermal weakening and buoyancy forces on rift localization: Field evidences from the Gulf of Aden oblique rifting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 607, pp.51-64. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 607, pp.80-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.05.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.05.041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00847145v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00876910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of thermal weakening and buoyancy forces on rift localization: Field evidences from the Gulf of Aden oblique rifting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of Studies of Sub-Seismic fracture populations to Paleo-Hydrological Reconstructions (Bighorn Basin, USA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.05.042⟩</w:t>
+              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.57-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00876910v1</w:t>
+                <w:t xml:space="preserve">hal-01434818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Studies of Sub-Seismic fracture populations to Paleo-Hydrological Reconstructions (Bighorn Basin, USA)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+                <w:t xml:space="preserve">Structural control of basement denudation during rifting revealed by low-temperature (U-Th-Sm)/He thermochronology of the Socotra Island basement-Souhern Gulf of Aden margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Denèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Razin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7, pp.57-60. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 607, pp.17-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.07.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434818v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-existing oblique transfer zones and transfer/transform relationships in continental margins: New insights from the southeastern Gulf of Aden, Socotra Island, Yemen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of structural inheritance in oblique rifting: insights from analogue models and application to the Gulf of Aden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Autin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 607, pp.32-50. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.TECTO.2013.07.036⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 607, pp.51-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.05.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00941719v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buoyancy and localizing properties of continental mantle lithosphere: Insights from thermomechanical models of the eastern Gulf of Aden</w:t>
               </w:r>
@@ -5918,51 +5918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Watremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6078,51 +6078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Amrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 576-577, pp.20-45. </w:t>
@@ -6319,90 +6319,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From rifting to oceanic spreading in the Gulf of Aden: a synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Razin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 (5), pp.859-901. </w:t>
@@ -6434,818 +6434,818 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleostress magnitudes in folded sedimentary rocks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fracture controlled paleohydrogeology in a basement-cored, fault-related fold: Sheep Mountain Anticline, Wyoming, United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Daniel</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 38 (17), pp.1-6. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (6), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011GL048649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2010GC003494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623822v1</w:t>
+                <w:t xml:space="preserve">hal-00628840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture patterns in the Zagros Simply Folded Belt (Fars, Iran): constraints on early collisional tectonic history and role of basement faults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paleostress magnitudes in folded sedimentary rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Amrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 148 (5-6), pp.940-963. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (17), pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S001675681100029X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2011GL048649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00590884v1</w:t>
+                <w:t xml:space="preserve">hal-00623822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture controlled paleohydrogeology in a basement-cored, fault-related fold: Sheep Mountain Anticline, Wyoming, United States</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+                <w:t xml:space="preserve">Fracture patterns in the Zagros Simply Folded Belt (Fars, Iran): constraints on early collisional tectonic history and role of basement faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Emmanuel</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geological Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 148 (5-6), pp.940-963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S001675681100029X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2010GC003494⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00628840v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00590884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on deformation mechanisms during folding provided by rock physical properties: a case study at Sheep Mountain anticline (Wyoming, USA)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Stress and strain patterns, kinematics and deformation mechanisms in a basement-cored anticline: Sheep Mountain Anticline, Wyoming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Amrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Robion</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04673.x⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (1), pp.n/a - n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009TC002525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00569498v1</w:t>
+                <w:t xml:space="preserve">hal-00569489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continental break-up history of a deep magma-poor margin based on seismic reflection data (northeastern Gulf of Aden margin, offshore Oman)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Razin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 180 (2), pp.501-519. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04424.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress and strain patterns, kinematics and deformation mechanisms in a basement-cored anticline: Sheep Mountain Anticline, Wyoming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Constraints on deformation mechanisms during folding provided by rock physical properties: a case study at Sheep Mountain anticline (Wyoming, USA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Amrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 29 (1), pp.n/a - n/a. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 182 (3), pp.1105-1123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2009TC002525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04673.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00569489v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analog models of oblique rifting in a cold lithosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7361,77 +7361,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lucazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Watremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (7), pp.Q07004. </w:t>
@@ -7507,51 +7507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lucazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7912,51 +7912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Tiberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8148,291 +8148,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00634887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault reactivation and rift localization : the northeastern Gulf of Aden margin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+                <w:t xml:space="preserve">Structure and evolution of the eastern Gulf of Aden: insights from magnetic and gravity data (Encens-Sheba MD117 cruise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fournier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+                <w:t xml:space="preserve">Marcia Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Daniel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Patriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 25, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 165 (3), pp.786-803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004TC001747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.02950.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021710v1</w:t>
+                <w:t xml:space="preserve">hal-00111079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and evolution of the eastern Gulf of Aden: insights from magnetic and gravity data (Encens-Sheba MD117 cruise)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Fault reactivation and rift localization : the northeastern Gulf of Aden margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Patriat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.M. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 165 (3), pp.786-803. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.02950.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2004TC001747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00111079v1</w:t>
+                <w:t xml:space="preserve">hal-00021710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of fractures in the structural interpretation of Sheep Mountain Anticline, Wyoming</w:t>
               </w:r>
@@ -8650,103 +8650,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and evolution of the eastern Gulf of Aden conjugate margins from seismic reflection data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 160, pp.869-890. </w:t>
@@ -8810,51 +8810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faccenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Funiciello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 110 (B1), pp.B01401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8913,51 +8913,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault reactivation control on normal fault growth : an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 27, pp.769-780</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9008,77 +9008,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Patriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 16 (4), pp.185-192. </w:t>
@@ -9128,51 +9128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oblique rifting and segmentation of the NE Gulf of Aden passive margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9258,51 +9258,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of ductile layers in growth of normal faults : insights from analogue and numerical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9379,64 +9379,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faccenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Funiciello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9506,51 +9506,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique profonde du Rift et ses conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9899,51 +9899,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05408398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Huet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105337" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963599v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tournier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133pn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04526086v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Faure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230296" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03978628v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Alaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airaghi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubacq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio L Rosenberg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229735" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03385853v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio L. Rosenberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Girault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103774" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03454092v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229155" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calassou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2020-079" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594410v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Waldner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mouthereau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006614" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02477010v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Chew" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12520" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989047v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01749-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902631v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2020.104466" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594507v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel D. K&#228;stle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rosenberg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Boschi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-020-01821-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691315v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boutoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Nanni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005334" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067833v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J.F. Wessels" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Hamon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.12.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383893v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereje Ayalew" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyderic France" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gezahegn Yirgu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007446" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323047v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bayet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Den&#232;le" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Waldner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.06.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01926801v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sternai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.09.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595931v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Sharkawy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014698" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215107v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salardon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pironon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. France-Lanord" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2016.11.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447798v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Janowski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12252" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496108v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Loury" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2017.03.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304170v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vacherat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC004016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404023v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;brier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Siame" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756816000467" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393341v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pik" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.06.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393326v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756816000078" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397084v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Lafosse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756816000510" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302926v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stab" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003893" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083732v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2014.11.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01176225v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bousquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003736" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093878v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bellanger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.09.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021566v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Amrouch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daniel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.12.009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00939875v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013TC003294" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407715v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.06.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065626v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2013.12.014" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0QN1LVX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407652v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zuo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Funiciello" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.02.021" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065620v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Villemant" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.07.005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QFPFMHN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111609v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Hamada" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003600" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064431v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12032" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-303SMVVZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01056977v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013TC003453" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434811v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Den&#232;le" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.07.038" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLCVT3TG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847145v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Autin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.041" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876910v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.042" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKS765NR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434818v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.198" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941719v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Razin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TECTO.2013.07.036" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N517H4HJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826216v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20179" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872232v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.03.036" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NR8VHZG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00715925v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.06.022" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053089v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bache" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-011-0475-4" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623822v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048649" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590884v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S001675681100029X" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-FVJ2HMVW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628840v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003494" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569498v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robion" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04673.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847721v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04424.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569489v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002525" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847799v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Beslier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010TC002671" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504866v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucazeau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002963" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4C9453F317CB1E595D06DD35D48E84CF6E0319A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420541v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonneville" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goutorbe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2009.00883.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GKH3L40P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424938v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo359" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143149v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tensi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kargar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137030v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ebinger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03294.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634887v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Boisgrollier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002098" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021710v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daniel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004TC001747" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111079v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maia" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patriat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.02950.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144697v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fiore" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Pollard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2006.01.013" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78QS6NBM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144695v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL024189" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/145F7119D94659B66A9068BF84FDDBB13CAA0553/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112556v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02524.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144689v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faccenna" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB002999" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8DDSSPCX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144690v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018844v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gente" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2004.00550.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0H46VC53-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021620v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbri" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GC000731" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023742v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bollinger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022402v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503628v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240132v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herwegh" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Berger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Kissling" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05408398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Huet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105337" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963599v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tournier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133pn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04526086v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Faure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230296" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03978628v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Alaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airaghi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubacq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio L Rosenberg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229735" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03454092v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Girault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229155" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03385853v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio L. Rosenberg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103774" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calassou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2020-079" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594410v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Waldner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mouthereau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006614" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989047v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01749-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02477010v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Chew" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12520" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902631v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2020.104466" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594507v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel D. K&#228;stle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rosenberg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Boschi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-020-01821-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691315v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boutoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Nanni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005334" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383893v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereje Ayalew" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyderic France" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gezahegn Yirgu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007446" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323047v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bayet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Den&#232;le" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Waldner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.06.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067833v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J.F. Wessels" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Hamon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.12.011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01926801v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sternai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.09.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595931v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Sharkawy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014698" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496108v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Loury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2017.03.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447798v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Janowski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12252" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215107v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salardon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pironon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. France-Lanord" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2016.11.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404023v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;brier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Siame" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756816000467" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304170v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vacherat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC004016" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393341v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pik" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.06.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393326v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756816000078" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302926v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stab" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003893" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397084v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Lafosse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756816000510" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083732v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2014.11.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01176225v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bousquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003736" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093878v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bellanger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.09.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407652v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zuo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Funiciello" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.02.021" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065626v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2013.12.014" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0QN1LVX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00939875v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013TC003294" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407715v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.06.022" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021566v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Amrouch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daniel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.12.009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111609v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Hamada" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003600" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065620v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Villemant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.07.005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QFPFMHN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064431v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12032" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-303SMVVZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01056977v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013TC003453" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941719v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Autin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Razin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TECTO.2013.07.036" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N517H4HJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876910v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.042" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKS765NR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434818v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.198" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434811v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Den&#232;le" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.07.038" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLCVT3TG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847145v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.041" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826216v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20179" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872232v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.03.036" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NR8VHZG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00715925v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.06.022" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053089v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bache" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-011-0475-4" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628840v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003494" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048649" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590884v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S001675681100029X" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-FVJ2HMVW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569489v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002525" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847721v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04424.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569498v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robion" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04673.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847799v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Beslier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010TC002671" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504866v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucazeau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002963" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4C9453F317CB1E595D06DD35D48E84CF6E0319A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420541v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonneville" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goutorbe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2009.00883.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GKH3L40P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424938v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo359" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143149v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tensi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kargar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137030v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ebinger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03294.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634887v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Boisgrollier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002098" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111079v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patriat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.02950.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021710v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daniel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004TC001747" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144697v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fiore" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Pollard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2006.01.013" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78QS6NBM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144695v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL024189" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/145F7119D94659B66A9068BF84FDDBB13CAA0553/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112556v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02524.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144689v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faccenna" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB002999" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8DDSSPCX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144690v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018844v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gente" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2004.00550.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0H46VC53-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021620v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbri" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GC000731" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023742v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bollinger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022402v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503628v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240132v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herwegh" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Berger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Kissling" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>