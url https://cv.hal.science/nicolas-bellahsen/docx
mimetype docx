--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -1155,295 +1155,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03594410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From static alteration to mylonitization: a nano- to micrometric study of chloritization in granitoids with implications for equilibrium and percolation length scales</w:t>
+                <w:t xml:space="preserve">Pre‐orogenic upper crustal softening by lower greenschist facies metamorphic reactions in granites of the central Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Airaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Verlaguet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+                <w:t xml:space="preserve">David M Chew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio L Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-020-01749-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (2), pp.183-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmg.12520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989047v1</w:t>
+                <w:t xml:space="preserve">insu-02477010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre‐orogenic upper crustal softening by lower greenschist facies metamorphic reactions in granites of the central Pyrenees</w:t>
+                <w:t xml:space="preserve">From static alteration to mylonitization: a nano- to micrometric study of chloritization in granitoids with implications for equilibrium and percolation length scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Airaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verlaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourdelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudio L Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 38 (2), pp.183-204. </w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 175 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jmg.12520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00410-020-01749-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02477010v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochronology of the highest Central Asian massifs (Khan Tengri -Pobedi, SE Kyrgyztan): evidence for Late Miocene (ca. 8 Ma) reactivation of Permian faults and insights into building the Tian Shan</w:t>
               </w:r>
@@ -1557,295 +1557,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slab break-offs in the Alpine subduction zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 3-D Thermal Structure of the Helvetic Nappes of the European Alps: Implications for Collisional Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuel D. Kästle</w:t>
+                <w:t xml:space="preserve">Alexandre Boutoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lapo Boschi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Meier</w:t>
+                <w:t xml:space="preserve">U. Nanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00531-020-01821-z⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018TC005334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03594507v1</w:t>
+                <w:t xml:space="preserve">insu-03691315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 3-D Thermal Structure of the Helvetic Nappes of the European Alps: Implications for Collisional Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Girault</w:t>
+                <w:t xml:space="preserve">Slab break-offs in the Alpine subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel D. Kästle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Rosenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Nanni</w:t>
+                <w:t xml:space="preserve">Thomas Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 39, </w:t>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109, pp.587-603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018TC005334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00531-020-01821-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03691315v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03594507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Fractionation of Rhyolites During the Course of Crustal Extension, Western Afar (Ethiopian Rift)</w:t>
               </w:r>
@@ -2363,77 +2363,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Wave Tomography of the Alps Using Ambient-Noise and Earthquake Phase Velocity Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel D. Kästle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El-Sharkawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3133,1308 +3133,1320 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and structural evolution of the external Western Alps: Insights from (U-Th-Sm)/He thermochronology and RSCM thermometry in the Aiguilles Rouges/Mont Blanc massifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boutoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Nanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verlaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 683, pp.109-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thick-skinned tectonics and basement-involved fold-thrust belts. Insights from selected Cenozoic orogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geological Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 153 (5/6), pp.763-810. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0016756816000078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes of rifting in magma-rich settings: Tectono-magmatic evolution of Central Afar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Stab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dereje Ayalew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 35 (issue 1), pp.2-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2015TC003893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of tectonic burial and temperature on the inversion of inherited extensional basins during collision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Lafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boutoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geological Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 153 (5/6), pp.811-826. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0016756816000510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid systems and fracture development during syn-depositional 1 fold growth: an example from the Pico del Aguila anticline, Sierras Exteriores, Southern Pyrenees, Spain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 70, pp.23-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsg.2014.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relating orogen width to shortening, erosion, and exhumation during Alpine collision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio L. Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 34 (6), pp.1306-1328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2014TC003736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01176225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shortening of the European Dauphinois margin (Oisans Massif, Western Alps): New insights from RSCM maximum temperature estimates and 40Ar/39Ar in situ dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 83, pp.37-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jog.2014.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01093878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obduction: Why, how and where. Clues from analog models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Funiciello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Faccenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 393, pp.132-145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion of pre-orogenic extensional basins in the external Western Alps: Structure, microstructures and restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boutoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verlaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 60, pp.13-29. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2013.12.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basement shear zones development and shortening kinematics in the Ecrins Massif, Western Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.84-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2013TC003294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00939875v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Style of Alpine tectonic deformation in the Castellane fold-and-thrust belt, (SW Alps, France): Insights from balanced cross-sections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Jourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4466,5023 +4478,5035 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 633, pp.143-155. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2014.06.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of pore-fluid pressure during folding and basin contraction in overpressured reservoirs: Insights from the Madison–Phosphoria carbonate formations in the Bighorn Basin (Wyoming, USA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Amrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 55, pp.214-229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress rotations and the long-term weakness of the Median Tectonic Line and the Rokko-Awaji Segment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
+                <w:t xml:space="preserve">Fluid systems above basement shear zones during inversion of pre-orogenic sedimentary basins (External Crystalline Massifs, Western Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boutoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verlaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Garcia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yohei Hamada</w:t>
+                <w:t xml:space="preserve">Benoît Villemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 206-207, pp.435-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014TC003600⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01111609v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid systems above basement shear zones during inversion of pre-orogenic sedimentary basins (External Crystalline Massifs, Western Alps)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Verlaguet</w:t>
+                <w:t xml:space="preserve">Stress rotations and the long-term weakness of the Median Tectonic Line and the Rokko-Awaji Segment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Famin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Villemant</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohei Hamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.07.005⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (10), pp.1900-1919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014TC003600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065620v1</w:t>
+                <w:t xml:space="preserve">hal-01111609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal-scale fluid flow during the tectonic evolution of the Bighorn Basin (Wyoming, USA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pironon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basin Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26, pp.403-435. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bre.12032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01064431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision kinematics in the western external Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boutoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 33 (6), pp.1055-1088. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2013TC003453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01056977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-existing oblique transfer zones and transfer/transform relationships in continental margins: New insights from the southeastern Gulf of Aden, Socotra Island, Yemen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Razin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 607, pp.32-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.TECTO.2013.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of thermal weakening and buoyancy forces on rift localization: Field evidences from the Gulf of Aden oblique rifting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 607, pp.80-97. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.05.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00876910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Studies of Sub-Seismic fracture populations to Paleo-Hydrological Reconstructions (Bighorn Basin, USA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7, pp.57-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural control of basement denudation during rifting revealed by low-temperature (U-Th-Sm)/He thermochronology of the Socotra Island basement-Souhern Gulf of Aden margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Denèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Razin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 607, pp.17-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.07.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of structural inheritance in oblique rifting: insights from analogue models and application to the Gulf of Aden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 607, pp.51-64. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.05.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buoyancy and localizing properties of continental mantle lithosphere: Insights from thermomechanical models of the eastern Gulf of Aden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Watremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (8), pp.2800-2817. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ggge.20179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and microstructural evolution of the Rattlesnake Mountain Anticline (Wyoming, USA): New insights into the Sevier and Laramide orogenic stress build-up in the Bighorn Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Amrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 576-577, pp.20-45. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.03.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of margin inversion in the external Western Alps: Implications for crustal rheology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boutoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 560-561, pp.62-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00715925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From rifting to oceanic spreading in the Gulf of Aden: a synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Razin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 (5), pp.859-901. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12517-011-0475-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture controlled paleohydrogeology in a basement-cored, fault-related fold: Sheep Mountain Anticline, Wyoming, United States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (6), pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2010GC003494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00628840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleostress magnitudes in folded sedimentary rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Amrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38 (17), pp.1-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2011GL048649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture patterns in the Zagros Simply Folded Belt (Fars, Iran): constraints on early collisional tectonic history and role of basement faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geological Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 148 (5-6), pp.940-963. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S001675681100029X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00590884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress and strain patterns, kinematics and deformation mechanisms in a basement-cored anticline: Sheep Mountain Anticline, Wyoming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Amrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (1), pp.n/a - n/a. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009TC002525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00569489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continental break-up history of a deep magma-poor margin based on seismic reflection data (northeastern Gulf of Aden margin, offshore Oman)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Razin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 180 (2), pp.501-519. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04424.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on deformation mechanisms during folding provided by rock physical properties: a case study at Sheep Mountain anticline (Wyoming, USA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Amrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 182 (3), pp.1105-1123. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04673.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00569498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analog models of oblique rifting in a cold lithosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (6), pp.TC6016. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010TC002671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted styles of rifting in the eastern Gulf of Aden: A combined wide-angle, multichannel seismic, and heat flow survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lucazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Watremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (7), pp.Q07004. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009GC002963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-rift volcanism and high heat-flow at the ocean-continent transition of the eastern Gul of Aden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lucazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Goutorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21, pp.285-292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2009.00883.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00420541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent thermal activity at the Eastern Gulf of Aden after continental break-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lucazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Goutorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Rolandone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.1-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ngeo359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00424938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical constraints on the development of the Zagros Folded Belt. In &amp;quot;Thrust belts and foreland basins : from fold kinematics to hydrocarbon systems&amp;quot; O. Lacombe, J. Lavé, J. Vergés et F. Roure Ed.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kargar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, chapter 13, pp.247-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00143149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal geometry of the northeastern Gulf of Aden passive margin : localization of the deformation inferred from receiver function analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Tiberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ebinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 168, pp.1247-1260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03294.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00137030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tertiary sequence of deformation in a thin-skinned/thick-skinned collision belt: The Zagros Folded Belt (Fars, Iran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Boisgrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26 (5), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007TC002098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00634887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and evolution of the eastern Gulf of Aden: insights from magnetic and gravity data (Encens-Sheba MD117 cruise)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcia Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Patriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 165 (3), pp.786-803. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.02950.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault reactivation and rift localization : the northeastern Gulf of Aden margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25, pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2004TC001747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of fractures in the structural interpretation of Sheep Mountain Anticline, Wyoming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.D. Pollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 28, pp.850-867. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsg.2006.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00144697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From spatial variation of fracture patterns to fold kinematics : A geomechanical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.D. Pollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 33, pp.L02301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2005GL024189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00144695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and evolution of the eastern Gulf of Aden conjugate margins from seismic reflection data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 160, pp.869-890. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02524.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of subduction and plate motion in laboratory experiments : insights into the &amp;quot;plate tectonics&amp;quot; behavior of the Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faccenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Funiciello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 110 (B1), pp.B01401. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JB002999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00144689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault reactivation control on normal fault growth : an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 27, pp.769-780</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00144690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From rifting to spreading in the eastern Gulf of Aden : a geophysical survey of a young oceanic basin from margin to margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Patriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 16 (4), pp.185-192. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2004.00550.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oblique rifting and segmentation of the NE Gulf of Aden passive margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 5(11), pp.1-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2004GC000731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of ductile layers in growth of normal faults : insights from analogue and numerical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 25, pp.1741-1485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why did Arabia separate from Africa, insights from 3-D laboratory experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faccenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Funiciello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 216, pp.365-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9492,267 +9516,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique profonde du Rift et ses conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boisserie J.-R.; Prat S.; Tiberi C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cherche-Midi; CNRS, pp.60-69, 2023, 978-2-7491-7814-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the external crystalline massifs of the European Alps: From massif to lithosphere scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Herwegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Kissling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodynamics of the Alps 3 Collisional Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.53-99, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId297"/>
+      <w:footerReference w:type="default" r:id="rId299"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9899,51 +9923,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05408398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Huet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105337" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963599v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tournier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133pn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04526086v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Faure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230296" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03978628v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Alaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airaghi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubacq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio L Rosenberg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229735" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03454092v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Girault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229155" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03385853v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio L. Rosenberg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103774" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calassou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2020-079" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594410v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Waldner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mouthereau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006614" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989047v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01749-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02477010v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Chew" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12520" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902631v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2020.104466" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594507v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel D. K&#228;stle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rosenberg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Boschi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-020-01821-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691315v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boutoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Nanni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005334" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383893v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereje Ayalew" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyderic France" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gezahegn Yirgu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007446" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323047v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bayet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Den&#232;le" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Waldner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.06.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067833v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J.F. Wessels" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Hamon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.12.011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01926801v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sternai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.09.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595931v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Sharkawy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014698" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496108v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Loury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2017.03.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447798v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Janowski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12252" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215107v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salardon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pironon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. France-Lanord" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2016.11.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404023v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;brier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Siame" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756816000467" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304170v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vacherat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC004016" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393341v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pik" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.06.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393326v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756816000078" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302926v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stab" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003893" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397084v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Lafosse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756816000510" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083732v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2014.11.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01176225v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bousquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003736" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093878v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bellanger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.09.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407652v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zuo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Funiciello" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.02.021" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065626v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2013.12.014" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0QN1LVX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00939875v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013TC003294" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407715v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.06.022" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021566v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Amrouch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daniel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.12.009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111609v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Hamada" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003600" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065620v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Villemant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.07.005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QFPFMHN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064431v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12032" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-303SMVVZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01056977v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013TC003453" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941719v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Autin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Razin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TECTO.2013.07.036" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N517H4HJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876910v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.042" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKS765NR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434818v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.198" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434811v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Den&#232;le" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.07.038" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLCVT3TG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847145v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.041" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826216v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20179" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872232v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.03.036" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NR8VHZG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00715925v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.06.022" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053089v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bache" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-011-0475-4" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628840v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003494" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048649" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590884v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S001675681100029X" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-FVJ2HMVW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569489v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002525" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847721v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04424.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569498v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robion" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04673.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847799v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Beslier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010TC002671" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504866v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucazeau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002963" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4C9453F317CB1E595D06DD35D48E84CF6E0319A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420541v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonneville" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goutorbe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2009.00883.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GKH3L40P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424938v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo359" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143149v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tensi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kargar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137030v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ebinger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03294.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634887v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Boisgrollier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002098" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111079v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patriat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.02950.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021710v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daniel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004TC001747" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144697v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fiore" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Pollard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2006.01.013" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78QS6NBM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144695v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL024189" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/145F7119D94659B66A9068BF84FDDBB13CAA0553/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112556v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02524.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144689v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faccenna" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB002999" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8DDSSPCX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144690v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018844v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gente" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2004.00550.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0H46VC53-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021620v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbri" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GC000731" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023742v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bollinger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022402v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503628v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240132v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herwegh" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Berger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Kissling" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05408398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Huet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105337" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963599v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tournier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133pn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04526086v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Faure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230296" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03978628v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Alaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airaghi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubacq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio L Rosenberg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229735" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03454092v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Girault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229155" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03385853v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio L. Rosenberg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103774" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calassou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2020-079" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594410v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Waldner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mouthereau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006614" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02477010v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Chew" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12520" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989047v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01749-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902631v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2020.104466" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691315v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boutoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rosenberg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Nanni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005334" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594507v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel D. K&#228;stle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Boschi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-020-01821-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383893v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereje Ayalew" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyderic France" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gezahegn Yirgu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007446" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323047v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bayet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Den&#232;le" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Waldner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.06.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067833v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J.F. Wessels" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Hamon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.12.011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01926801v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sternai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.09.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595931v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Sharkawy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014698" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496108v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Loury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2017.03.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447798v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Janowski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12252" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215107v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salardon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pironon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. France-Lanord" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2016.11.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404023v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;brier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Siame" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756816000467" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304170v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vacherat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC004016" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393341v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pik" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.06.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P07BDNDN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393326v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756816000078" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302926v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stab" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003893" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397084v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Lafosse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756816000510" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083732v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2014.11.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01176225v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bousquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003736" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093878v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bellanger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.09.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407652v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zuo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Funiciello" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.02.021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065626v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2013.12.014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0QN1LVX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00939875v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013TC003294" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407715v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.06.022" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SFB2MFS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021566v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Amrouch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daniel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.12.009" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065620v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Villemant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.07.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QFPFMHN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111609v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Hamada" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003600" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064431v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12032" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-303SMVVZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01056977v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013TC003453" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941719v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Autin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Razin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TECTO.2013.07.036" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N517H4HJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876910v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.042" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKS765NR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434818v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.198" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434811v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Den&#232;le" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.07.038" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLCVT3TG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847145v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.041" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826216v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20179" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872232v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.03.036" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NR8VHZG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00715925v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.06.022" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053089v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bache" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-011-0475-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628840v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003494" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623822v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048649" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590884v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S001675681100029X" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-FVJ2HMVW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569489v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002525" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847721v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04424.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569498v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robion" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04673.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847799v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Beslier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010TC002671" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504866v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucazeau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002963" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4C9453F317CB1E595D06DD35D48E84CF6E0319A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420541v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonneville" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goutorbe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2009.00883.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GKH3L40P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424938v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo359" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143149v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tensi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kargar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137030v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ebinger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03294.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634887v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Boisgrollier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002098" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111079v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patriat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.02950.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021710v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daniel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004TC001747" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144697v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fiore" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Pollard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2006.01.013" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78QS6NBM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144695v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL024189" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/145F7119D94659B66A9068BF84FDDBB13CAA0553/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112556v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02524.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144689v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faccenna" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB002999" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8DDSSPCX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144690v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018844v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gente" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2004.00550.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0H46VC53-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021620v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbri" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GC000731" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023742v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bollinger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022402v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503628v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240132v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herwegh" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Berger" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Kissling" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>