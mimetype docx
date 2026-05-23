--- v0 (2026-03-16)
+++ v1 (2026-05-23)
@@ -279,234 +279,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Barbares : clichés et stéréotypes.</w:t>
+                <w:t xml:space="preserve">Stéréotypes et clichés « barbare » dans Le Seigneur des Anneaux et son adaptation au cinéma par P. Jackson : des références antiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ben Mustapha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale Arts Sciences 2020 : Les Réseaux, partout tu tisse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Franche-Comté, 2021, Besançon, France</w:t>
+              <w:t xml:space="preserve">Imaginaires du corps, sensualités imaginées. Colloques des jeunes chercheurs de l’association Le Laboratoire des Imaginaires,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Laboratoire des Imaginaires,, 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03424553v1</w:t>
+                <w:t xml:space="preserve">hal-03421751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéréotypes et clichés « barbare » dans Le Seigneur des Anneaux et son adaptation au cinéma par P. Jackson : des références antiques ?</w:t>
+                <w:t xml:space="preserve">Clichés et stéréotypes dans la culture populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ben Mustapha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaginaires du corps, sensualités imaginées. Colloques des jeunes chercheurs de l’association Le Laboratoire des Imaginaires,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Laboratoire des Imaginaires,, 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">Nuit européenne des chercheurs, sur le thème du « voyage »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Franche-Comté, Sep 2021, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03421751v1</w:t>
+                <w:t xml:space="preserve">hal-03424566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clichés et stéréotypes dans la culture populaire</w:t>
+                <w:t xml:space="preserve">Les Barbares : clichés et stéréotypes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ben Mustapha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuit européenne des chercheurs, sur le thème du « voyage »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Franche-Comté, Sep 2021, Besançon, France</w:t>
+              <w:t xml:space="preserve">Biennale Arts Sciences 2020 : Les Réseaux, partout tu tisse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Franche-Comté, 2021, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03424566v1</w:t>
+                <w:t xml:space="preserve">hal-03424553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le foyer et le bouclier : fiction et représentations de la famille dans la série « Barbares ».</w:t>
               </w:r>
@@ -624,234 +624,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie et environnement d’une Germanie insoumise (Ier siècle av et ap. J.-C.).</w:t>
+                <w:t xml:space="preserve">Les Germains et la Guerre. Mythe ancien (Ier siècle av. et ap. J.-C.), imaginaire moderne (XXIe siècle).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ben Mustapha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interférences et contrastes dans la Romania européenne, Actes du VIIIe colloque international CICCRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Timisoara, Roumanie</w:t>
+              <w:t xml:space="preserve">Guerres, Paix, Espoirs, Désespoirs dans l’Histoire, Actes du XIIe colloque international de l’Association Tunisienne Méditerranéenne d’Etudes Historiques, Sociales et Economiques et du Centre Mondial Tunisien d’Etude, de Recherche et de Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ibrahim Muhammed Saadaoui (University of Tunisia / T.M.A. for HSES), Nov 2019, Monastir, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03421632v1</w:t>
+                <w:t xml:space="preserve">hal-03421552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Germains et la Guerre. Mythe ancien (Ier siècle av. et ap. J.-C.), imaginaire moderne (XXIe siècle).</w:t>
+                <w:t xml:space="preserve">La société germanique au Ier siècle, une société barbare ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ben Mustapha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guerres, Paix, Espoirs, Désespoirs dans l’Histoire, Actes du XIIe colloque international de l’Association Tunisienne Méditerranéenne d’Etudes Historiques, Sociales et Economiques et du Centre Mondial Tunisien d’Etude, de Recherche et de Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ibrahim Muhammed Saadaoui (University of Tunisia / T.M.A. for HSES), Nov 2019, Monastir, Tunisie</w:t>
+              <w:t xml:space="preserve">4e festival national des Experimentarium, projet : Des chercheurs dans la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Dole, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03421552v1</w:t>
+                <w:t xml:space="preserve">hal-03424533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La société germanique au Ier siècle, une société barbare ?</w:t>
+                <w:t xml:space="preserve">Les Germains, des barbares ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ben Mustapha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e festival national des Experimentarium, projet : Des chercheurs dans la ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Dole, France</w:t>
+              <w:t xml:space="preserve">Les Germains, des barbares ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03424533v1</w:t>
+                <w:t xml:space="preserve">hal-03423779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans les sombres forêts de Germanie.</w:t>
               </w:r>
@@ -900,96 +900,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03424543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Germains, des barbares ?</w:t>
+                <w:t xml:space="preserve">Géographie et environnement d’une Germanie insoumise (Ier siècle av et ap. J.-C.).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ben Mustapha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Germains, des barbares ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Besançon, France</w:t>
+              <w:t xml:space="preserve">Interférences et contrastes dans la Romania européenne, Actes du VIIIe colloque international CICCRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Timisoara, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423779v1</w:t>
+                <w:t xml:space="preserve">hal-03421632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId21"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1144,51 +1144,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423628v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ben Mustapha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421214v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424553v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421751v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424566v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421663v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421887v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421632v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421552v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424533v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424543v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423779v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423628v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ben Mustapha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421214v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421751v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424566v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424553v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421663v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421887v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421552v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424533v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423779v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424543v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421632v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>