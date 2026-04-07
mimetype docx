--- v0 (2026-03-07)
+++ v1 (2026-04-07)
@@ -455,274 +455,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal approach based on global stereocorrelation for defects measurement in wire-laser additive manufacturing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast thermal simulation of WAAM processing: toward manufacturing strategy evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil Hachem</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Béraud</w:t>
+                <w:t xml:space="preserve">El-Haddi Mechekour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pourroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.33.3.031206⟩</w:t>
+              <w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55, pp.234-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cirpj.2024.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04576500v1</w:t>
+                <w:t xml:space="preserve">hal-04747597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast thermal simulation of WAAM processing: toward manufacturing strategy evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modal approach based on global stereocorrelation for defects measurement in wire-laser additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Quinsat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Pourroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 55, pp.234-246. </w:t>
+              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (03), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cirpj.2024.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.33.3.031206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747597v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design methodology of functionally graded cellular materials: Manipulating design parameters of triply periodic minimal surfaces through three-dimensional density distributions</w:t>
               </w:r>
@@ -966,936 +966,936 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualify a NIR camera to detect thermal deviation during aluminum WAAM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bichromatic melt pool thermal measurement based on a Red, Green, and Blue camera: Application to additive manufacturing processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mady Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dellarre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-023-11587-8⟩</w:t>
+              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 167, pp.109799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2023.109799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098997v1</w:t>
+                <w:t xml:space="preserve">hal-04209790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bichromatic melt pool thermal measurement based on a Red, Green, and Blue camera: Application to additive manufacturing processes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward steel strip insertion during wire arc additive manufacturing of aluminum alloy smart part</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Museau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Paris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2023.109799⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2023014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209790v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward steel strip insertion during wire arc additive manufacturing of aluminum alloy smart part</w:t>
+                <w:t xml:space="preserve">Effect of temperature and substrate geometry on single aluminium weld bead geometry deposited by Wire Arc Additive Manufacturing: Proposition of an experimental procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Robert</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Maxime Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supasit Manokruang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Museau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grandvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2023014⟩</w:t>
+              <w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45, pp.61-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cirpj.2023.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088547v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature and substrate geometry on single aluminium weld bead geometry deposited by Wire Arc Additive Manufacturing: Proposition of an experimental procedure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective elastic and strength properties of triply periodic minimal surfaces lattice structures by numerical homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Montemurro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pourroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cirpj.2023.06.010⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15376494.2023.2277846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140665v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective elastic and strength properties of triply periodic minimal surfaces lattice structures by numerical homogenization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilio Ramírez</w:t>
+                <w:t xml:space="preserve">Qualify a NIR camera to detect thermal deviation during aluminum WAAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dellarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Pourroy</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-13. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127, pp.625-634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15376494.2023.2277846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-023-11587-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276930v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An indicator of porosity through simulation of melt pool volume in aluminum wire arc additive manufacturing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal simulation of wire arc additive manufacturing: a new material deposition and heat input modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Chergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23, pp.1. </w:t>
+              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2021052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12008-021-00824-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538276v1</w:t>
+                <w:t xml:space="preserve">hal-03517111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal simulation of wire arc additive manufacturing: a new material deposition and heat input modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An indicator of porosity through simulation of melt pool volume in aluminum wire arc additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12008-021-00824-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2021052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03517111v1</w:t>
+                <w:t xml:space="preserve">hal-03538276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approach to Model Additive Manufacturing Process Rules</w:t>
               </w:r>
@@ -2592,64 +2592,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superellipsoid modeling of wire-laser additive manufacturing defects measured by digital image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quinsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2694,256 +2694,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature-based part decomposition and representation for multi-axis DED processes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Béraud</w:t>
+                <w:t xml:space="preserve">Caractérisation d'une commande thermique du procédé Wire Arc Additive Manufacturing pour l'asservissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dellarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th CIRP Conference on Intelligent Computation in Manufacturing Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Manufacturing'21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA, Grenoble INP, CNRS, Jun 2024, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04944279v1</w:t>
+                <w:t xml:space="preserve">hal-04784356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'une commande thermique du procédé Wire Arc Additive Manufacturing pour l'asservissement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Villeneuve</w:t>
+                <w:t xml:space="preserve">Définition d'entités dans le cadre de la Fabrication Additive DED : état de l'art et proposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pizzol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manufacturing'21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGA, Grenoble INP, CNRS, Jun 2024, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784356v1</w:t>
+                <w:t xml:space="preserve">hal-04784358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of uncertainties on the Stability Lobe Diagram for vibration evaluation in milling</w:t>
               </w:r>
@@ -3018,51 +3018,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition d'entités dans le cadre de la Fabrication Additive DED : état de l'art et proposition</w:t>
+                <w:t xml:space="preserve">Feature-based part decomposition and representation for multi-axis DED processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pizzol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
@@ -3080,116 +3080,116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manufacturing'21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UGA, Grenoble INP, CNRS, Jun 2024, GRENOBLE, France</w:t>
+              <w:t xml:space="preserve">18th CIRP Conference on Intelligent Computation in Manufacturing Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784358v1</w:t>
+                <w:t xml:space="preserve">hal-04944279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal approach based on global stereo-correlation for defects measurement in wire-laser additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quinsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3243,265 +3243,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Approximative Thermal Simulation for Wire Arc Additive Manufacturing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toolpath Calculation Using Reinforcement Learning in Machining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering &amp; Advanced Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-15928-2_50⟩</w:t>
+              <w:t xml:space="preserve">JCM 2022: Advances on Mechanics, Design Engineering and Manufacturing IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Ischia, France. pp.1149-1158, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-15928-2_100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133359v1</w:t>
+                <w:t xml:space="preserve">hal-04207280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toolpath Calculation Using Reinforcement Learning in Machining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-Time Approximative Thermal Simulation for Wire Arc Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Tezenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCM 2022: Advances on Mechanics, Design Engineering and Manufacturing IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Ischia, France. pp.1149-1158, </w:t>
+              <w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering &amp; Advanced Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Ischia (Italia), Italy. pp.569-580, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-15928-2_100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-15928-2_50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207280v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche phénoménologique du contrôle de la géométrie de cordons en WAAM</w:t>
               </w:r>
@@ -3513,51 +3513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Verbist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Museau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3634,51 +3634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dellarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3785,51 +3785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pourroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Museau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3848,511 +3848,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition du bain de fusion avec une caméra CMOS pour le procédé de fabrication Wire Arc Additive Manufacturing en aluminium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Dellarre</w:t>
+                <w:t xml:space="preserve">Equivalent Material analysis of Triply Periodic Minimal Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Adrian Ramirez Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maxime Limousin</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pourroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Museau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Manufacturing21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Normale Supérieure Paris-Saclay [ENS Paris Saclay], Oct 2022, Gif Sur Yvette, France</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011635v1</w:t>
+                <w:t xml:space="preserve">hal-04102619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent Material analysis of Triply Periodic Minimal Surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilio Adrian Ramirez Salazar</w:t>
+                <w:t xml:space="preserve">Melt Pool Acquisition Using Near-Infrared Camera in Aluminum Wire Arc Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dellarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Museau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JCM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Ischia (Italia), France. pp.803-814, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-15928-2_70⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102619v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melt Pool Acquisition Using Near-Infrared Camera in Aluminum Wire Arc Additive Manufacturing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Limousin</w:t>
+                <w:t xml:space="preserve">A design methodology for graded density triply periodic minimal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pourroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCM 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International joint conference on mechanics, design engineering and advanced manufacturing, JCM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Ischia, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-15928-2_70⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03810527v1</w:t>
+                <w:t xml:space="preserve">hal-03767334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A design methodology for graded density triply periodic minimal surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E.A. Ramírez</w:t>
+                <w:t xml:space="preserve">Acquisition du bain de fusion avec une caméra CMOS pour le procédé de fabrication Wire Arc Additive Manufacturing en aluminium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dellarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Villeneuve</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Limousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International joint conference on mechanics, design engineering and advanced manufacturing, JCM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Ischia, Italy</w:t>
+              <w:t xml:space="preserve">Conference Manufacturing21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Normale Supérieure Paris-Saclay [ENS Paris Saclay], Oct 2022, Gif Sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767334v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des paramètres de conception sur la densité relative de cellules à base de surfaces minimales triplement périodiques (TPMS) pour la fabrication additive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Design parameters effects on relative density of triply periodic minimal surfaces for additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4360,328 +4360,328 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pourroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Museau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Colloque National S-mart</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st CIRP Design Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Twente, France. pp.13-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2021.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03290639v1</w:t>
+                <w:t xml:space="preserve">hal-03247860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design parameters effects on relative density of triply periodic minimal surfaces for additive manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E.A. Ramírez</w:t>
+                <w:t xml:space="preserve">A guide to select strain sensors to be embedded in smart metal parts built by WAAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Villeneuve</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Museau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Museau</w:t>
+                <w:t xml:space="preserve">Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st CIRP Design Conference 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence Manufacturing 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Angers (Virtuel), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2021.05.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03247860v1</w:t>
+                <w:t xml:space="preserve">hal-03350560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A guide to select strain sensors to be embedded in smart metal parts built by WAAM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Robert</w:t>
+                <w:t xml:space="preserve">Influence des paramètres de conception sur la densité relative de cellules à base de surfaces minimales triplement périodiques (TPMS) pour la fabrication additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pourroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Museau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Manufacturing 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Angers (Virtuel), France</w:t>
+              <w:t xml:space="preserve">17e Colloque National S-mart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, en visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350560v1</w:t>
+                <w:t xml:space="preserve">hal-03290639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Element Modeling and Validation of Metal Deposition in Wire Arc Additive Manufacturing</w:t>
               </w:r>
@@ -4778,51 +4778,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a novel thermal criterion for form defects prediction in Wire Arc Additive Manufacturing: Finite element modelling and validation</w:t>
+                <w:t xml:space="preserve">Simulation thermique du procédé Wire Arc Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
@@ -4840,97 +4840,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Simulation for Additive Manufacturing (Sim-AM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Pavia, Italy</w:t>
+              <w:t xml:space="preserve">16ème colloque national S-mart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945632v1</w:t>
+                <w:t xml:space="preserve">hal-02945795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation thermique du procédé Wire Arc Additive Manufacturing</w:t>
+                <w:t xml:space="preserve">Towards a novel thermal criterion for form defects prediction in Wire Arc Additive Manufacturing: Finite element modelling and validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
@@ -4948,73 +4948,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème colloque national S-mart</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t>
+              <w:t xml:space="preserve">Second International Conference on Simulation for Additive Manufacturing (Sim-AM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Pavia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945795v1</w:t>
+                <w:t xml:space="preserve">hal-02945632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Thermal Simulation of Powder Bed Additive Manufacturing</w:t>
               </w:r>
@@ -5705,51 +5705,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423044v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pizzol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavernhe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-025-02467-4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05275767v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Villacreses Naranjo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;raud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-025-02338-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grandvallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ledoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pourroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2025.04.051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hachem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quinsat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.33.3.031206" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747597v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Haddi Mechekour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2024.10.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668915v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Ram&#237;rez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Amaya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2024.103778" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751273v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lombard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dellarre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-14460-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098997v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11587-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209790v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jegou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lachambre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Guillemot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2023.109799" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088547v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Museau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Limousin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Paris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140665v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supasit Manokruang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2023.06.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276930v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Montemurro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2023.2277846" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538276v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Chergui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2021052" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517111v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-021-00824-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707773v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Prudhomme" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijmerr.7.1.9-15" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575006v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dendievel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2016.12.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089109v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244963v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Villacreses" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244975v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034811v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R. Villacreses Naranjo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72829-7_57" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267659v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944279v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784356v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748652v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R Villacreses Naranjo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784358v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575874v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2688499" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133359v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tezenas Du Montcel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pailh&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15928-2_50" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207280v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15928-2_100" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131351v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Verbist" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278696v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011635v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102619v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Adrian Ramirez Salazar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810527v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15928-2_70" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767334v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Ram&#237;rez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290639v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247860v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.05.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350560v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945976v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_11" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945632v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945795v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945648v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2018.8607695" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625275v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/885/1/012016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236567v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061618v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.02.038" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01578093v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAI052" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423044v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pizzol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavernhe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-025-02467-4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05275767v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Villacreses Naranjo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;raud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-025-02338-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grandvallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ledoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pourroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2025.04.051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747597v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Haddi Mechekour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2024.10.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hachem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quinsat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.33.3.031206" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668915v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Ram&#237;rez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Amaya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2024.103778" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751273v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lombard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dellarre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-14460-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209790v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jegou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lachambre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Guillemot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2023.109799" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088547v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Robert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Museau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Limousin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Paris" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140665v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supasit Manokruang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2023.06.010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276930v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Montemurro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2023.2277846" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098997v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11587-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517111v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Chergui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-021-00824-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538276v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2021052" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707773v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Prudhomme" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijmerr.7.1.9-15" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575006v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dendievel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2016.12.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089109v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244963v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Villacreses" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244975v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034811v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R. Villacreses Naranjo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72829-7_57" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267659v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784356v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784358v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748652v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R Villacreses Naranjo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944279v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575874v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2688499" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207280v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tezenas Du Montcel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15928-2_100" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133359v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pailh&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15928-2_50" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131351v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Verbist" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278696v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102619v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Adrian Ramirez Salazar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810527v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15928-2_70" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767334v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Ram&#237;rez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011635v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247860v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.05.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350560v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290639v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945976v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_11" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945795v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945632v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945648v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2018.8607695" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625275v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/885/1/012016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236567v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061618v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.02.038" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01578093v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAI052" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>