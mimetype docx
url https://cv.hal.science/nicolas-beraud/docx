--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -100,248 +100,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing features definition along with thermal behavior integration</w:t>
+                <w:t xml:space="preserve">Towards decision-support for minimizing vibration risk: considering uncertainties in a vibration evaluation model in milling operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Pizzol</w:t>
+                <w:t xml:space="preserve">Diego Villacreses Naranjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
+                <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Tournier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beraud</w:t>
+                <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12008-025-02467-4⟩</w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12008-025-02338-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423044v1</w:t>
+                <w:t xml:space="preserve">hal-05275767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards decision-support for minimizing vibration risk: considering uncertainties in a vibration evaluation model in milling operations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Additive manufacturing features definition along with thermal behavior integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pizzol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Villacreses Naranjo</w:t>
+                <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Vignat</w:t>
+                <w:t xml:space="preserve">Christophe Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Béraud</w:t>
+                <w:t xml:space="preserve">Nicolas Beraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12008-025-02338-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12008-025-02467-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05275767v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A knowledge mapping of the state-of-the-art on DED-WAAM deposition trajectory evaluation</w:t>
               </w:r>
@@ -353,64 +353,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pourroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -461,90 +461,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast thermal simulation of WAAM processing: toward manufacturing strategy evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Haddi Mechekour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pourroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -617,64 +617,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quinsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 33 (03), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -721,51 +721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design methodology of functionally graded cellular materials: Manipulating design parameters of triply periodic minimal surfaces through three-dimensional density distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pourroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -842,90 +842,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to qualify image post-processing for thin wall thickness prediction from NIR camera image of aluminum WAAM process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dellarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -966,360 +966,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bichromatic melt pool thermal measurement based on a Red, Green, and Blue camera: Application to additive manufacturing processes</w:t>
+                <w:t xml:space="preserve">Toward steel strip insertion during wire arc additive manufacturing of aluminum alloy smart part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Jegou</w:t>
+                <w:t xml:space="preserve">Pascal Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Lachambre</w:t>
+                <w:t xml:space="preserve">Matthieu Museau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+                <w:t xml:space="preserve">Maxime Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mady Guillemot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henri Paris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 167, pp.109799. </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2023.109799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2023014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04209790v1</w:t>
+                <w:t xml:space="preserve">hal-04088547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward steel strip insertion during wire arc additive manufacturing of aluminum alloy smart part</w:t>
+                <w:t xml:space="preserve">Bichromatic melt pool thermal measurement based on a Red, Green, and Blue camera: Application to additive manufacturing processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beraud</w:t>
+                <w:t xml:space="preserve">Loïc Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Museau</w:t>
+                <w:t xml:space="preserve">Joel Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Limousin</w:t>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Paris</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mady Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dellarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24, pp.15. </w:t>
+              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 167, pp.109799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2023014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2023.109799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088547v1</w:t>
+                <w:t xml:space="preserve">hal-04209790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of temperature and substrate geometry on single aluminium weld bead geometry deposited by Wire Arc Additive Manufacturing: Proposition of an experimental procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supasit Manokruang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Museau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1383,51 +1383,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective elastic and strength properties of triply periodic minimal surfaces lattice structures by numerical homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Montemurro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1513,77 +1513,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualify a NIR camera to detect thermal deviation during aluminum WAAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dellarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1660,64 +1660,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1751,103 +1751,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An indicator of porosity through simulation of melt pool volume in aluminum wire arc additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1894,90 +1894,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approach to Model Additive Manufacturing Process Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pourroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Engineering and Robotics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5, pp.3-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2011,64 +2011,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving dimensional accuracy in EBM using beam characterization and trajectory optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2154,230 +2154,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération automatique de gammes de fabrication pour les procédés DED</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Pizzol</w:t>
+                <w:t xml:space="preserve">Prise en compte des incertitudes dans un modèle d'évaluation des vibrations en fraisage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Villacreses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
+                <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème colloque national S.mart Recherche et enseignement agiles pour une industrie soutenable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Vogüé, Ardèche, France</w:t>
+              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05089109v1</w:t>
+                <w:t xml:space="preserve">hal-05244963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte des incertitudes dans un modèle d'évaluation des vibrations en fraisage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Villacreses</w:t>
+                <w:t xml:space="preserve">Génération automatique de gammes de fabrication pour les procédés DED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pizzol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Vignat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Christophe Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
+              <w:t xml:space="preserve">19ème colloque national S.mart Recherche et enseignement agiles pour une industrie soutenable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Vogüé, Ardèche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244963v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une cartographie de l'état de la connaissance sur l'évaluation de la trajectoire de dépôt par DED-WAAM</w:t>
               </w:r>
@@ -2389,64 +2389,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pourroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2501,64 +2501,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Uncertainties on the Stability Lobe Diagram for Vibration Evaluation in Milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego R. Villacreses Naranjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances on Mechanics, Design Engineering and Manufacturing V (JCM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Valencia, Spain. pp.709-720, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2618,64 +2618,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quinsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">euspen’s 25th International Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Zaragosa, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2694,420 +2694,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'une commande thermique du procédé Wire Arc Additive Manufacturing pour l'asservissement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beraud</w:t>
+                <w:t xml:space="preserve">Définition d'entités dans le cadre de la Fabrication Additive DED : état de l'art et proposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pizzol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Vignat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Villeneuve</w:t>
+                <w:t xml:space="preserve">Christophe Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manufacturing'21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGA, Grenoble INP, CNRS, Jun 2024, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784356v1</w:t>
+                <w:t xml:space="preserve">hal-04784358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition d'entités dans le cadre de la Fabrication Additive DED : état de l'art et proposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Pizzol</w:t>
+                <w:t xml:space="preserve">Impact of uncertainties on the Stability Lobe Diagram for vibration evaluation in milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego R Villacreses Naranjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
+                <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manufacturing'21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UGA, Grenoble INP, CNRS, Jun 2024, GRENOBLE, France</w:t>
+              <w:t xml:space="preserve">12th JCM 2024 - 33rd INGEGRAF International - Research and Innovation in Graphic Engineering: Tools for Achieving Sustainable Development Goals and Addressing Emerging Global Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784358v1</w:t>
+                <w:t xml:space="preserve">hal-04748652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of uncertainties on the Stability Lobe Diagram for vibration evaluation in milling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Caractérisation d'une commande thermique du procédé Wire Arc Additive Manufacturing pour l'asservissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dellarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Béraud</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th JCM 2024 - 33rd INGEGRAF International - Research and Innovation in Graphic Engineering: Tools for Achieving Sustainable Development Goals and Addressing Emerging Global Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Valencia (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">Manufacturing'21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA, Grenoble INP, CNRS, Jun 2024, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748652v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature-based part decomposition and representation for multi-axis DED processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pizzol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th CIRP Conference on Intelligent Computation in Manufacturing Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3158,64 +3158,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quinsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixteenth International Conference on Quality Control by Artificial Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Albi, France. pp.4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3249,64 +3249,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toolpath Calculation Using Reinforcement Learning in Machining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3366,64 +3366,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Approximative Thermal Simulation for Wire Arc Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3500,90 +3500,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche phénoménologique du contrôle de la géométrie de cordons en WAAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Verbist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Museau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème colloque national Smart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS S.mart, Apr 2023, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3621,77 +3621,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'un poste de soudure Cold Métal Transfer pour le pilotage du procédé Wire Arc Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dellarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3746,90 +3746,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception des surfaces minimales triplement périodiques à densité variable pour la fabrication additive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pourroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Museau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3867,90 +3867,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent Material analysis of Triply Periodic Minimal Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Adrian Ramirez Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pourroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Museau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3988,64 +3988,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melt Pool Acquisition Using Near-Infrared Camera in Aluminum Wire Arc Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dellarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Ischia (Italia), France. pp.803-814, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4092,51 +4092,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A design methodology for graded density triply periodic minimal surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pourroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4200,90 +4200,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition du bain de fusion avec une caméra CMOS pour le procédé de fabrication Wire Arc Additive Manufacturing en aluminium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dellarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Limousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Manufacturing21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Normale Supérieure Paris-Saclay [ENS Paris Saclay], Oct 2022, Gif Sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4321,90 +4321,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design parameters effects on relative density of triply periodic minimal surfaces for additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pourroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Museau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st CIRP Design Conference 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Twente, France. pp.13-18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4438,90 +4438,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A guide to select strain sensors to be embedded in smart metal parts built by WAAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Museau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Manufacturing 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Angers (Virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4559,90 +4559,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des paramètres de conception sur la densité relative de cellules à base de surfaces minimales triplement périodiques (TPMS) pour la fabrication additive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pourroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Museau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Colloque National S-mart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, en visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4680,64 +4680,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Element Modeling and Validation of Metal Deposition in Wire Arc Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4778,286 +4778,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation thermique du procédé Wire Arc Additive Manufacturing</w:t>
+                <w:t xml:space="preserve">Towards a novel thermal criterion for form defects prediction in Wire Arc Additive Manufacturing: Finite element modelling and validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème colloque national S-mart</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t>
+              <w:t xml:space="preserve">Second International Conference on Simulation for Additive Manufacturing (Sim-AM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Pavia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945795v1</w:t>
+                <w:t xml:space="preserve">hal-02945632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a novel thermal criterion for form defects prediction in Wire Arc Additive Manufacturing: Finite element modelling and validation</w:t>
+                <w:t xml:space="preserve">Simulation thermique du procédé Wire Arc Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Simulation for Additive Manufacturing (Sim-AM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Pavia, Italy</w:t>
+              <w:t xml:space="preserve">16ème colloque national S-mart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945632v1</w:t>
+                <w:t xml:space="preserve">hal-02945795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Thermal Simulation of Powder Bed Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5104,64 +5104,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation based optimized beam velocity in additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5208,64 +5208,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la chaine numérique en fabrication par Electron Beam Melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5316,64 +5316,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Trajectories in Electron Beam Melting Manufacturing to Reduce Curling Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5465,51 +5465,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication assistée par ordinateur pour le procédé EBM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Université Grenoble Alpes, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016GREAI052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5705,51 +5705,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423044v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pizzol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavernhe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-025-02467-4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05275767v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Villacreses Naranjo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;raud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-025-02338-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grandvallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ledoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pourroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2025.04.051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747597v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Haddi Mechekour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2024.10.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hachem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quinsat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.33.3.031206" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668915v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Ram&#237;rez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Amaya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2024.103778" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751273v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lombard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dellarre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-14460-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209790v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jegou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lachambre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Guillemot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2023.109799" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088547v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Robert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Museau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Limousin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Paris" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140665v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supasit Manokruang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2023.06.010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276930v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Montemurro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2023.2277846" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098997v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11587-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517111v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Chergui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-021-00824-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538276v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2021052" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707773v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Prudhomme" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijmerr.7.1.9-15" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575006v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dendievel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2016.12.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089109v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244963v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Villacreses" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244975v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034811v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R. Villacreses Naranjo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72829-7_57" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267659v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784356v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784358v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748652v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R Villacreses Naranjo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944279v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575874v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2688499" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207280v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tezenas Du Montcel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15928-2_100" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133359v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pailh&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15928-2_50" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131351v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Verbist" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278696v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102619v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Adrian Ramirez Salazar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810527v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15928-2_70" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767334v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Ram&#237;rez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011635v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247860v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.05.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350560v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290639v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945976v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_11" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945795v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945632v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945648v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2018.8607695" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625275v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/885/1/012016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236567v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061618v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.02.038" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01578093v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAI052" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05275767v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Villacreses Naranjo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;raud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-025-02338-y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423044v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pizzol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavernhe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-025-02467-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grandvallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ledoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pourroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2025.04.051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747597v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Haddi Mechekour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2024.10.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hachem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quinsat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.33.3.031206" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668915v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Ram&#237;rez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Amaya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2024.103778" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751273v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lombard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dellarre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-14460-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088547v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Robert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Museau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Limousin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Paris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209790v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jegou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lachambre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Guillemot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2023.109799" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140665v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supasit Manokruang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2023.06.010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276930v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Montemurro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2023.2277846" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098997v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11587-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517111v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Chergui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-021-00824-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538276v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2021052" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707773v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Prudhomme" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijmerr.7.1.9-15" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575006v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dendievel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2016.12.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244963v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Villacreses" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089109v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244975v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034811v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R. Villacreses Naranjo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72829-7_57" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267659v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784358v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748652v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R Villacreses Naranjo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784356v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944279v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575874v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2688499" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207280v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tezenas Du Montcel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15928-2_100" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133359v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pailh&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15928-2_50" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131351v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Verbist" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278696v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102619v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Adrian Ramirez Salazar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810527v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15928-2_70" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767334v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Ram&#237;rez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011635v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247860v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.05.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350560v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290639v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945976v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_11" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945632v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945795v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945648v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2018.8607695" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625275v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/885/1/012016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236567v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061618v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.02.038" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01578093v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAI052" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>