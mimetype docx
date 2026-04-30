--- v0 (2026-03-18)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Bernard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATION & DIPLOMES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Habilitation à Diriger des Recherches,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> soutenue le 23 mai 2018 à l’Université de Nantes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOCTORAT de troisième cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, soutenu le 17 décembre 2001 à l’antenne de Bretagne du L'ENS de CACHAN (Dir. Bernard MULTON)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998 DEA d’Électronique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> option Génie Électrique, à l’Université de NANTES dans le cadre de la quatrième année de scolarité à l’ENS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préparation à l’Agrégation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Génie Électrique à l’antenne de Bretagne de l’ENS de CACHAN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1995</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préparation au CAPET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Génie Électrique, option B, à l’IUFM de POITIERS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAITRISE EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’Université de POITIERS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LICENCE EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’Université de POITIERS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1992</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEUG A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Sciences Expérimentales, option physique, à l’Université de POITIERS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1991</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUT Génie Électrique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> option Automatique, à l’Université de POITIERS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1989 Bac F3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Électrotechnique) à MANTES LA JOLIE (78)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONCOURS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997 AGREGATION de Génie Électrique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> option B (Électrotechnique et électronique de puissance).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996 CAPET Génie Électrique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> option B (Électrotechnique et énergie).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Admission au concours d’entrée en 3e année de l’ENS de CACHAN, section Génie Électrique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Optimization of a Five-Phase Permanent Magnet Synchronous Machine Exploiting the Fundamental and Third Harmonic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Oukrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Fouad Benkhoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Ziane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (2), pp.117. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/machines12020117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modeling Approach in View of Vector Control and Behavior Analysis of a Multi-Three-Phase Star Permanent Magnet Synchronous Motor Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Oukrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (7), pp.1567. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en17071567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Implementation of Continuous-Discrete Extended Kalman Filters for State and Parameter Estimation of Nonlinear Dynamic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Guihal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 18 (5), pp.3077-3085. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2021.3109095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Optimization of a Direct-Drive Electrically Excited Synchronous Generator for Tidal Wave Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Ousmane Samb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Kien Bui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (9), pp.3174. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15093174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pre-Sizing Method for Salient Pole Synchronous Reluctance Machines with Loss Minimization Control for a Small Urban Electrical Vehicle Considering the Driving Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvy Bourguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (23), pp.9110. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15239110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Design Optimization of Direct Drive PMSGs for Offshore Wind Turbines Based on Wind Speed Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Ousmane Samb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (15), pp.4486. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14154486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of a Converter-Machine System on a Load Profile Applied to a CAES System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Maisonnave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Aubrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (4), pp.1839-1847. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2019.2932782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cycle-based formulation for the simulation of multi time-scale systems — Application to the modeling of the storage system of a fully electric ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Hmam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvy Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.403 - 417. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2018.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysics modeling and optimization of the driving strategy of a light duty fuel cell vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wasselynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Auvity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (43), pp.26943-26955. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.06.243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019002v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Optimization with Flux Weakening of High-Speed PMSM for Electrical Vehicle Considering the Driving Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bracikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berthiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (12), pp.9834-9843. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2017.2726962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Phase Shifting Technique for Reducing the Magnetomotive Force Space Harmonics of Tooth Concentrated Windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Hadi Zaïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (15), pp.1707-1720. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15325008.2016.1183722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Methodology for High-Speed Permanent Magnet Synchronous Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Missoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (2), pp.477 - 485. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2015.2513669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Methodology for Optimal Design of Fractional Slot With Concentrated Windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Hadi Zaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (3), pp.1153-1160. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2016.2552546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Analytical Determination of Eddy Current Losses in Surface Mounted Permanent Magnets of Synchronous Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Hadi Zaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (6), pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2296565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Methodology of a Permanent Magnet Synchronous Machine for a Screwdriver Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floran Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Hadi Zaïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (3), pp.624-633. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2012.2199494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stockage inertiel électromécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Kerzreho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.18-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Modeling of a Slotless and Homopolar Axial-Field Synchronous Machine for a Flywheel Accumulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (3), pp.755-762. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2004.827447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le redresseur MLI en absorption sinusoïdale de courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.56-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les convertisseurs électromécaniques d'énergie : des systèmes mécatroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (2003), pp.551-558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande en boucle ouverte de position d'un moteur synchrone pour accumulateur électromécanique d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIGE (Revue Internationale de Génie Electrique )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Vol.5 (n°1), pp.9-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle architecture électromagnétique à réluctance variable excitée pour accumulateur électromécanique d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIGE (Revue Internationale de Génie Electrique )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Vol.4 (n°3/4), pp.367-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Diagonally Implicit Implementation of the Continuous-Discrete Extended Kalman Filters for State and Parameter Estimation of Nonlinear Dynamic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Guihal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toronto, Canada. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des pertes fer d'une machine synchrone rapide par filtre de Kalman implicite robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Guihal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 ème Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, nstitut de Recherche en Energie Electrique de Nantes Atlantique (IREENA), Jul 2021, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Optimization of an Outer Rotor PMSM for Electrical fixed-wing UAV Application Considering the Torque/RPM Working Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pitance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Electric Machines &amp; Drives Conference (IEMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Hartford, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMDC47953.2021.9449516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Magnets and Pole Pieces Openings in Coaxial Magnetic Gearbox by Reluctance Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Naïdjate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bracikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianbo She</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangyu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Salerne, France. pp.415-427, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-56970-9_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Estimation With Continuous-Discrete Extended Kalman Filters Using Implicit Integration Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Guihal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 29th International Symposium on Industrial Electronics (ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Delft, Netherlands. pp.172-178, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE45063.2020.9152372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design optimization of a direct-drive PMSG considering the torque-speed profile Application for Offshore wind energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Ousmane Samb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Gothenburg, Sweden. pp.1875-1881, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEM49940.2020.9271034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing method based on working cycle for High-Speed PMSM and a flywheel accumulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nhat Linh Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Ousmane Samb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Gothenburg, Sweden. pp.515-521, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEM49940.2020.9270798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACHINES RAPIDES Applications, Technologie et Dimensionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Inter GT SEEDS - Machines non conventionnelles - Modèles analytiques - Matériaux magnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation sur cycle du dimensionnement d'une MSAP appliquée à un système de stockage offshore par air comprimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Maisonnave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Aubrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du rapport de multiplication optimal d'une transmission planétaire magnétique fort couple.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Debouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bracikowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model and reluctance network for high-speed PMSM design optimization application to electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bracikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Berthiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 XXII International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland. pp.1359-1365, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICELMACH.2016.7732701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Optimization of High-Speed PMSM for Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bracikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wasselynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montreal, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2015.7352927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysics Modeling and Driving Strategy Optimization of an Urban-Concept Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wasselynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Auvity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montreal, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2015.7352981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-economic Optimization of Flywheel Storage System in transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sony Trieste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvy Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the MMF function of fractional slot concentrated windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 XXI International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Berlin, Germany. pp.616-622, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICELMACH.2014.6960244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de dimensionnement sur cycle d'une machine synchrone rapide à aimants permanents - Application au stockage inertiel longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la FMM de machines à bobinage dentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Hadi Zaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre modélisation et dimensionnement : application aux machines rapides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Hadi Zaïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du choix des matériaux magnétiques sur l'optimisation des machines synchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Hadi Zaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématique du stockage d'énergie situé chez le consommateur connecté au réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, GIF SUR YVETTE, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flywheel energy storage systems in hybrid and distributed electricity generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Kerzreho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, NURNBERG, Germany. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial Field Synchronous Machine with Homopolar Flux in the airgap for a Flywheel Accumulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Application Society Annual Meeting 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, PITTSBURG, United States. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation et prédimensionnement d’un moteur/générateur synchrone pour accumulateur électromécanique d’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCGE'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Nancy (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Loop Position with Current Control of a Synchronous Motor/Generator for Flywheel Accumulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Power Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, LAUSANNE, Switzerland. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONCEPTION, DIMENSIONNEMENT ET COMMANDE D'UN MOTEUR/GÉNÉRATEUR SYNCHRONE À EXCITATION HOMOPOLAIRE ET À BOBINAGES DANS L'ENTREFER POUR ACCUMULATEUR ÉLECTROMÉCANIQUE D'ÉNERGIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. École normale supérieure de Cachan - ENS Cachan, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00448106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIMENSIONNEMENT DES MACHINES SYNCHRONES A FREQUENCE OPTIMALE DE CONVERSION Vers une Méthode déterministe de Dimensionnement sur Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. IUT - Institut Universitaire de Technologie [Saint-Nazaire]; IREENA - Institut de Recherche sur l'Energie Electrique de Nantes-Atlantique (IREENA) EA 4642, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01875127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId138"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Bernard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATION & DIPLOMES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Habilitation à Diriger des Recherches,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> soutenue le 23 mai 2018 à l’Université de Nantes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOCTORAT de troisième cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, soutenu le 17 décembre 2001 à l’antenne de Bretagne du L'ENS de CACHAN (Dir. Bernard MULTON)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998 DEA d’Électronique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> option Génie Électrique, à l’Université de NANTES dans le cadre de la quatrième année de scolarité à l’ENS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préparation à l’Agrégation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Génie Électrique à l’antenne de Bretagne de l’ENS de CACHAN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1995</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préparation au CAPET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Génie Électrique, option B, à l’IUFM de POITIERS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAITRISE EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’Université de POITIERS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LICENCE EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’Université de POITIERS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1992</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEUG A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Sciences Expérimentales, option physique, à l’Université de POITIERS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1991</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUT Génie Électrique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> option Automatique, à l’Université de POITIERS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1989 Bac F3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Électrotechnique) à MANTES LA JOLIE (78)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONCOURS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997 AGREGATION de Génie Électrique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> option B (Électrotechnique et électronique de puissance).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996 CAPET Génie Électrique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> option B (Électrotechnique et énergie).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Admission au concours d’entrée en 3e année de l’ENS de CACHAN, section Génie Électrique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Optimization of a Five-Phase Permanent Magnet Synchronous Machine Exploiting the Fundamental and Third Harmonic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Oukrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Fouad Benkhoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Ziane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (2), pp.117. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/machines12020117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modeling Approach in View of Vector Control and Behavior Analysis of a Multi-Three-Phase Star Permanent Magnet Synchronous Motor Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Oukrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (7), pp.1567. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en17071567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Optimization of a Direct-Drive Electrically Excited Synchronous Generator for Tidal Wave Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Ousmane Samb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Kien Bui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (9), pp.3174. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15093174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pre-Sizing Method for Salient Pole Synchronous Reluctance Machines with Loss Minimization Control for a Small Urban Electrical Vehicle Considering the Driving Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvy Bourguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (23), pp.9110. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15239110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Implementation of Continuous-Discrete Extended Kalman Filters for State and Parameter Estimation of Nonlinear Dynamic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Guihal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 18 (5), pp.3077-3085. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2021.3109095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Design Optimization of Direct Drive PMSGs for Offshore Wind Turbines Based on Wind Speed Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Ousmane Samb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (15), pp.4486. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14154486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of a Converter-Machine System on a Load Profile Applied to a CAES System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Maisonnave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Aubrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (4), pp.1839-1847. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2019.2932782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cycle-based formulation for the simulation of multi time-scale systems — Application to the modeling of the storage system of a fully electric ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Hmam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvy Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.403 - 417. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2018.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Optimization with Flux Weakening of High-Speed PMSM for Electrical Vehicle Considering the Driving Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bracikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berthiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (12), pp.9834-9843. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2017.2726962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysics modeling and optimization of the driving strategy of a light duty fuel cell vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wasselynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Auvity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (43), pp.26943-26955. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.06.243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019002v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Methodology for High-Speed Permanent Magnet Synchronous Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Missoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (2), pp.477 - 485. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2015.2513669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Phase Shifting Technique for Reducing the Magnetomotive Force Space Harmonics of Tooth Concentrated Windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Hadi Zaïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (15), pp.1707-1720. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15325008.2016.1183722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Methodology for Optimal Design of Fractional Slot With Concentrated Windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Hadi Zaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (3), pp.1153-1160. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2016.2552546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Analytical Determination of Eddy Current Losses in Surface Mounted Permanent Magnets of Synchronous Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Hadi Zaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (6), pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2296565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Methodology of a Permanent Magnet Synchronous Machine for a Screwdriver Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floran Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Hadi Zaïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (3), pp.624-633. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2012.2199494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stockage inertiel électromécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Kerzreho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.18-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Modeling of a Slotless and Homopolar Axial-Field Synchronous Machine for a Flywheel Accumulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (3), pp.755-762. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2004.827447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le redresseur MLI en absorption sinusoïdale de courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.56-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les convertisseurs électromécaniques d'énergie : des systèmes mécatroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (2003), pp.551-558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande en boucle ouverte de position d'un moteur synchrone pour accumulateur électromécanique d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIGE (Revue Internationale de Génie Electrique )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Vol.5 (n°1), pp.9-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle architecture électromagnétique à réluctance variable excitée pour accumulateur électromécanique d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIGE (Revue Internationale de Génie Electrique )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Vol.4 (n°3/4), pp.367-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des pertes fer d'une machine synchrone rapide par filtre de Kalman implicite robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Guihal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 ème Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, nstitut de Recherche en Energie Electrique de Nantes Atlantique (IREENA), Jul 2021, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Optimization of an Outer Rotor PMSM for Electrical fixed-wing UAV Application Considering the Torque/RPM Working Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pitance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Electric Machines &amp; Drives Conference (IEMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Hartford, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMDC47953.2021.9449516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Diagonally Implicit Implementation of the Continuous-Discrete Extended Kalman Filters for State and Parameter Estimation of Nonlinear Dynamic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Guihal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toronto, Canada. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Magnets and Pole Pieces Openings in Coaxial Magnetic Gearbox by Reluctance Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Naïdjate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bracikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianbo She</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangyu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Salerne, France. pp.415-427, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-56970-9_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Estimation With Continuous-Discrete Extended Kalman Filters Using Implicit Integration Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Guihal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 29th International Symposium on Industrial Electronics (ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Delft, Netherlands. pp.172-178, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE45063.2020.9152372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design optimization of a direct-drive PMSG considering the torque-speed profile Application for Offshore wind energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Ousmane Samb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Gothenburg, Sweden. pp.1875-1881, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEM49940.2020.9271034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing method based on working cycle for High-Speed PMSM and a flywheel accumulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nhat Linh Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Ousmane Samb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Gothenburg, Sweden. pp.515-521, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEM49940.2020.9270798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACHINES RAPIDES Applications, Technologie et Dimensionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Inter GT SEEDS - Machines non conventionnelles - Modèles analytiques - Matériaux magnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation sur cycle du dimensionnement d'une MSAP appliquée à un système de stockage offshore par air comprimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Maisonnave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Aubrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du rapport de multiplication optimal d'une transmission planétaire magnétique fort couple.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Debouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bracikowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model and reluctance network for high-speed PMSM design optimization application to electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bracikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Berthiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 XXII International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland. pp.1359-1365, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICELMACH.2016.7732701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Optimization of High-Speed PMSM for Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bracikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wasselynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montreal, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2015.7352927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysics Modeling and Driving Strategy Optimization of an Urban-Concept Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wasselynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Auvity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montreal, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2015.7352981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-economic Optimization of Flywheel Storage System in transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sony Trieste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvy Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the MMF function of fractional slot concentrated windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 XXI International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Berlin, Germany. pp.616-622, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICELMACH.2014.6960244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de dimensionnement sur cycle d'une machine synchrone rapide à aimants permanents - Application au stockage inertiel longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la FMM de machines à bobinage dentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Hadi Zaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre modélisation et dimensionnement : application aux machines rapides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Hadi Zaïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du choix des matériaux magnétiques sur l'optimisation des machines synchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Hadi Zaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flywheel energy storage systems in hybrid and distributed electricity generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Kerzreho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, NURNBERG, Germany. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématique du stockage d'énergie situé chez le consommateur connecté au réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, GIF SUR YVETTE, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial Field Synchronous Machine with Homopolar Flux in the airgap for a Flywheel Accumulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Application Society Annual Meeting 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, PITTSBURG, United States. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation et prédimensionnement d’un moteur/générateur synchrone pour accumulateur électromécanique d’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCGE'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Nancy (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Loop Position with Current Control of a Synchronous Motor/Generator for Flywheel Accumulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Power Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, LAUSANNE, Switzerland. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONCEPTION, DIMENSIONNEMENT ET COMMANDE D'UN MOTEUR/GÉNÉRATEUR SYNCHRONE À EXCITATION HOMOPOLAIRE ET À BOBINAGES DANS L'ENTREFER POUR ACCUMULATEUR ÉLECTROMÉCANIQUE D'ÉNERGIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. École normale supérieure de Cachan - ENS Cachan, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00448106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIMENSIONNEMENT DES MACHINES SYNCHRONES A FREQUENCE OPTIMALE DE CONVERSION Vers une Méthode déterministe de Dimensionnement sur Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. IUT - Institut Universitaire de Technologie [Saint-Nazaire]; IREENA - Institut de Recherche sur l'Energie Electrique de Nantes-Atlantique (IREENA) EA 4642, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01875127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId138"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Oukrid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Fouad Benkhoris" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Ziane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines12020117" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528721v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Mo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Benkhoris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17071567" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guihal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaeffer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2021.3109095" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018320v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Ousmane Samb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Kien Bui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15093174" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018307v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Dang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15239110" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560976v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Sadou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14154486" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Maisonnave" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Aubr&#233;e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2019.2932782" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486833v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Hmam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Loron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019002v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wasselynck" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevalier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Auvity" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.06.243" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018408v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bracikowski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Berthiau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2726962" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633791v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bekka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Trichet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hadi Za&#239;m" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2016.1183722" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653550v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Missoum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2015.2513669" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633830v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2016.2552546" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735223v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouna&#239;m Tounzi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2296565" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633844v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Hadi Za&#239;m" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2012.2199494" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676130v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Kerzreho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633859v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2004.827447" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674674v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674673v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cognard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Cavarec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674666v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674233v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gergaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039397v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589264" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102061v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039405v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pitance" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC47953.2021.9449516" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039479v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Na&#239;djate" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianbo She" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Yang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56970-9_31" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039436v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE45063.2020.9152372" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039411v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM49940.2020.9271034" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039419v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nhat Linh Dang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM49940.2020.9270798" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061263v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981899v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981859v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Debouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039447v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bracikowski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthiau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2016.7732701" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460021v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352927" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458634v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352981" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065180v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sony Trieste" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mendoza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039462v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bekka" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaim" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trichet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2014.6960244" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065185v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065337v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186960v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186974v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674676v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Robin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674687v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Delamare" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674689v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039370v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674082v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00448106v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01875127v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Oukrid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Fouad Benkhoris" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Ziane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines12020117" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528721v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Mo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Benkhoris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17071567" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018320v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Ousmane Samb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Kien Bui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15093174" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018307v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Dang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15239110" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633700v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guihal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaeffer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2021.3109095" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560976v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Sadou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14154486" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Maisonnave" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Aubr&#233;e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2019.2932782" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486833v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Hmam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Loron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bracikowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Berthiau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2726962" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019002v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wasselynck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevalier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Auvity" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.06.243" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653550v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Missoum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bekka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2015.2513669" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633791v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Trichet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hadi Za&#239;m" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2016.1183722" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633830v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2016.2552546" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735223v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouna&#239;m Tounzi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2296565" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633844v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Hadi Za&#239;m" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2012.2199494" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676130v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Kerzreho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633859v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2004.827447" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674674v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674673v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cognard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Cavarec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674666v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674233v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gergaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102061v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pitance" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC47953.2021.9449516" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039397v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589264" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039479v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Na&#239;djate" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianbo She" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Yang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56970-9_31" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039436v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE45063.2020.9152372" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039411v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM49940.2020.9271034" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039419v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nhat Linh Dang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM49940.2020.9270798" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061263v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981899v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981859v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Debouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039447v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bracikowski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthiau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2016.7732701" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460021v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352927" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458634v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352981" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065180v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sony Trieste" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mendoza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039462v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bekka" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaim" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trichet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2014.6960244" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065185v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065337v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186960v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186974v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674687v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Delamare" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674676v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Robin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674689v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039370v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674082v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00448106v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01875127v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>