--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -183,51 +183,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (218)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (219)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -351,1394 +351,1394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White-rot fungi as a sustainable pretreatment approach to improve lignocellulosic biomass conversion for biohydrogen production</w:t>
+                <w:t xml:space="preserve">Modeling thermophilic syntrophic VFA oxidation using thermodynamic principles: Insights from enrichment cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Carlos Campos-Flores</w:t>
+                <w:t xml:space="preserve">Sahak Yeghiazaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Iván Suárez-Vázquez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
+                <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Westerholm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2026.109040⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 449, pp.134365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2026.134365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05524123v1</w:t>
+                <w:t xml:space="preserve">hal-05579012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Conversion of Glycerol Into 1,3‐Propanediol by Fermentation: Review of Fundamentals and Operational Strategies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">White-rot fungi as a sustainable pretreatment approach to improve lignocellulosic biomass conversion for biohydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+                <w:t xml:space="preserve">Roberto Carlos Campos-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoli Wang</w:t>
+                <w:t xml:space="preserve">Santiago Iván Suárez-Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arquímedes Cruz-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.70265⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 210, pp.109040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2026.109040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05494094v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial adaptation to H2 improves the conversion of volatile fatty acids to methane during in situ biomethanation even in CO2-depleted conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucia Braga-Nan</w:t>
+                <w:t xml:space="preserve">Microbial Conversion of Glycerol Into 1,3‐Propanediol by Fermentation: Review of Fundamentals and Operational Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Fernanda Pérez‐bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoli Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2025.132494⟩</w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (11), pp.e70265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.70265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05035423v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of operating conditions on food waste fermentation to enhance VFA production and propionic acid selectivity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial adaptation to H2 improves the conversion of volatile fatty acids to methane during in situ biomethanation even in CO2-depleted conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Taussac</w:t>
+                <w:t xml:space="preserve">Lucia Braga-Nan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Santa-Catalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eti.2025.104324⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 429, pp.132494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2025.132494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05254027v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fumarate on interspecies electron transfer and the metabolic shift induced in Clostridium pasteurianum by Geobacter sulfurreducens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of operating conditions on food waste fermentation to enhance VFA production and propionic acid selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Berthomieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+                <w:t xml:space="preserve">Mathilde Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Taussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jambio/lxae122⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39, pp.104324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eti.2025.104324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614157v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05254027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of autotrophic denitrification for groundwater remediation: A special focus on bioelectrochemical reactors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights on waste mixing for enhanced fermentative hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edel Fernández</w:t>
+                <w:t xml:space="preserve">Lucie Perat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Luis Campos</w:t>
+                <w:t xml:space="preserve">Charlotte Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Oyarzún</w:t>
+                <w:t xml:space="preserve">Mathilde Jégoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (1), pp.111552. </w:t>
+              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 188, pp.1326-1337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2023.111552⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psep.2024.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524916v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of enrichment methods for efficient nitrogen fixation on a biocathode</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A review of autotrophic denitrification for groundwater remediation: A special focus on bioelectrochemical reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ortega-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javiera Toledo-Alarcón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edel Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Oyarzún</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.365⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.111552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2023.111552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581977v1</w:t>
+                <w:t xml:space="preserve">hal-04524916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing Lignocellulolytic and Electrogenic Potential: Insights from Shewanella oneidensis MR-1 and Cellulomonas Strains on Lignocellulosic Biomass</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vladyslav Mishyn</w:t>
+                <w:t xml:space="preserve">Influence of fumarate on interspecies electron transfer and the metabolic shift induced in Clostridium pasteurianum by Geobacter sulfurreducens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Fernanda Pérez-Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 135 (5), pp.lxae122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jambio/lxae122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/ad7909⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04715274v1</w:t>
+                <w:t xml:space="preserve">hal-04614157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on waste mixing for enhanced fermentative hydrogen production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Perat</w:t>
+                <w:t xml:space="preserve">Comparison of enrichment methods for efficient nitrogen fixation on a biocathode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Rous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Escudié</w:t>
+                <w:t xml:space="preserve">Gaëlle Santa-Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 188, pp.1326-1337. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.e12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psep.2024.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677913v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicken manure and wheat straw co-digestion in batch leach bed reactors: optimization of the start-up conditions</w:t>
+                <w:t xml:space="preserve">Harnessing Lignocellulolytic and Electrogenic Potential: Insights from Shewanella oneidensis MR-1 and Cellulomonas Strains on Lignocellulosic Biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Zayen</w:t>
+                <w:t xml:space="preserve">Animut Assefa Molla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Sayadi</w:t>
+                <w:t xml:space="preserve">Vladyslav Mishyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Sousbie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Torrijos</w:t>
+                <w:t xml:space="preserve">Ludovic Besaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, pp.10923-10933. </w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 171 (9), pp.095501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13399-021-01912-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/ad7909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353151v1</w:t>
+                <w:t xml:space="preserve">hal-04715274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential dark fermentation and microbial electrolysis cells for hydrogen production: Volatile fatty acids influence and energy considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Antonio Magdalena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Fernanda Pérez-Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1792,25730 +1792,25864 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening and Application of Ligninolytic Microbial Consortia to Enhance Aerobic Degradation of Solid Digestate</w:t>
+                <w:t xml:space="preserve">Chicken manure and wheat straw co-digestion in batch leach bed reactors: optimization of the start-up conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulysse Brémond</w:t>
+                <w:t xml:space="preserve">Amal Zayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Bertrandias</w:t>
+                <w:t xml:space="preserve">Sami Sayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+                <w:t xml:space="preserve">Philippe Sousbie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Milferstedt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bru-Adan</w:t>
+                <w:t xml:space="preserve">Michel Torrijos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10020277⟩</w:t>
+              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.10923-10933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13399-021-01912-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554334v1</w:t>
+                <w:t xml:space="preserve">hal-03353151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial community redundance in biomethanation systems lead to faster recovery of methane production rates after starvation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
+                <w:t xml:space="preserve">Populational and metabolic shifts induced by acetate, butyrate and lactate in dark fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Céline Noguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Santa-Catalina</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trably Eric</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150073⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (66), pp.28385-28398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.06.163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406897v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-ensiling and field wilting investigated as preparation methods for the ensiling of a wet harvested catch crop for biomethane production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conditions for efficient alkaline storage of cover crops for biomethane production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément van Vlierberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément van Vlierberghe</w:t>
+                <w:t xml:space="preserve">Renaud Escudie Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+                <w:t xml:space="preserve">G. Santa-Catalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Frederic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2022.06.078⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 348, pp.126722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2022.126722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766230v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular Economy Applied to Organic Residues and Wastewater: Research Challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial community redundance in biomethanation systems lead to faster recovery of methane production rates after starvation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Braga-Nan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Santa-Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Bakan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.M. Choubert</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Delgenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-021-01549-0⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 804, pp.150073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325254v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the storage of cover crops by co-ensiling with different waste types: Effect on fermentation and effluent production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Chiboubi</w:t>
+                <w:t xml:space="preserve">Co-ensiling and field wilting investigated as preparation methods for the ensiling of a wet harvested catch crop for biomethane production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément van Vlierberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Santa Catalina</w:t>
+                <w:t xml:space="preserve">G. Santa-Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Frederic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2022.10.002⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 195, pp.1230-1237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2022.06.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822493v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms underlying Clostridium pasteurianum’s metabolic shift when grown with Geobacter sulfurreducens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+                <w:t xml:space="preserve">Screening and Application of Ligninolytic Microbial Consortia to Enhance Aerobic Degradation of Solid Digestate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bertrandias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bru-Adan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106 (2), pp.865-876. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-021-11736-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10020277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516733v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of successive microwave and enzymatic treatments on the release of p-hydroxycinnamic acids from two types of grass biomass</w:t>
+                <w:t xml:space="preserve">Circular Economy Applied to Organic Residues and Wastewater: Research Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bichot</w:t>
+                <w:t xml:space="preserve">Benedicte Bakan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Raouche</w:t>
+                <w:t xml:space="preserve">T Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig Faulds</w:t>
+                <w:t xml:space="preserve">Rachel Boutrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Mechin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+                <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 182, pp.108434. </w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (2), pp.1267-1276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bej.2022.108434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-021-01549-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638916v1</w:t>
+                <w:t xml:space="preserve">hal-03325254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Fermentative Hydrogen Production from Food Waste in Continuous Reactor after Butyric Acid Treatment</w:t>
+                <w:t xml:space="preserve">Improving the storage of cover crops by co-ensiling with different waste types: Effect on fermentation and effluent production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Céline Noguer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jose Antonio Magdalena</w:t>
+                <w:t xml:space="preserve">C. van Vlierberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chiboubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Santa Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en15114048⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 154, pp.136-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2022.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03709121v1</w:t>
+                <w:t xml:space="preserve">hal-03822493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions for efficient alkaline storage of cover crops for biomethane production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Escudie Escudié</w:t>
+                <w:t xml:space="preserve">Mechanisms underlying Clostridium pasteurianum’s metabolic shift when grown with Geobacter sulfurreducens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Fernanda Pérez-Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Santa-Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Frederic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (2), pp.865-876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-021-11736-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2022.126722⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03709150v1</w:t>
+                <w:t xml:space="preserve">hal-03516733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Populational and metabolic shifts induced by acetate, butyrate and lactate in dark fermentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Escudié</w:t>
+                <w:t xml:space="preserve">Effects of successive microwave and enzymatic treatments on the release of p-hydroxycinnamic acids from two types of grass biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Raouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Faulds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.06.163⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 182, pp.108434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bej.2022.108434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838360v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of interspecies electron transfer in anaerobic microbial communities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+                <w:t xml:space="preserve">Enhanced Fermentative Hydrogen Production from Food Waste in Continuous Reactor after Butyric Acid Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Céline Noguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Antonio Magdalena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrew Marcus</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.copbio.2020.12.019⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (11), pp.4048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en15114048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03117058v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recirculation of solid digestate to enhance energy efficiency of biogas plants: Strategies, conditions and impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bertrandias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle de Buyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 231, pp.113759. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enconman.2020.113759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of chemical-free microwave pretreatment on methane yield of two grass biomass with contrasted parietal content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lerosty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 229, pp.1-31. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2020.113746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A vision of European biogas sector development towards 2030: Trends and challenges</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+                <w:t xml:space="preserve">Modeling of interspecies electron transfer in anaerobic microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Marcus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.125065⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67, pp.49-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.copbio.2020.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102324v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixotrophic Growth of Chlorella sorokiniana on Acetate and Butyrate: Interplay Between Substrate, C:N Ratio and pH</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
+                <w:t xml:space="preserve">A vision of European biogas sector development towards 2030: Trends and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bertrandias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 287, pp.125065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.125065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.703614⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03319189v1</w:t>
+                <w:t xml:space="preserve">hal-03102324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term alkaline storage and pretreatment process of cover crops for anaerobic digestion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Escudié</w:t>
+                <w:t xml:space="preserve">Mixotrophic Growth of Chlorella sorokiniana on Acetate and Butyrate: Interplay Between Substrate, C:N Ratio and pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Seira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.124986⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.703614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214720v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust operation through effluent recycling for hydrogen production from the organic fraction of municipal solid waste</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Long term alkaline storage and pretreatment process of cover crops for anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. van Vlierberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 319, pp.124196. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.124196⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 330, pp.124986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.124986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102599v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose electro-fermentation with mixed cultures: A key role of the Clostridiaceae family</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust operation through effluent recycling for hydrogen production from the organic fraction of municipal solid waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Etchebehere</w:t>
+                <w:t xml:space="preserve">Florian Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.10.042⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 319, pp.124196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.124196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981468v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixotrophic growth of microalgae on volatile fatty acids is determined by their undissociated form</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Lacroux</w:t>
+                <w:t xml:space="preserve">Glucose electro-fermentation with mixed cultures: A key role of the Clostridiaceae family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javiera Toledo-Alarcón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Etchebehere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert van Lis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2020.101870⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (2), pp.1694-1704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.10.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901805v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogas sequestration from the headspace of a fermentative system enhances hydrogen production rate and yield</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Latrille</w:t>
+                <w:t xml:space="preserve">Biomethanation processes: new insights on the effect of a high H 2 partial pressure on microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Santa-Catalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Zaiat</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45 (19), pp.11011-11023. </w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.02.064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13068-020-01776-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555177v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating the variability of hydrogen production in mixed culture through bioaugmentation with exogenous pure strains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of fungal and thermo-alkaline post-treatments of solid digestate in a recirculation scheme to increase flexibility in feedstocks supply management of biogas plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bertrandias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Poirier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Denis Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45 (4), pp.2617-2626. </w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 149, pp.641-651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.11.116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.12.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02531498v1</w:t>
+                <w:t xml:space="preserve">hal-02555213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardized protocol for determination of biohydrogen potential</w:t>
+                <w:t xml:space="preserve">Role of indigenous bacteria in dark fermentation of organic substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Carrillo-Reyes</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kevin Dauptain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Santa-Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2019.11.027⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 313, pp.123665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.123665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921485v1</w:t>
+                <w:t xml:space="preserve">hal-02878142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of biogas digestate typology on nutrient recovery for plant growth: Accessibility indicators for first fertilization prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Grigatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 117, pp.18-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wasman.2020.07.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomethanation processes: new insights on the effect of a high H 2 partial pressure on microbial communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucia Braga</w:t>
+                <w:t xml:space="preserve">Mitigating the variability of hydrogen production in mixed culture through bioaugmentation with exogenous pure strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13068-020-01776-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (4), pp.2617-2626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.11.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919228v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of fungal and thermo-alkaline post-treatments of solid digestate in a recirculation scheme to increase flexibility in feedstocks supply management of biogas plants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Bertrandias</w:t>
+                <w:t xml:space="preserve">Standardized protocol for determination of biohydrogen potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrillo-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Buitron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván Moreno-Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Cecilia Tapia-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Loisel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+                <w:t xml:space="preserve">Rodolfo Palomo-Briones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 149, pp.641-651. </w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.100754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.12.062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2019.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555213v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of indigenous bacteria in dark fermentation of organic substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixotrophic growth of microalgae on volatile fatty acids is determined by their undissociated form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Dauptain</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
+                <w:t xml:space="preserve">Robert van Lis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 313, pp.123665. </w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47, pp.101870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.123665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2020.101870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02878142v1</w:t>
+                <w:t xml:space="preserve">hal-02901805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupling thermal and non-thermal effects of the microwaves for lignocellulosic biomass pretreatment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biogas sequestration from the headspace of a fermentative system enhances hydrogen production rate and yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilena Radoiu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Méchin</w:t>
+                <w:t xml:space="preserve">Antônio Djalma Nunes Ferraz Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Zaiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2019.112220⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (19), pp.11011-11023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.02.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625871v1</w:t>
+                <w:t xml:space="preserve">hal-02555177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Outlook in Microbial Ecology: Nonmutualistic Interspecies Electron Transfer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
+                <w:t xml:space="preserve">Decoupling thermal and non-thermal effects of the microwaves for lignocellulosic biomass pretreatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lerosty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilena Radoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2020.01.008⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 203, pp.112220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2019.112220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02534986v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaugmentation enhances dark fermentative hydrogen production in cultures exposed to short-term temperature fluctuations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Escudié</w:t>
+                <w:t xml:space="preserve">Novel Outlook in Microbial Ecology: Nonmutualistic Interspecies Electron Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 104 (1), pp.439-449. </w:t>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (4), pp.245-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-019-10203-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2020.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02623127v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and Inoculum Origin Influence the Performance of Ex-Situ Biological Hydrogen Methanation</w:t>
+                <w:t xml:space="preserve">Bioaugmentation enhances dark fermentative hydrogen production in cultures exposed to short-term temperature fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Figeac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
+                <w:t xml:space="preserve">Onyinye Okonkwo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Mangayil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aino-Maija Lakaniemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25235665⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104 (1), pp.439-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-019-10203-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102368v1</w:t>
+                <w:t xml:space="preserve">hal-02623127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ammonium, electron donor and sulphate transient feeding conditions on sulphidogenesis in sequencing batch bioreactors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature and Inoculum Origin Influence the Performance of Ex-Situ Biological Hydrogen Methanation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eldon R. Rene</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Noémie Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Escudié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 276, pp.288-299. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (23), pp.5665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2018.12.087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules25235665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623546v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addition of biochar and trace elements in the form of industrial FeCl3 to stabilize anaerobic digestion of food waste: dosage optimization and long-term study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soft microwave pretreatment to extract P-Hydroxycinnamic acids from grass stalks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lerosty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marion Crest</w:t>
+                <w:t xml:space="preserve">Laureline Geirnaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jctb.5797⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (21), pp.3885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24213885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685985v1</w:t>
+                <w:t xml:space="preserve">hal-02623250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The environmental biorefinery: state-of-the-art on the production of hydrogen and value-added biomolecules in mixed-culture fermentation (vol 20, pg 3159, 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+                <w:t xml:space="preserve">Enhancement of mass transfer conditions to increase the productivity and efficiency of dark fermentation in continuous reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Palomo-Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. B. Celis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. O. Méndez-Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9gc90027f⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 254, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.115648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02628221v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dosage de la couleur dans les piquettes de distillerie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavior of two-chamber microbial electrochemical systems started-up with different ion-exchange membrane separators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">László Kook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Garcia-Bernet</w:t>
+                <w:t xml:space="preserve">Péter Bakonyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Lambert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+                <w:t xml:space="preserve">Jan Zitka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 278, pp.279-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2019.01.097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03534553v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of mass transfer conditions to increase the productivity and efficiency of dark fermentation in continuous reactors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Palomo-Briones</w:t>
+                <w:t xml:space="preserve">Improvement of biohydrogen production from glycerol in micro-oxidative environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. B. Celis</w:t>
+                <w:t xml:space="preserve">Antonella Marone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. O. Méndez-Acosta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
+                <w:t xml:space="preserve">E. Tapia-Venegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 254, pp.1-8. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (33), pp.17802-17812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.115648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.05.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627486v1</w:t>
+                <w:t xml:space="preserve">hal-02623263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of two-chamber microbial electrochemical systems started-up with different ion-exchange membrane separators</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jan Zitka</w:t>
+                <w:t xml:space="preserve">The environmental biorefinery: state-of-the-art on the production of hydrogen and value-added biomolecules in mixed-culture fermentation (vol 20, pg 3159, 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2019.01.097⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (8), pp.2148-2148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9gc90027f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623479v1</w:t>
+                <w:t xml:space="preserve">hal-02628221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of biohydrogen production from glycerol in micro-oxidative environment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Le dosage de la couleur dans les piquettes de distillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Garcia-Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bizot-Bostin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Tapia-Venegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (170), pp.31-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623263v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of short-term temperature fluctuations on biohydrogen production and resilience of thermophilic microbial communities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Effect of ammonium, electron donor and sulphate transient feeding conditions on sulphidogenesis in sequencing batch bioreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Carlos Reyes-Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Habouzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eldon R. Rene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Santa-Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Escudié</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. M. Lakaniemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.01.256⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 276, pp.288-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2018.12.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623475v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A standardized biohydrogen potential protocol: An international round robin test approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julian Carrillo-Reyes</w:t>
+                <w:t xml:space="preserve">Addition of biochar and trace elements in the form of industrial FeCl3 to stabilize anaerobic digestion of food waste: dosage optimization and long-term study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aída Tapia-Rodríguez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Palomo-Briones</w:t>
+                <w:t xml:space="preserve">Marion Crest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 44 (48), pp.26237-26247. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94 (12), pp.505-515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.08.124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jctb.5797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623601v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of corn stover conversion to carboxylates by extrusion and biotic triggers in solid-state fermentation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
+                <w:t xml:space="preserve">Impacts of short-term temperature fluctuations on biohydrogen production and resilience of thermophilic microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onyinye Okonkwo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pacome Prompsy</w:t>
+                <w:t xml:space="preserve">R. Mangayil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+                <w:t xml:space="preserve">A. M. Lakaniemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 103 (1), pp.489-503. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (16), pp.8028-8037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-018-9463-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.01.256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154400v1</w:t>
+                <w:t xml:space="preserve">hal-02623475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose electro-fermentation as main driver for efficient H2-producing bacteria selection in mixed cultures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A standardized biohydrogen potential protocol: An international round robin test approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrillo-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javiera Belen Toledo-Alarcon</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aída Tapia-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Buitron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván Moreno-Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Palomo-Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 44 (4), pp.2230-2238. </w:t>
+              <w:t xml:space="preserve">, 2019, 44 (48), pp.26237-26247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.07.091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.08.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627487v1</w:t>
+                <w:t xml:space="preserve">hal-02623601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft microwave pretreatment to extract P-Hydroxycinnamic acids from grass stalks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Lerosty</w:t>
+                <w:t xml:space="preserve">Enhancement of corn stover conversion to carboxylates by extrusion and biotic triggers in solid-state fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Marone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laureline Geirnaert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
+                <w:t xml:space="preserve">Pacome Prompsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules24213885⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 103 (1), pp.489-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-018-9463-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623250v1</w:t>
+                <w:t xml:space="preserve">hal-02154400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dosage de la couleur dans les piquettes de distillerie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glucose electro-fermentation as main driver for efficient H2-producing bacteria selection in mixed cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javiera Belen Toledo-Alarcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (4), pp.2230-2238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.07.091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618051v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial anodic consortia fed with fermentable substrates in microbial electrolysis cells: Significance of microbial structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
+                <w:t xml:space="preserve">Biological pretreatments of biomass for improving biogas production: an overview from lab scale to full-scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle de Buyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2018.05.009⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90, pp.583-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2018.03.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02626236v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding biomass recalcitrance in grasses for their efficient utilization as biorefinery feedstock</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
+                <w:t xml:space="preserve">Methanosarcina plays a main role during methanogenesis of high-solids food waste and cardboard.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Crest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11157-018-9485-y⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 76, pp.423-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2018.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02626399v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-ensiling as a new technique for long-term storage of agro-industrial waste with low sugar content prior to anaerobic digestion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The environmental biorefinery: state-of-the-art on the production of hydrogen and value-added biomolecules in mixed-culture fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Moscoviz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 71, pp.147-155. </w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (14), pp.3159-3179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2017.10.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8gc00572a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02624481v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the actual anode area that contributes to the current density produced by electroactive biofilms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serge da Silva</w:t>
+                <w:t xml:space="preserve">Understanding biomass recalcitrance in grasses for their efficient utilization as biorefinery feedstock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.10.200⟩</w:t>
+              <w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (4), pp.707-748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11157-018-9485-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626318v1</w:t>
+                <w:t xml:space="preserve">hal-02626399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardboard proportions and total solids contents as driving factors in dry co-fermentation of food waste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
+                <w:t xml:space="preserve">Co-ensiling as a new technique for long-term storage of agro-industrial waste with low sugar content prior to anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lou Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marion Crest</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.06.040⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71, pp.147-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2017.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621022v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addition of granular activated carbon and trace elements to favor volatile fatty acid consumption during anaerobic digestion of food waste</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
+                <w:t xml:space="preserve">Le dosage de la couleur dans les piquettes de distillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Garcia-Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bizot-Bostin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (169), pp.30-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626349v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High biomass density promotes density-dependent microbial growth rate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+                <w:t xml:space="preserve">Microbial anodic consortia fed with fermentable substrates in microbial electrolysis cells: Significance of microbial structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Clément Flayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bej.2017.11.017⟩</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.219-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2018.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653769v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen metabolic patterns driven by Clostridium-Streptococcus community shifts in a continuous stirred tank reactor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Palomo-Briones</w:t>
+                <w:t xml:space="preserve">On the actual anode area that contributes to the current density produced by electroactive biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Carmona Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-018-8737-7⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 259, pp.395-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.10.200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625208v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pretreatment of food waste for methane and hydrogen recovery: A review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. P. Karthikeyan</w:t>
+                <w:t xml:space="preserve">Cardboard proportions and total solids contents as driving factors in dry co-fermentation of food waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Mehariya</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Crest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. W. C. Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 249, pp.1025-1039. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.09.105⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 248, pp.229-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.06.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02626205v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological pretreatments of biomass for improving biogas production: an overview from lab scale to full-scale</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Addition of granular activated carbon and trace elements to favor volatile fatty acid consumption during anaerobic digestion of food waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Santa-Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2018.03.103⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 260, pp.157-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2018.03.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02624332v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The environmental biorefinery: state-of-the-art on the production of hydrogen and value-added biomolecules in mixed-culture fermentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
+                <w:t xml:space="preserve">High biomass density promotes density-dependent microbial growth rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Krichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Torrijos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8gc00572a⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130, pp.66-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bej.2017.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02626151v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanosarcina plays a main role during methanogenesis of high-solids food waste and cardboard.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
+                <w:t xml:space="preserve">Hydrogen metabolic patterns driven by Clostridium-Streptococcus community shifts in a continuous stirred tank reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Palomo-Briones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Rouez</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. E. López-Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Crest</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+                <w:t xml:space="preserve">L. B. Celis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. O. Méndez-Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2018.04.004⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102 (5), pp.2465-2475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-018-8737-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627560v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative growth of Geobacter sulfurreducens and Clostridium pasteurianum with subsequent metabolic shift in glycerol fermentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+                <w:t xml:space="preserve">Pretreatment of food waste for methane and hydrogen recovery: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. P. Karthikeyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence de Salivet de Fouchécour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Santa-Catalina</w:t>
+                <w:t xml:space="preserve">S. Mehariya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. W. C. Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep44334⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 249, pp.1025-1039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.09.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01602752v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of wall shear stress on initial bacterial adhesion in rotating annular reactor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Habouzit</w:t>
+                <w:t xml:space="preserve">Traitement anaérobie des effluents industriels liquides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Garcia-Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Escudié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Procédés chimie - bio - agro | Opérations unitaires. Génie de la réaction chimique (J 3 943v2), pp.1-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607690v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic study of dry anaerobic co-digestion of food waste and cardboard for methane production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Crest</w:t>
+                <w:t xml:space="preserve">Cooperative growth of Geobacter sulfurreducens and Clostridium pasteurianum with subsequent metabolic shift in glycerol fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence de Salivet de Fouchécour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Santa-Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2017.09.002⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.44334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep44334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621998v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling dark fermentation and microbial electrolysis to enhance bio-hydrogen production from agro-industrial wastewaters and by-products in a bio-refinery framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonella Marone</w:t>
+                <w:t xml:space="preserve">Impact of wall shear stress on initial bacterial adhesion in rotating annular reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Saur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga R. Ayala-Campos</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Habouzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 42 (3), pp.1609-1621. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (2), pp.e0172113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.09.166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0172113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605057v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement anaérobie des effluents industriels liquides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Kinetic study of dry anaerobic co-digestion of food waste and cardboard for methane production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Crest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69, pp.470-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2017.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618467v1</w:t>
+                <w:t xml:space="preserve">hal-02621998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-fermentation triggering population selection in mixed-culture glycerol fermentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Coupling dark fermentation and microbial electrolysis to enhance bio-hydrogen production from agro-industrial wastewaters and by-products in a bio-refinery framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Marone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga R. Ayala-Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Carmona Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Moscoviz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (3), pp.1609-1621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.09.166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.12747⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01606131v1</w:t>
+                <w:t xml:space="preserve">hal-01605057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal conditions for flexible methane production in a demand-based operation of biogas plants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Péchiné</w:t>
+                <w:t xml:space="preserve">Electro-fermentation triggering population selection in mixed-culture glycerol fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.09.013⟩</w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.12747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620818v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradation of polycyclic aromatic hydrocarbons: Using microbial bioelectrochemical systems to overcome an impasse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal conditions for flexible methane production in a demand-based operation of biogas plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Laperriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Kronenberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
+                <w:t xml:space="preserve">Benjamin Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Torrijos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Péchiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 231, Part 1, pp.509-523. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 245, pp.698-705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.08.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01602792v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of propionic acid during consecutive batch anaerobic digestion of commercial food waste</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodegradation of polycyclic aromatic hydrocarbons: Using microbial bioelectrochemical systems to overcome an impasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kronenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.08.149⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 231, Part 1, pp.509-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.08.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180656v1</w:t>
+                <w:t xml:space="preserve">hal-01602792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark-fermentative biohydrogen pathways and microbial networks in continuous stirred tank reactors: Novel insights on their control</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Accumulation of propionic acid during consecutive batch anaerobic digestion of commercial food waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Crest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 245, pp.724-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.08.149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.04.051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01608465v1</w:t>
+                <w:t xml:space="preserve">hal-04180656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing extracellular electron transfer mediated parasitism: energetic considerations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+                <w:t xml:space="preserve">Dark-fermentative biohydrogen pathways and microbial networks in continuous stirred tank reactors: Novel insights on their control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Palomo-Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elías Razo-Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 198, pp.77-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.04.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-07593-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01602758v1</w:t>
+                <w:t xml:space="preserve">hal-01608465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a hybrid anaerobic biofilm reactor treating winery effluents and using grape stalks as biofilm carrier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Habouzit</w:t>
+                <w:t xml:space="preserve">Revealing extracellular electron transfer mediated parasitism: energetic considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Clément Flayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2015.1127291⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.7766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-07593-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636124v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical conductivity as a state indicator for the start-up period of anaerobic fixed-film reactors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">High robustness of a simplified microbial consortium producing hydrogen in long term operation of a biofilm fermentative reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrillo-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elías Razo-Flores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wst.2016.031⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (4), pp.2367-2376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.11.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594495v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of process dynamics on the microbial diversity in a nitrifying biofilm reactor: Correlation analysis and simulation study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bidirectional microbial electron transfer: switching an acetate oxidizing biofilm to nitrate reducing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narcís Pous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Carmona Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Vilajeliu-Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Fiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas P.W. Vannecke</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lluis Bañeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bit.25952⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 75, pp.352-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2015.08.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635471v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation of acquired morphology and community structure in aged biofilms after facing environmental stress</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
+                <w:t xml:space="preserve">Electrical conductivity as a state indicator for the start-up period of anaerobic fixed-film reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Robles Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 88, pp.164-172. </w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (9), pp.2294-2300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.10.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2166/wst.2016.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633741v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-fermentation: How to drive fermentation using electrochemical systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of process dynamics on the microbial diversity in a nitrifying biofilm reactor: Correlation analysis and simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javiera Belen Toledo Alarcon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
+                <w:t xml:space="preserve">Thomas P.W. Vannecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari K.H. Winkler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline I.P. Volcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tibtech.2016.04.009⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (9), pp.1962-1974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bit.25952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637461v1</w:t>
+                <w:t xml:space="preserve">hal-02635471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioelectrochemical treatment of table olive brine processing wastewater for biogas production and phenolic compounds removal.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conservation of acquired morphology and community structure in aged biofilms after facing environmental stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Saur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 100, pp.316-325. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2016.05.008⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 88, pp.164-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637536v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent 1,3-propanediol production from glycerol in mixed culture fermentation over a wide range of pH</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
+                <w:t xml:space="preserve">Evaluation of a hybrid anaerobic biofilm reactor treating winery effluents and using grape stalks as biofilm carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Wahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Habouzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Jedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (13), pp.1676-1682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2015.1127291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13068-016-0447-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01509040v1</w:t>
+                <w:t xml:space="preserve">hal-02636124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidirectional microbial electron transfer: switching an acetate oxidizing biofilm to nitrate reducing conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Erika Fiset</w:t>
+                <w:t xml:space="preserve">Electro-fermentation: How to drive fermentation using electrochemical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lluis Bañeras</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Javiera Belen Toledo Alarcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 75, pp.352-358. </w:t>
+              <w:t xml:space="preserve">Trends in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (11), pp.856-865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2015.08.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tibtech.2016.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02640915v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High robustness of a simplified microbial consortium producing hydrogen in long term operation of a biofilm fermentative reactor</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bioelectrochemical treatment of table olive brine processing wastewater for biogas production and phenolic compounds removal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Marone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Carmona Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.11.131⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100, pp.316-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2016.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637569v1</w:t>
+                <w:t xml:space="preserve">hal-02637536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of nitrogen behaviour by phosphate concentration during microalgal-bacterial cultivation using digestate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Ziebal</w:t>
+                <w:t xml:space="preserve">Consistent 1,3-propanediol production from glycerol in mixed culture fermentation over a wide range of pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2014.10.022⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13068-016-0447-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01167153v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific and efficient electrochemical selection of Geoalkalibacter subterraneus and Desulfuromonas acetoxidans in high current-producing biofilms</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">Invasibility of resident biofilms by allochthonous communities in bioreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micol Bellucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2015.02.003⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81, pp.232-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.05.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630636v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrification and denitrification characteristics in a sequencing batch reactor treating tannery wastewater</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Torrijos</w:t>
+                <w:t xml:space="preserve">Dynamic observation of the biodegradation of lignocellulosic tissue under solid-state anaerobic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Watteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clean Technologies and Environmental Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10098-014-0829-1⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 191, pp.322-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.04.130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164823v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial characterization of anode-respiring bacteria within biofilms developed from cultures previously enriched in dissimilatory metal-reducing bacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
+                <w:t xml:space="preserve">Specific and efficient electrochemical selection of Geoalkalibacter subterraneus and Desulfuromonas acetoxidans in high current-producing biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Carmona Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.07.010⟩</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (Pt A), pp.221-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2015.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631087v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term continuous production of H2 in a microbial electrolysis cell (MEC) treating saline wastewater</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémy Lacroix</w:t>
+                <w:t xml:space="preserve">Control of nitrogen behaviour by phosphate concentration during microalgal-bacterial cultivation using digestate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marcilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Etcheverry</w:t>
+                <w:t xml:space="preserve">Bruno Sialve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ziebal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.05.041⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 175, pp.224-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2014.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167881v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasibility of resident biofilms by allochthonous communities in bioreactors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Micol Bellucci</w:t>
+                <w:t xml:space="preserve">Nitrification and denitrification characteristics in a sequencing batch reactor treating tannery wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rangaraj Ganesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sousbie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Torrijos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramamoorty Alwar Ramanujam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.05.051⟩</w:t>
+              <w:t xml:space="preserve">Clean Technologies and Environmental Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (3), pp.735-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10098-014-0829-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630533v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic observation of the biodegradation of lignocellulosic tissue under solid-state anaerobic conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+                <w:t xml:space="preserve">Microbial characterization of anode-respiring bacteria within biofilms developed from cultures previously enriched in dissimilatory metal-reducing bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Carmona Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 191, pp.322-326. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.04.130⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 195, pp.283-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02631943v1</w:t>
+                <w:t xml:space="preserve">hal-02631087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling ammonium-oxidizing population shifts in a biofilm reactor.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+                <w:t xml:space="preserve">Long-term continuous production of H2 in a microbial electrolysis cell (MEC) treating saline wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Carmona Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.I.P. Volcke</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luc Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 69 (1), pp.208-16. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81, pp.149-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wst.2013.701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.05.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631955v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total solid content drives hydrogen production through microbial selection during thermophilic fermentation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An automated method for the quantification of moving predators such as rotifers in biofilms by image analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Saur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2014.05.078⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 103, pp.40-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2014.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640079v1</w:t>
+                <w:t xml:space="preserve">hal-02630346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate milling pretreatment as a key parameter for Solid-State Anaerobic Digestion optimization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Sequential operation of a hybrid anaerobic reactor using a lignocellulosic biomass as biofilm support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Wahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Habouzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Jedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 173, pp.185-92. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2014.09.015⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 172, pp.150-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2014.08.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190161v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological structures of wheat straw strongly impacts its anaerobic digestion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Biofilm development during the start-up period of anaerobic biofilm reactors: the biofilm Archaea community is highly dependent on the support material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Habouzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2013.11.038⟩</w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (3), pp.257 - 264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.12115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639570v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestate color and light intensity affect nutrient removal and competition phenomena in a microalgal-bacterial ecosystem</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Bernet</w:t>
+                <w:t xml:space="preserve">Substrate milling pretreatment as a key parameter for Solid-State Anaerobic Digestion optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 173, pp.185-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2014.09.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600054v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermentative hydrogen production under moderate halophilic conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+                <w:t xml:space="preserve">Modelling ammonium-oxidizing population shifts in a biofilm reactor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.P.W. Vannecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.I.P. Volcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.08.035⟩</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69 (1), pp.208-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2013.701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639420v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New urban wastewater treatment with autotrophic membrane bioreactor at low chemical oxygen demand/N substrate ratio</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Grasmick</w:t>
+                <w:t xml:space="preserve">Total solid content drives hydrogen production through microbial selection during thermophilic fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bonnafous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wst.2013.814⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 166, pp.610-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2014.05.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640314v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automated method for the quantification of moving predators such as rotifers in biofilms by image analysis.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Digestate color and light intensity affect nutrient removal and competition phenomena in a microalgal-bacterial ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sialve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ziebal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64, pp.278-287</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630346v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential operation of a hybrid anaerobic reactor using a lignocellulosic biomass as biofilm support</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Habouzit</w:t>
+                <w:t xml:space="preserve">Morphological structures of wheat straw strongly impacts its anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Naceur Jedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2014.08.127⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52, pp.695-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2013.11.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637888v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilm development during the start-up period of anaerobic biofilm reactors: the biofilm Archaea community is highly dependent on the support material</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+                <w:t xml:space="preserve">Fermentative hydrogen production under moderate halophilic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.12115⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (14), pp.7508-7517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.08.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637731v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and hydrophobic properties of Extracellular Polymeric Substances in biofilms in relation towards cohesion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New urban wastewater treatment with autotrophic membrane bioreactor at low chemical oxygen demand/N substrate ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ras</w:t>
+                <w:t xml:space="preserve">Maialen Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lefebvre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+                <w:t xml:space="preserve">Alain Grasmick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2013.03.001⟩</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69 (5), pp.960-965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2013.814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02649958v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilm model calibration and microbial diversity study using Monte Carlo simulations.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+                <w:t xml:space="preserve">Dynamic effect of total solid content, low substrate/inoculum ratio and particle size on solid-state anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud R. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bit.24818⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 144, pp.141 - 148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.06.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647170v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disturbance frequency determines morphology and community development in multi-species biofilm at the landscape scale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+                <w:t xml:space="preserve">Biofilm model calibration and microbial diversity study using Monte Carlo simulations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Brockmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Caylet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud R. Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080692⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (5), pp.1323-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bit.24818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642571v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total solids content: a key parameter of metabolic pathways in dry anaerobic digestion.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId406" w:history="1">
+                <w:t xml:space="preserve">Distribution and hydrophobic properties of Extracellular Polymeric Substances in biofilms in relation towards cohesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Derlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1754-6834-6-164⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 165 (2), pp.85 - 92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2013.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650996v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of organic loading rate on anaerobic digestion of thermally pretreated Scenedesmus sp biomass</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Sialve</w:t>
+                <w:t xml:space="preserve">Disturbance frequency determines morphology and community development in multi-species biofilm at the landscape scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.10.123⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02648170v1</w:t>
+                <w:t xml:space="preserve">hal-02642571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High current density via direct electron transfer by the halophilic anode respiring bacterium Geoalkalibacter subterraneus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Total solids content: a key parameter of metabolic pathways in dry anaerobic digestion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Pierra</w:t>
+                <w:t xml:space="preserve">Jean-Charles Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15 (45), pp.19699 - 19707. </w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (1), 164 - 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3cp54045f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1754-6834-6-164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131065v1</w:t>
+                <w:t xml:space="preserve">hal-02650996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic effect of total solid content, low substrate/inoculum ratio and particle size on solid-state anaerobic digestion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
+                <w:t xml:space="preserve">Effect of organic loading rate on anaerobic digestion of thermally pretreated Scenedesmus sp biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cristina Gonzalez Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sialve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 144, pp.141 - 148. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.06.057⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 129, pp.219 - 223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.10.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652212v1</w:t>
+                <w:t xml:space="preserve">hal-02648170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of ultrasound and thermal pretreatment of Scenedesmus biomass on methane production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Sialve</w:t>
+                <w:t xml:space="preserve">High current density via direct electron transfer by the halophilic anode respiring bacterium Geoalkalibacter subterraneus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Carmona Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Cristina Gonzalez Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.01.043⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (45), pp.19699 - 19707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cp54045f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02649215v1</w:t>
+                <w:t xml:space="preserve">hal-01131065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of microalgae characteristics on their conversion to biofuel. Part II: Focus on biomethane production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId418" w:history="1">
+                <w:t xml:space="preserve">Thermal pretreatment to improve methane production of Scenedesmus biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cristina Gonzalez Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sialve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofuels, Bioproducts &amp; Biorefining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40, pp.105 - 111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2012.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bbb.337⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01162212v1</w:t>
+                <w:t xml:space="preserve">hal-02648873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal pretreatment to improve methane production of Scenedesmus biomass</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Sialve</w:t>
+                <w:t xml:space="preserve">Fate of steroid hormones and endocrine activities in swine manure disposal and treatment facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Combalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2012.02.008⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (3), pp.895 - 906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2011.11.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648873v1</w:t>
+                <w:t xml:space="preserve">hal-02651413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of steroid hormones and endocrine activities in swine manure disposal and treatment facilities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dabert</w:t>
+                <w:t xml:space="preserve">Impact of microalgae characteristics on their conversion to biofuel. Part II: Focus on biomethane production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cristina Gonzalez Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sialve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biofuels, Bioproducts &amp; Biorefining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (2), pp.205 - 218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bbb.337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2011.11.074⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02651413v1</w:t>
+                <w:t xml:space="preserve">hal-01162212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneity and Synchronous Dynamics of Microbial Communities in Particulate Biofilms: from Major Populations to Minor Groups</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Bernet</w:t>
+                <w:t xml:space="preserve">Comparison of ultrasound and thermal pretreatment of Scenedesmus biomass on methane production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sialve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cristina Gonzalez Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and environments / JSME</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 110, pp.610 - 616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.01.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597169v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of steroid hormones and endocrine activities in swine manure disposal and treatment facilities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homogeneity and Synchronous Dynamics of Microbial Communities in Particulate Biofilms: from Major Populations to Minor Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bellet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId444" w:history="1">
+                <w:t xml:space="preserve">Gaelle Gévaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 46 (3), pp.895-906</w:t>
+              <w:t xml:space="preserve">Microbes and environments / JSME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (2), pp.142-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596968v1</w:t>
+                <w:t xml:space="preserve">hal-02597169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity and spatial distribution of bacterial background contamination in pulp and process water of a paper mill</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Prasse</w:t>
+                <w:t xml:space="preserve">Fate of steroid hormones and endocrine activities in swine manure disposal and treatment facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Combalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Neyret</w:t>
+                <w:t xml:space="preserve">V. Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial Microbiology and Biotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (3), pp.895-906</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02647637v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas controlled hydrogen fermentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogeneity and spatial distribution of bacterial background contamination in pulp and process water of a paper mill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Prasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Rodrigo Bastidas Oyanedel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Steven Pratt</w:t>
+                <w:t xml:space="preserve">C. Neyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.01.122⟩</w:t>
+              <w:t xml:space="preserve">Journal of Industrial Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (12), pp.1751 - 1759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10295-012-1196-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647630v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of microalgae characteristics on their conversion to biofuel. Part I: Focus on cultivation and biofuel production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Sialve</w:t>
+                <w:t xml:space="preserve">Gas controlled hydrogen fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Rodrigo Bastidas Oyanedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuhaida Mohd-Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond J. Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Pratt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofuels, Bioproducts &amp; Biorefining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bbb.338⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 110, pp.503 - 509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.01.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162215v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogeneity and synchronous dynamics of microbial communities in particulate biofilms: from major populations to minor groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Gévaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes and environments / JSME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (2), pp.142-148. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1264/jsme2.ME11264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of batch experiments with continuous reactor data for ADM1 calibration: application to anaerobic digestion of pig slurry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Béline</w:t>
+                <w:t xml:space="preserve">Impact of microalgae characteristics on their conversion to biofuel. Part I: Focus on cultivation and biofuel production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cristina Gonzalez Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sialve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biofuels, Bioproducts &amp; Biorefining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (1), pp.105-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bbb.338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596249v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of support material properties on the potential selection of Archaea during initial adhesion of a methanogenic consortium</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+                <w:t xml:space="preserve">Control of start-up and operation of anaerobic biofilm reactors: An overview of 15 years of research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.12.023⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2010.07.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647926v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on a coupled process of production and anaerobic digestion of Chlorella vulgaris</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combination of batch experiments with continuous reactor data for ADM1 calibration: application to anaerobic digestion of pig slurry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lardon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Sialve</w:t>
+                <w:t xml:space="preserve">Romain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.06.146⟩</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 63 (11), pp.2575-2582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2011.594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02652509v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined anaerobic and activated sludge anoxic/oxic treatment for piggery wastewater</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId468" w:history="1">
+                <w:t xml:space="preserve">Combination of batch experiments with continuous reactor data for ADM1 calibration: application to anaerobic digestion of pig slurry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 63 (11), pp.2583-2589</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02594445v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of batch experiments with continuous reactor data for ADM1 calibration: application to anaerobic digestion of pig slurry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Influence of support material properties on the potential selection of Archaea during initial adhesion of a methanogenic consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Habouzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Gévaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 102 (5), pp.4054-4060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.12.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wst.2011.594⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02643098v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of start-up and operation of anaerobic biofilm reactors: An overview of 15 years of research</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study on a coupled process of production and anaerobic digestion of Chlorella vulgaris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Cresson</w:t>
+                <w:t xml:space="preserve">Monique Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
+                <w:t xml:space="preserve">Laurent Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sialve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 45 (1), pp.1-10. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 102 (1), pp.200-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2010.07.081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.06.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650202v1</w:t>
+                <w:t xml:space="preserve">hal-02652509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced methods for conditioning, storage, and extraction of liquid and solid samples of manure for determination of steroid hormones by solid-phase extraction and gas chromatography-mass spectrometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined anaerobic and activated sludge anoxic/oxic treatment for piggery wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Pype</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillermina Hernandez Raquet</w:t>
+                <w:t xml:space="preserve">R. Rajagopal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 102 (3), pp.2185-2192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.09.112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-010-3954-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662647v1</w:t>
+                <w:t xml:space="preserve">hal-02594445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9 (1), pp.1-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11157-010-9195-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiology and performance of a methanogenic biofilm reactor during the start-up period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced methods for conditioning, storage, and extraction of liquid and solid samples of manure for determination of steroid hormones by solid-phase extraction and gas chromatography-mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Combalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pype</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cresson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Bernet</w:t>
+                <w:t xml:space="preserve">Guillermina Hernandez Raquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 106 (3), p. 863 - p. 876. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 398 (2), pp.973-984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2008.04055.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-010-3954-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00615442v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sequencing batch reactor system for high-level biological nitrogen and phosphorus removal from abattoir wastewater</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbiology and performance of a methanogenic biofilm reactor during the start-up period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiguo Yuan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodegradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10532-008-9225-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (3), p. 863 - p. 876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2008.04055.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02663813v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00615442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and innovations on biological treatment of livestock effluents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Béline</w:t>
+                <w:t xml:space="preserve">Anaerobic digestion of microalgae as a necessary step to make microalgal biodiesel sustainable.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sialve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2009.02.003⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (4), pp.409-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2009.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02594448v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic digestion of microalgae as a necessary step to make microalgal biodiesel sustainable.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Sialve</w:t>
+                <w:t xml:space="preserve">A sequencing batch reactor system for high-level biological nitrogen and phosphorus removal from abattoir wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiguo Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelino Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gulsum Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 27 (4), pp.409-416. </w:t>
+              <w:t xml:space="preserve">Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (3), pp.339-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2009.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10532-008-9225-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854465v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving pig manure conversion into biogas by thermal and thermo-chemical pretreatments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+                <w:t xml:space="preserve">Challenges and innovations on biological treatment of livestock effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 100 (15), pp.3690-3694. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 100 (22), pp.5431-5436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2009.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2009.01.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02663463v1</w:t>
+                <w:t xml:space="preserve">hal-02594448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of abrasion on biofilm detachment: evidence for stratification of the biofilm</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+                <w:t xml:space="preserve">Improving pig manure conversion into biogas by thermal and thermo-chemical pretreatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sialve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial Microbiology and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 100 (15), pp.3690-3694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2009.01.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10295-009-0543-x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659439v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratification in the cohesion of biofilms grown under various environmental conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId520" w:history="1">
+                <w:t xml:space="preserve">Influence of abrasion on biofilm detachment: evidence for stratification of the biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Rochex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud R. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 42 (8-9), pp.2102-2110. </w:t>
+              <w:t xml:space="preserve">Journal of Industrial Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (3), pp.467-470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2007.11.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10295-009-0543-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665355v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'une filière de traitement des effluents d'élevage couplant la digestion anaérobie et le traitement biologique de l'azote</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId470" w:history="1">
+                <w:t xml:space="preserve">Combined anaerobic digestion and biological nitrogen removal for piggery wastewater treatment: a modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Volcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 58 (1), pp.133-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2008.322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590757v1</w:t>
+                <w:t xml:space="preserve">hal-02659222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pseudo-stoichiometric dynamic model of anaerobic hydrogen production from molasses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Latrille</w:t>
+                <w:t xml:space="preserve">Anaerobic digestion of solid wastes needs research to face an increasing industrial success</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Delgadillo Mirquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, pp.A94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02659739v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of incubation conditions on the laboratory measurement of the methane producing capacity of livestock wastes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial population dynamics in nitrifying reactors: Experimental evidence explained by a simple model including interspecies competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.I.P. Volcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Vedrenne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+                <w:t xml:space="preserve">O. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (12), pp.1398-1406</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663755v1</w:t>
+                <w:t xml:space="preserve">hal-02591052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of shear stress on composition, diversity and dynamics of biofilm bacterial communities</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elucidation of nitrate reduction pathways in anaerobic bioreactors using a stable isotope approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilia Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyn Le-Ménach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Audic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2008.09.015⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (11), pp.1746 - 1750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.3524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02664829v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial population dynamics in nitrifying reactors: Experimental evidence explained by a simple model including interspecies competition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dabert</w:t>
+                <w:t xml:space="preserve">Role of shear stress on composition, diversity and dynamics of biofilm bacterial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Rochex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 43 (12), pp.1398-1406. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (20), pp.4915-4922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2008.08.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2008.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659958v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d’une filière de traitement des effluents d’élevage couplant la digestion anaérobie et le traitement biologique de l’azote</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Microbial population dynamics in nitrifying reactors: Experimental evidence explained by a simple model including interspecies competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Volcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eveline Volcke</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (12), pp.1398-1406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2008.08.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663933v1</w:t>
+                <w:t xml:space="preserve">hal-02659958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic digestion of gelatinous water at laboratory and pilot scale and nitrogen inhibition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Torrijos</w:t>
+                <w:t xml:space="preserve">Modélisation d’une filière de traitement des effluents d’élevage couplant la digestion anaérobie et le traitement biologique de l’azote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Volcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (2), s.p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665195v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined anaerobic digestion and biological nitrogen removal for piggery wastewater treatment : a modelling approach</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anaerobic digestion of gelatinous water at laboratory and pilot scale and nitrogen inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martinez-Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Rafrafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Torrijos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Buitron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 58 (1), pp.133-141</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 57 (11), pp.1735-1741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2008.091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590760v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of incubation conditions on the laboratory measurement of the methane producing capacity of livestock wastes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId470" w:history="1">
+                <w:t xml:space="preserve">Combined anaerobic digestion and biological nitrogen removal for piggery wastewater treatment : a modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.I.P. Volcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 58 (1), pp.133-141</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02590304v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between planktonic and fixed microorganisms during the start-up of methanogenic biofilm reactors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+                <w:t xml:space="preserve">The effect of incubation conditions on the laboratory measurement of the methane producing capacity of livestock wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2007.08.013⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 99 (1), pp.146-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2006.11.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02658580v1</w:t>
+                <w:t xml:space="preserve">hal-02590304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic digestion of solid wastes needs research to face an increasing industrial success</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Competition between planktonic and fixed microorganisms during the start-up of methanogenic biofilm reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (3), pp.792-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2007.08.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657903v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial population dynamics in nitrifying reactors: Experimental evidence explained by a simple model including interspecies competition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Bernet</w:t>
+                <w:t xml:space="preserve">Stratification in the cohesion of biofilms grown under various environmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Derlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (8-9), pp.2102-2110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2007.11.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591052v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidation of nitrate reduction pathways in anaerobic bioreactors using a stable isotope approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation d'une filière de traitement des effluents d'élevage couplant la digestion anaérobie et le traitement biologique de l'azote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.I.P. Volcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (2), pp.21-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668747v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidation of nitrate reduction pathways in anaerobic bioreactors using a stable isotope approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A pseudo-stoichiometric dynamic model of anaerobic hydrogen production from molasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mazeas</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (10-11), pp.2539-2550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2008.02.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590623v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination by principal component analysis of a reaction pathway of biohydrogen production by anaerobic fermentation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Buffière</w:t>
+                <w:t xml:space="preserve">The effect of incubation conditions on the laboratory measurement of the methane producing capacity of livestock wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2007.12.007⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 99 (1), pp.146-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2006.11.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663580v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of hydrogen production in anaerobic digesters with input and state estimation and model predictive control</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elucidation of nitrate reduction pathways in anaerobic bioreactors using a stable isotope approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mazeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Ménach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Audic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 5 (2), s.p</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22, pp.1746-1750</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659193v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined anaerobic digestion and biological nitrogen removal for piggery wastewater treatment: a modelling approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Experimental determination by principal component analysis of a reaction pathway of biohydrogen production by anaerobic fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wst.2008.322⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (11), pp.1968-1975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2007.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659222v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hydrodynamic conditions on the start-up of methanogenic inverse turbulent bed reactors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
+                <w:t xml:space="preserve">Optimization of hydrogen production in anaerobic digesters with input and state estimation and model predictive control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (2), s.p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02660233v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate and nitrite injection during municipal solid waste anaerobic biodegradation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of dissolved oxygen concentration on nitrite accumulation in nitrifying sequencing batch reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2006.02.020⟩</w:t>
+              <w:t xml:space="preserve">Water environment research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 79 (8), pp.845-850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2175/106143007X175807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02588191v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dissolved oxygen concentration on nitrite accumulation in nitrifying sequencing batch reactor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Sanchez</w:t>
+                <w:t xml:space="preserve">Influence of hydrodynamic conditions on the start-up of methanogenic inverse turbulent bed reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water environment research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2175/106143007X175807⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (3), pp.603-612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2006.10.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660340v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards new indicators for the prediction of solid waste anaerobic digestion properties</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nitrate and nitrite injection during municipal solid waste anaerobic biodegradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ponthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Audic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duquennoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wst.2006.254⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (6), pp.778-791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2006.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663687v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrification of a high-strength wastewater in an inverse turbulent bed reactor : effect of temperature on nitrite accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 41 (1), pp.106-113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procbio.2005.03.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of closed loop control on microbial diversity in a nitrification process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 53 (4-5), pp.85-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/wst.2006.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déphosphatation biologique des eaux usées en condition anoxique dans un réacteur séquentiel discontinu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Merzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halah Aissam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benlemlih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European journal of water quality - Journal européen d'hydrologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 37 (1), pp.109-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilm formation during the start-up period of an anaerobic biofilm reactor-Impact of nutrient complementation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId489" w:history="1">
+                <w:t xml:space="preserve">Towards new indicators for the prediction of solid waste anaerobic digestion properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bej.2006.02.002⟩</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 53 (8), pp.233-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2006.254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02662477v1</w:t>
+                <w:t xml:space="preserve">hal-02663687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the methane yield to indicate the metabolic behaviour of methanogenic biofilms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Michaud</w:t>
+                <w:t xml:space="preserve">Biofilm formation during the start-up period of an anaerobic biofilm reactor-Impact of nutrient complementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 40 (8), pp.2751-2755. </w:t>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30 (1), pp.55-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2004.12.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bej.2006.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683356v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid mixing and gas–liquid mass transfer in a three-phase inverse turbulent bed reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud R. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 114 (1-3), pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2005.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and control of nitrite accumulation in a nitrifying biofilm reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (2), pp.173-183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bej.2005.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of prefermentation on denitrifying phosphorus removal in slaughterhouse wastewater</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Merzouki</w:t>
+                <w:t xml:space="preserve">Use of the methane yield to indicate the metabolic behaviour of methanogenic biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benlemlih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 40 (8), pp.2751-2755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2004.12.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2004.11.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02681524v1</w:t>
+                <w:t xml:space="preserve">hal-02683356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leachate pre-treatment strategies before recirculation in landfill bioreactors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of prefermentation on denitrifying phosphorus removal in slaughterhouse wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benlemlih</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wst.2005.0530⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 96 (12), pp.1317-1322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2004.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682248v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic evaluation of a fixed bed anaerobic digestion process in response to organic overloads and toxicant shock loads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leachate pre-treatment strategies before recirculation in landfill bioreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilia Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dupla</w:t>
+                <w:t xml:space="preserve">C. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Conte</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nancy Mailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 49 (1), pp.61-68</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 52 (1-2), pp.289-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2005.0530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679655v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the addition of bentonite on the anaerobic biodegradability of solid fatty wastes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of solid hold-up on nitrite accumulation in a biofilm reactor-molecular characterization of nitrifying communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.H. Mouneimne</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Olaizola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 25 (4), pp.459-469</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 49 (11), pp.123-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672929v1</w:t>
+                <w:t xml:space="preserve">hal-02672954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of solid hold-up on nitrite accumulation in a biofilm reactor-molecular characterization of nitrifying communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic evaluation of a fixed bed anaerobic digestion process in response to organic overloads and toxicant shock loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dupla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 49 (11), pp.123-130</w:t>
+              <w:t xml:space="preserve">, 2004, 49 (1), pp.61-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672954v1</w:t>
+                <w:t xml:space="preserve">hal-02679655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of saponification on the anaerobie digestion of solid fatty residues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId632" w:history="1">
+                <w:t xml:space="preserve">Effect of the addition of bentonite on the anaerobic biodegradability of solid fatty wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Mouneimne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 90, pp.89-94</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25 (4), pp.459-469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679572v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hydrodynamic conditions on biofilm behavior in a methanogenic inverse turbulent bed reactor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Michaud</w:t>
+                <w:t xml:space="preserve">Effect of saponification on the anaerobie digestion of solid fatty residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Mouneimne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Progress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 19, pp.858-863</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 90, pp.89-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669396v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane yield as a monitoring parameter for the start-up of anaerobic fixed film reactors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId609" w:history="1">
+                <w:t xml:space="preserve">Influence of hydrodynamic conditions on biofilm behavior in a methanogenic inverse turbulent bed reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roustan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renatto Moletta</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 36, pp.1385-1391</w:t>
+              <w:t xml:space="preserve">Biotechnology Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19, pp.858-863</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681501v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological denitrifying phosphorus removal in SBR: effect of added nitrate concentration and sludge retention time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methane yield as a monitoring parameter for the start-up of anaerobic fixed film reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Merzouki</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId639" w:history="1">
+                <w:t xml:space="preserve">M. Roustan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Benlemlih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 43 (3), pp.191-194</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 36, pp.1385-1391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675022v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous organic carbon and nitrogen removal in an SBR controlled at low dissolved oxygen concentration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Dangcong</w:t>
+                <w:t xml:space="preserve">Biological denitrifying phosphorus removal in SBR: effect of added nitrate concentration and sludge retention time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Merzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benlemlih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 76, pp.553-558</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 43 (3), pp.191-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678608v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrification at low oxygen concentration in biofilm reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous organic carbon and nitrogen removal in an SBR controlled at low dissolved oxygen concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dangcong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 127 (3), pp.266-271</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 76, pp.553-558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678354v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SBR as a relevant technology to combine anaerobic digestion and denitrification in a single reactor</w:t>
+                <w:t xml:space="preserve">Nitrification at low oxygen concentration in biofilm reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dangcong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 43 (3), pp.209-214</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 127 (3), pp.266-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673561v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of operating parameters on anoxic biological phosphorus removal in anaerobic anoxic sequencing batch reactor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SBR as a relevant technology to combine anaerobic digestion and denitrification in a single reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delgenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Benlemlih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 22, pp.397-408</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 43 (3), pp.209-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674501v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisier de porc : la solution biologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of operating parameters on anoxic biological phosphorus removal in anaerobic anoxic sequencing batch reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benlemlih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 197, pp.42-45</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 22, pp.397-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692983v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined anaerobic-aerobic SBR for the treatment of piggery wastewater</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of oxygen supply methods on the performance of a sequencing batch reactor for high ammonium nitrification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dangcong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 34 (2), pp.611-619</w:t>
+              <w:t xml:space="preserve">Water environment research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 72 (2), pp.195-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689153v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of culture conditions on the formation of struvite by Myxococcus xanthus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lisier de porc : la solution biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 40, pp.1289-1296</w:t>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 197, pp.42-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694479v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dissolved oxygen and carbon-nitrogen loads on denitrification by an aerobic consortium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined anaerobic-aerobic SBR for the treatment of piggery wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delgenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Akunna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Moletta</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 54 (4), pp.535-542</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 34 (2), pp.611-619</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695565v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of oxygen supply methods on the performance of a sequencing batch reactor for high ammonium nitrification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Dangcong</w:t>
+                <w:t xml:space="preserve">Effect of culture conditions on the formation of struvite by Myxococcus xanthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water environment research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 72 (2), pp.195-200</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 40, pp.1289-1296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696483v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerobic granular sludge. A case report</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Dangcong</w:t>
+                <w:t xml:space="preserve">Effect of dissolved oxygen and carbon-nitrogen loads on denitrification by an aerobic consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renatto Moletta</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 33 (3), pp.890-893</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 54 (4), pp.535-542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685909v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidogenic activity: process of carbon source generation for biological nutrient removal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+                <w:t xml:space="preserve">Interactions between methanogenic and nitrate reducing bacteria during the anaerobic digestion of an industrial sulfate rich wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Percheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 40 (8), pp.25-32</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 29, pp.341-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686354v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphosphate-accumulating and denitrifying bacteria isolated from anaerobic-anoxic and anaerobic-aerobic sequencing batch reactors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId641" w:history="1">
+                <w:t xml:space="preserve">Kinetic behavior of some polyphosphate-accumulating bacteria isolates in the presence of nitrate and oxygen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Merzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Benlemlih</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benlemhih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 38, pp.9-17</w:t>
+              <w:t xml:space="preserve">, 1999, 38, pp.300-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688918v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic behavior of some polyphosphate-accumulating bacteria isolates in the presence of nitrate and oxygen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Merzouki</w:t>
+                <w:t xml:space="preserve">Aerobic granular sludge. A case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dangcong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Benlemhih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 38, pp.300-308</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 33 (3), pp.890-893</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694491v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between methanogenic and nitrate reducing bacteria during the anaerobic digestion of an industrial sulfate rich wastewater</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Percheron</w:t>
+                <w:t xml:space="preserve">Acidogenic activity: process of carbon source generation for biological nutrient removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rustrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 29, pp.341-350</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 40 (8), pp.25-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695655v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined biodegradation of carbon, nitrogen and phosphorus from wastewaters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Polyphosphate-accumulating and denitrifying bacteria isolated from anaerobic-anoxic and anaerobic-aerobic sequencing batch reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benlemlih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 5, pp.429-433</w:t>
+              <w:t xml:space="preserve">Current Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 38, pp.9-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687000v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of nitrogen oxides and denitrification by Pseudomonas stutzeri on acetotrophic methanogenesis by Methanosarcina mazei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Clarens</w:t>
+                <w:t xml:space="preserve">Nitrate and nitrite reduction of sulphide-rich environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Percheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 25, pp.271-276</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 72, pp.213-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697529v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of nitrate on methanogenesis at low redox potential</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application d'un procédé SBR anaérobie et aérobie au traitement carboné et azoté du lisier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Akunna</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId639" w:history="1">
+                <w:t xml:space="preserve">N. Delgenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 19, pp.1249-1254</w:t>
+              <w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 212, pp.56-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684538v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological nitrogen removal in a single aerobic reactor by association of a nitrifying ecosystem to an aerobic denitrifier, Microvirgula aerodenitrificans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Patureau</w:t>
+                <w:t xml:space="preserve">Effect of nitrate on methanogenesis at low redox potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Akunna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renatto Moletta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 5, pp.435-439</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 19, pp.1249-1254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687135v1</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological, molecular and modeling studies of an aerobic denitrifier: Microvirgula aerodenitrificans. Use of its properties in an integrated nitrogen removal plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Patureau</w:t>
+                <w:t xml:space="preserve">Combined biodegradation of carbon, nitrogen and phosphorus from wastewaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rustrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renatto Moletta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 38 (1), pp.167-175</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 5, pp.429-433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684614v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous removal of carbon, nitrogen and phosphorus from wastewater by coupling two-step anaerobic digestion with a sequencing batch reactor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Effects of nitrogen oxides and denitrification by Pseudomonas stutzeri on acetotrophic methanogenesis by Methanosarcina mazei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Clarens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 73, pp.421-431</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 25, pp.271-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686900v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microvirgula aerodenitrificans gen. nov., sp. nov., a new gram-negative bacterium exhibiting co-respiration of oxygen and nitrogen oxides up to oxygen-satured conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Biological nitrogen removal in a single aerobic reactor by association of a nitrifying ecosystem to an aerobic denitrifier, Microvirgula aerodenitrificans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 48, pp.775-782</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 5, pp.435-439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696321v1</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du mode de ventilation des litières sur les émissions gazeuses d'azote NH3, N2O, N2 et sur le bilan d'azote en engraissement porcin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Robin</w:t>
+                <w:t xml:space="preserve">Physiological, molecular and modeling studies of an aerobic denitrifier: Microvirgula aerodenitrificans. Use of its properties in an integrated nitrogen removal plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paulo Armando Victoria de Oliveira</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38 (1), pp.167-175</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696318v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application d'un procédé SBR anaérobie et aérobie au traitement carboné et azoté du lisier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous removal of carbon, nitrogen and phosphorus from wastewater by coupling two-step anaerobic digestion with a sequencing batch reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rustrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 212, pp.56-59</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 73, pp.421-431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697936v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate and nitrite reduction of sulphide-rich environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Michaud</w:t>
+                <w:t xml:space="preserve">Microvirgula aerodenitrificans gen. nov., sp. nov., a new gram-negative bacterium exhibiting co-respiration of oxygen and nitrogen oxides up to oxygen-satured conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 72, pp.213-220</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 48, pp.775-782</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696869v1</w:t>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dénitrification aérobie : mise en évidence du phénomène et application dans les procédés biologiques de dépollution azotée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Patureau</w:t>
+                <w:t xml:space="preserve">Influence du mode de ventilation des litières sur les émissions gazeuses d'azote NH3, N2O, N2 et sur le bilan d'azote en engraissement porcin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Armando Victoria de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 18 (7), pp.473-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:19980704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697997v1</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined nitrification and denitrification in a single aerated reactor using the aerobic denitrifier Comamonas sp. strain SGLY2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Patureau</w:t>
+                <w:t xml:space="preserve">Start-up of anaerobic digestion of sulfate wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Percheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 31 (6), pp.1363-1370</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 61, pp.21-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685165v1</w:t>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate reduction in acidogenic reactor : influence of wastewater COD/N-NO3 ratio on denitrification and acidogenic activity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+                <w:t xml:space="preserve">Combined nitrification and denitrification in a single aerated reactor using the aerobic denitrifier Comamonas sp. strain SGLY2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 18, pp.309-315</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 31 (6), pp.1363-1370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684621v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Start-up of anaerobic digestion of sulfate wastewater</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Percheron</w:t>
+                <w:t xml:space="preserve">La dénitrification aérobie : mise en évidence du phénomène et application dans les procédés biologiques de dépollution azotée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 61, pp.21-27</w:t>
+              <w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 192, pp.39-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687863v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of oxygen on denitrification in continuous chemostat culture with Comamonas sp SGLY2.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Patureau</w:t>
+                <w:t xml:space="preserve">Nitrate reduction in acidogenic reactor : influence of wastewater COD/N-NO3 ratio on denitrification and acidogenic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rustrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of industrial microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 16, pp.124-128</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 18, pp.309-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683826v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the denitrifying enzymatic system of Comamonas sp. strain SGLY2 under various aeration conditions with a particular view on nitrate and nitrite reductases.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Patureau</w:t>
+                <w:t xml:space="preserve">A new method for the determination of dissolved sulfide in strongly colored anaerobically treated effluents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Percheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 32, pp.25-32</w:t>
+              <w:t xml:space="preserve">Bioprocess Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 15, pp.317-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691200v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for the determination of dissolved sulfide in strongly colored anaerobically treated effluents.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Percheron</w:t>
+                <w:t xml:space="preserve">Effect of oxygen on denitrification in continuous chemostat culture with Comamonas sp SGLY2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioprocess Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 15, pp.317-322</w:t>
+              <w:t xml:space="preserve">Journal of industrial microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 16, pp.124-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683824v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denitrification by anaerobic sludge in piggery wastewater.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the denitrifying enzymatic system of Comamonas sp. strain SGLY2 under various aeration conditions with a particular view on nitrate and nitrite reductases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Moletta</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 17, pp.293-300</w:t>
+              <w:t xml:space="preserve">Current Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 32, pp.25-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685320v1</w:t>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dénitrification aérobie : mise en évidence du phénomène et application dans les procédés biologiques de dépollution azotée.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denitrification by anaerobic sludge in piggery wastewater.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renatto Moletta</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delgenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 192, pp.39-41</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 17, pp.293-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698509v1</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of an industrial effluent as a carbon source for denitrification of a high-strength wastewater.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La dénitrification aérobie : mise en évidence du phénomène et application dans les procédés biologiques de dépollution azotée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">René Moletta</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 46 (1), pp.92-97</w:t>
+              <w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 192, pp.39-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695502v1</w:t>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust control as a solution for monitoring and control of biological nutrient removal processes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of an industrial effluent as a carbon source for denitrification of a high-strength wastewater.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Renatto Moletta</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Habouzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mededelingen Faculteit Landbouwkundige en Toegepaste Biologische Wetenschappen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 60 (4b), pp.2427-2434</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 46 (1), pp.92-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02703802v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of physicochemical factors controlling nitrite build-up during heterotrophic denitrification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust control as a solution for monitoring and control of biological nutrient removal processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Deguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 16, pp.165-172</w:t>
+              <w:t xml:space="preserve">Mededelingen Faculteit Landbouwkundige en Toegepaste Biologische Wetenschappen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 60 (4b), pp.2427-2434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02701477v1</w:t>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02703802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of diacetyl on growth, substrates, products and enzymes of Leuconostoc mesenteroides subsp. cremoris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of physicochemical factors controlling nitrite build-up during heterotrophic denitrification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Schmitt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+                <w:t xml:space="preserve">C. Bizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Zarzelli</w:t>
+                <w:t xml:space="preserve">J.C. Cornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Diviès</w:t>
+                <w:t xml:space="preserve">A. Deguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Milchwissenschaft Milk Science International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 49 (4), pp.183-185</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 16, pp.165-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02715879v1</w:t>
+                <w:t xml:space="preserve">hal-02701477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined organic carbon and complete nitrogen removal using anaerobic and aerobic upflow filters</w:t>
+                <w:t xml:space="preserve">Effect of diacetyl on growth, substrates, products and enzymes of Leuconostoc mesenteroides subsp. cremoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Akunna</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Bernet</w:t>
+                <w:t xml:space="preserve">P. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Heduit</w:t>
+                <w:t xml:space="preserve">Y. Zarzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Diviès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 30 (12), pp.297-306</w:t>
+              <w:t xml:space="preserve">Milchwissenschaft Milk Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 49 (4), pp.183-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02578187v1</w:t>
+                <w:t xml:space="preserve">hal-02715879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denitrification under various aeration conditions in Comamonas sp., strain SGLY2</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId639" w:history="1">
+                <w:t xml:space="preserve">Combined organic carbon and complete nitrogen removal using anaerobic and aerobic upflow filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Akunna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Heduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 14 (1), pp.71-78</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 30 (12), pp.297-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02701449v1</w:t>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02578187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of Brevibacterium sp. R312 mutants potentially useful for the enzymatic production of adipic acid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Arnaud</w:t>
+                <w:t xml:space="preserve">Denitrification under various aeration conditions in Comamonas sp., strain SGLY2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Galzy</w:t>
+                <w:t xml:space="preserve">John Davison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 14 (1), pp.71-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921932v1</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02701449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioconversion of acrylonitrile into acrylamide using a highly compact multiphasic reactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
+                <w:t xml:space="preserve">Isolation of Brevibacterium sp. R312 mutants potentially useful for the enzymatic production of adipic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Naouri</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Galzy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G.M. Rios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 46 (2), pp.B43-B51. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 39 (5), pp.524-528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0300-9467(91)80029-V⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/m93-074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02921559v1</w:t>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioconversion of Lmalic acid into Llactic acid using a high compacting multiphasic reactor (HCMR)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioconversion of acrylonitrile into acrylamide using a highly compact multiphasic reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Naouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Galzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Naouri</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G.M. Rios</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jctb.280510109⟩</w:t>
+              <w:t xml:space="preserve">The Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 46 (2), pp.B43-B51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0300-9467(91)80029-V⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921563v1</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of culture conditions of Brevibacterium sp. A4 for the production of nitrile hydratase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioconversion of Lmalic acid into Llactic acid using a high compacting multiphasic reactor (HCMR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Naouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Chagnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bernet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Galzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biocatalysis and Agricultural Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 51 (1), pp.81-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jctb.280510109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02712646v1</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Brevibacterium sp. 19-derived amidase for the synthesis of hydroxamic fatty acids</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of culture conditions of Brevibacterium sp. A4 for the production of nitrile hydratase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Pina</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId710" w:history="1">
+                <w:t xml:space="preserve">B. Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Galzy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 12 (9), pp.689-692</w:t>
+              <w:t xml:space="preserve">Biocatalysis and Agricultural Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 3, pp.259-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02706741v1</w:t>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02712646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Use of Brevibacterium sp. 19-derived amidase for the synthesis of hydroxamic fatty acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Montet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biotechnology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 12 (9), pp.689-692</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Continuous immobilized cell reactor for amide hydrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maestracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of industrial microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 2 (3), pp.129-136. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01569419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId735" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27525,708 +27659,708 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic digestion: application to the energy recovery of agricultural coproducts and food industry waste</w:t>
+                <w:t xml:space="preserve">Apport des procédés électrochimiques microbiens à la méthanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Stéphanie Baumberger. </w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">René Moletta; Romain Cresson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry and Agro-food Industry: Towards a Sustainable Bioeconomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La méthanisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TEC&amp;DOC, 2024, 978-2-7430-2673-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581900v1</w:t>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Electrochemical Technologies: Coupling Wastewater Treatment with Resource Recovery</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anaerobic digestion: application to the energy recovery of agricultural coproducts and food industry waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Lucian C. Staicu, Larry L. Barton. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Baumberger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomicrobiology: Natural and Anthropogenic Settings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-54306-7_10⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry and Agro-food Industry: Towards a Sustainable Bioeconomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.85-103, 2024, 978-3-031-54188-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-54188-9_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762584v1</w:t>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la mise en œuvre de la méthanisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial Electrochemical Technologies: Coupling Wastewater Treatment with Resource Recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Fernanda Pérez-Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Antonio Magdalena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lucian C. Staicu, Larry L. Barton. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La méthanisation - 4ème edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomicrobiology: Natural and Anthropogenic Settings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.195-213, 2024, 978-3-031-54305-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-54306-7_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969461v1</w:t>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des procédés électrochimiques microbiens à la méthanisation</w:t>
+                <w:t xml:space="preserve">Caractérisation de la mise en œuvre de la méthanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La méthanisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TEC&amp;DOC, 2024, 978-2-7430-2673-8</w:t>
+              <w:t xml:space="preserve">La méthanisation - 4ème edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tec &amp; Doc, 2024, 978-2-7430-2673-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664475v1</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthanisation : application à la valorisation énergétique de coproduits agricoles et déchets des IAA</w:t>
-[...42 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anaerobic treatment of sulfate-rich wastewaters: process modeling and control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vinardell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Serralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. N L Lens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Piet N. L. Lens. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chimie verte et industries agroalimentaires - Vers une bioéconomie durable</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Technologies to Treat Sulphur Pollution: Principles and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, IWA Publishing, pp.277-317, 2020, 9781789060966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/9781789060966_0277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934922v1</w:t>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic treatment of sulfate-rich wastewaters: process modeling and control</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthanisation : application à la valorisation énergétique de coproduits agricoles et déchets des IAA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technologies to Treat Sulphur Pollution: Principles and Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chimie verte et industries agroalimentaires - Vers une bioéconomie durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lavoisier - Tec &amp; Doc, 2020, Collection Sciences et techniques agroalimentaires, 978-2-7430-2513-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974709v1</w:t>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioelectrochemical systems for the valorization of organic residues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Moscoviz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28244,132 +28378,132 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biorefinery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland AG, 763 p., 2019, 978-3-030-10960-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-10961-5_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunities for Hydrogen Production from Urban/Industrial Wastewater in Bioelectrochemical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Guisasola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Antonio Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Marone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28378,1516 +28512,1516 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sonia M. Tiquia-Arashiro, Deepak Pant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Electrochemical Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2019, 9780429487118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9780429487118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basics of bio-hydrogen production by dark fermentation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial Ecology of Anodic Biofilms: From Species Selection to Microbial Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Clément Flayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioreactors for microbial biomass and energy conversion</w:t>
+              <w:t xml:space="preserve">Microbial Fuel Cell : A Bioelectrochemical System that Converts Waste to Watts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId759" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 506 p., 2018, 978-3-319-66792-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66793-5_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-10-7677-0_6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04180658v1</w:t>
+                <w:t xml:space="preserve">hal-02788331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Ecology of Anodic Biofilms: From Species Selection to Microbial Interactions</w:t>
+                <w:t xml:space="preserve">Basics of bio-hydrogen production by dark fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Clément Flayac</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Javiera Belen Toledo-Alarcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Marone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Djalma Nunes Ferraz Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Fuel Cell : A Bioelectrochemical System that Converts Waste to Watts</w:t>
+              <w:t xml:space="preserve">Bioreactors for microbial biomass and energy conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId762" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 473 p., 2018, Green Energy and Technology, 978-981-10-7676-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-10-7677-0_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-66793-5_4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02788331v1</w:t>
+                <w:t xml:space="preserve">hal-04180658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroactive biofilms in water and air pollution treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Vilajeliu-Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastià Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Carmona Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Coma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Biofilms: Ecology, Water Quality and Wastewater Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caister Academic Press, 2016, 978-1-910190-17-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la mise en œuvre de la méthanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Tec &amp; Doc Lavoisier, pp.513, 2015, 978-2-7430-1991-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la mise en œuvre de la méthanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Tec &amp; Doc Lavoisier, pp.552, 2011, 978-2-7430-1271-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental technologies to remove nitrogen from municipal wastewaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental technologies to treat nitrogen pollution: principles &amp; engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IWA Publishing, 2009, 978-1-8433-9222-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principles of nitrifying processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sperandio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental technologies to treat nitrogen pollution: principles &amp; engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IWA Publishing, 2009, 978-1-8433-9222-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment mieux valoriser matière organique et nutriments présents dans les eaux usées urbaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau, une ressource durable ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sceren, 2008, Questions Ouvertes, 978-2-86626-333-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la mise en œuvre de la méthanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier Editions, 2008, 978-2-7430-1036-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of biological treatment systems for nitrogen-rich wastewaters</w:t>
+                <w:t xml:space="preserve">Application of biological treatment systems for food-processing wastewaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId776" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Spérandio</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francisco J. Cervantes; Spyros G. Pavlostathis; Adrianus C. van Haandel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Biological Treatment Processes for Industrial Wastewaters: principles and application</w:t>
+              <w:t xml:space="preserve">Advanced Biological Treatment Processes for Industrial Wastewaters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IWA Publishing, 2006, 1843391147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02875344v1</w:t>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitements biologiques aérobies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of biological treatment systems for nitrogen-rich wastewaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Spérandio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francisco J. Cervantes; Spyros G. Pavlostathis; Adrianus C. van Haandel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion des problèmes environnementaux dans les industries agroalimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tec et Doc, 2006, Sciences et Techniques Agroalimentaires, 2-7430-0832-6</w:t>
+              <w:t xml:space="preserve">Advanced Biological Treatment Processes for Industrial Wastewaters: principles and application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA Publishing, 2006, 1843391147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816372v1</w:t>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of biological treatment systems for food-processing wastewaters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traitements biologiques aérobies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Torrijos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Biological Treatment Processes for Industrial Wastewaters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IWA Publishing, 2006, 1843391147</w:t>
+              <w:t xml:space="preserve">Gestion des problèmes environnementaux dans les industries agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tec et Doc, 2006, Sciences et Techniques Agroalimentaires, 2-7430-0832-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02875321v1</w:t>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitements biologiques aérobies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Torrijos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion des problèmes environnementaux dans les industries agroalimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier Tec et Doc, 2002, 2-7430-0461-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobic treatment of sulfate rich wastewaters: process modeling and control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.N.L. Lens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental technologies to treat sulfur pollution. Principles and engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IWA, 2000, 1-900222-09-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical analysis of a nitrification process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Queinnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Research Developments in Fermentation and Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29897,196 +30031,196 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioelectrochemical reactor with double bioanode, method for anodic regeneration and use of the reactor for microbial electrosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3085972. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process for treating effluents loaded with ammoniacal nitrogen and reactor for the implementation of the process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Peregrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Renvoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30094,100 +30228,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Switzerland, Patent n° : WO/2015/097648. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de traitement d’effluents chargés en azote et réacteur pour la mise en oeuvre du procédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Peregrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Renvoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30195,166 +30329,166 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 13 63410. 2013, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé d'épuration d'effluent en réacteur anaérobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Thanikal Varghese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Torrijos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: EP 1874695 (A2) FR 2885126 (A1) FR 2885126 (B1) WO 2006114552 (A2). 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId794"/>
+      <w:footerReference w:type="default" r:id="rId798"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -30422,51 +30556,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="906640A0"/>
+    <w:nsid w:val="6DC83F61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -30653,51 +30787,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-bernet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2710-3547" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095222405" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-7333-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305867v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rous" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Behan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2025.109123" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524123v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Carlos Campos-Flores" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Iv&#225;n Su&#225;rez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arqu&#237;medes Cruz-L&#243;pez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2026.109040" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda P&#233;rez&#8208;bernal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Moscoviz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.70265" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035423v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Braga-Nan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Santa-Catalina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.132494" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05254027v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourgeois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Taussac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2025.104324" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614157v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda P&#233;rez-Bernal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Berthomieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxae122" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524916v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ortega-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Toledo-Alarc&#243;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Campos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.111552" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581977v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.365" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715274v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animut Assefa Molla" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Mishyn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad7909" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677913v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Perat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Richard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde J&#233;goux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2024.06.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353151v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zayen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Sayadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sousbie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Torrijos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-021-01912-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072086v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Magdalena" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.128803" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554334v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Br&#233;mond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bertrandias" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bru-Adan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020277" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03406897v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Santa-Catalina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgenes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150073" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766230v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment van Vlierberghe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santa-Catalina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frederic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2022.06.078" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325254v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bouchez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01549-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03822493v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Vlierberghe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiboubi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santa Catalina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2022.10.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516733v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11736-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638916v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bichot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Raouche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Faulds" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mechin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2022.108434" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709121v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;line Noguer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15114048" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709150v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudie Escudi&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2022.126722" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838360v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trably Eric" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.06.163" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117058v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Marcus" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2020.12.019" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192581v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Bremond" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle de Buyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113759" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102129v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lerosty" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113746" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102324v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.125065" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319189v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacroux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Seira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.703614" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214720v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.124986" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102599v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Paillet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barrau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.124196" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981468v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fuentes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Etchebehere" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.10.042" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901805v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert van Lis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2020.101870" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555177v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Djalma Nunes Ferraz J&#250;nior" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pages" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Zaiat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.02.064" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02531498v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poirier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.11.116" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921485v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrillo-Reyes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Buitron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Moreno-Andrade" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Cecilia Tapia-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Palomo-Briones" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2019.11.027" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921497v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grigatti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boanini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.07.052" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919228v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Braga" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-020-01776-y" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555213v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loisel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.12.062" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878142v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dauptain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123665" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625871v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Radoiu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.112220" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534986v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2020.01.008" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623127v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onyinye Okonkwo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Mangayil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aino-Maija Lakaniemi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-019-10203-8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102368v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Figeac" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25235665" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623546v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carlos Reyes-Alvarado" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Habouzit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldon R. Rene" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.12.087" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685985v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Girard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crest" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5797" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628221v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9gc90027f" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534553v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lambert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bizot-Bostin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627486v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Celis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. O. M&#233;ndez-Acosta" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.115648" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623479v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Kook" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Bakonyi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Zitka" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.01.097" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623263v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Marone" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tapia-Venegas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.05.082" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623475v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mangayil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Lakaniemi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.01.256" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623601v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#237;da Tapia-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.08.124" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154400v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacome Prompsy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-9463-x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627487v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Belen Toledo-Alarcon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.07.091" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623250v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Geirnaert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24213885" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618051v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626236v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cl&#233;ment Flayac" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2018.05.009" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626399v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-018-9485-y" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624481v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Hillion" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Leblanc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.10.024" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626318v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Carmona Martinez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lacroix" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge da Silva" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.10.200" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621022v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.06.040" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626349v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Ruiz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.03.097" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653769v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Krichen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2017.11.017" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625208v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Palomo-Briones" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. L&#243;pez-Lozano" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-8737-7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626205v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. P. Karthikeyan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mehariya" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. C. Wong" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.09.105" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624332v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2018.03.103" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626151v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8gc00572a" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627560v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.04.004" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602752v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Salivet de Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44334" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607690v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Saur" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Morin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172113" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621998v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.09.002" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605057v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga R. Ayala-Campos" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.09.166" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618467v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606131v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12747" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620818v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Laperriere" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barry" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;chin&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.09.013" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602792v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kronenberg" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steyer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.08.048" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180656v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.08.149" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608465v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as Razo-Flores" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.04.051" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602758v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07593-y" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636124v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Wahab" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Jedidi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Escudie" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2015.1127291" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594495v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Robles Martinez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribes" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2016.031" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635471v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P.W. Vannecke" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari K.H. Winkler" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline I.P. Volcke" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.25952" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633741v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.10.012" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637461v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Belen Toledo Alarcon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2016.04.009" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637536v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sire" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.008" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509040v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-016-0447-8" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640915v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narc&#237;s Pous" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vilajeliu-Pons" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Fiset" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Ba&#241;eras" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2015.08.035" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637569v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.11.131" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167153v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcilhac" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ziebal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.10.022" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZJNLH08-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630636v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pierra" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.02.003" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164823v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rangaraj Ganesh" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramamoorty Alwar Ramanujam" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-014-0829-1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631087v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.07.010" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167881v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etcheverry" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.041" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630533v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Bellucci" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.051" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631943v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Motte" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.04.130" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHZSKZLX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631955v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P.W. Vannecke" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I.P. Volcke" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.701" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640079v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bonnafous" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.05.078" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190161v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.09.015" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639570v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaufils" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.11.038" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600054v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcilhac" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ziebal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639420v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.08.035" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640314v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grasmick" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.814" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630346v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2014.05.009" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637888v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.08.127" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637731v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12115" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649958v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ras" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lefebvre" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derlon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2013.03.001" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37FT8P65-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647170v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Brockmann" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Caylet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.24818" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642571v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080692" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650996v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-6-164" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648170v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Gonzalez Fernandez" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sialve" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.10.123" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5W54RTB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131065v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp54045f" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652212v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.06.057" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQPVWVF0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649215v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.01.043" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9TS184R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162212v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.337" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TX0XQSC5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648873v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2012.02.008" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651413v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Combalbert" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bellet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabert" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.11.074" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NG5C8RPC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597169v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle G&#233;vaudan" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Godon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596968v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bellet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bernet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647637v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prasse" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neyret" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-012-1196-8" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A07D4E8FE6FC470E1A14304E6404C98454113141/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647630v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodrigo Bastidas Oyanedel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuhaida Mohd-Zaki" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond J. Zeng" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Pratt" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.01.122" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3NXDR8R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162215v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.338" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QM9L6HTZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645638v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1264/jsme2.ME11264" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596249v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girault" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Steyer" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647926v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.12.023" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST5VS1HP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652509v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ras" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lardon" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.06.146" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC2JDPSF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594445v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rajagopal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.09.112" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMV3P6SP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643098v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousseau" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.594" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650202v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cresson" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe J. P. Delgenes" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.07.081" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ6WRMN1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662647v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pype" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez Raquet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-3954-7" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23F64734AA85C230F5EA42EC9D5FEE7A1364B5B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653793v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-010-9195-6" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615442v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cresson" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.04055.x" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663813v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lemaire" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Yuan" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Marcos" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulsum Yilmaz" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10532-008-9225-z" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X0CST9KR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594448v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.02.003" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZNB4SNX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854465v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2009.03.001" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663463v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.01.015" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDQSR5GN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659439v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rochex" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masse" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-009-0543-x" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E07055FFF8ED78DC3F82A340D35E2D8FB8A1FDAE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665355v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.11.016" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QKCS5N0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590757v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659739v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2008.02.018" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W4T42TJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663755v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vedrenne" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2006.11.043" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KHWPWR4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664829v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2008.09.015" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS3FLKMH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659958v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Volcke" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sanchez" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2008.08.013" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VH2T9QTL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663933v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665195v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martinez-Sosa" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rafrafi" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buitron" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.091" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590760v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590304v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vedrenne" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658580v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.08.013" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2ZVG4WB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657903v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffiere" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Delgadillo Mirquez" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591052v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sanchez" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668747v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Vigneron" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le-M&#233;nach" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audic" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.3524" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590623v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazeas" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vigneron" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Audic" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663580v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.12.007" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-304H53VL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659193v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659222v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.322" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660233v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2006.10.037" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WBRXQCN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588191v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ponthieu" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barina" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duquennoi" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2006.02.020" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T51H24XV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660340v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2175/106143007X175807" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663687v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2006.254" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666381v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bougard" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2005.03.064" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTN4SLT7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665339v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2006.113" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667235v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Merzouki" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halah Aissam" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benlemlih" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662477v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2006.02.002" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQR9DLG7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683356v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michaud" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2004.12.017" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q7PFLJP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678966v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2005.08.009" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJDS0ZDH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682604v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cesbron" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2005.02.002" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54RNXCQ3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681524v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2004.11.017" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50GKPSBW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682248v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bureau" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Mailly" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2005.0530" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679655v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupla" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conte" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bouvier" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672929v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Mouneimne" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672954v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olaizola" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679572v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669396v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roustan" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681501v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renatto Moletta" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675022v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merzouki" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benlemlih" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678608v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dangcong" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678354v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673561v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delgenes" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674501v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692983v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689153v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Akunna" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694479v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. da Silva" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695565v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Moletta" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696483v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685909v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686354v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rustrian" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688918v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694491v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benlemhih" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695655v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Percheron" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687000v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697529v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clarens" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684538v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687135v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684614v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686900v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696321v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696318v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kermarrec" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Armando Victoria de Oliveira" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:19980704" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697936v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696869v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697997v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685165v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684621v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687863v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683826v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Patureau" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691200v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683824v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685320v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moletta" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698509v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695502v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703802v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amouroux" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701477v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bizeau" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cornier" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deguin" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715879v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitt" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zarzelli" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Divi&#232;s" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578187v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Akunna" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heduit" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701449v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Davison" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921932v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arnaud" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galzy" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/m93-074" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921559v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naouri" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Rios" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9467(91)80029-V" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5925DF5954A44DEF1264306F5EAF8F61728EF698/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921563v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Naouri" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chagnaud" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arnaud" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galzy" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.280510109" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/358FD7E68546E33CA47457441AB7DDF0D9521FAF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712646v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernet" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706741v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Servat" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Montet" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pina" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921525v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maestracci" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rios" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01569419" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/813FA47500BB590AF539B7F9CE1568555AECCB9C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581900v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_4" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762584v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54306-7_10" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969461v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664475v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934922v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974709v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robles" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vinardell" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serralta" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N L Lens" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789060966_0277" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786494v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10961-5_21" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762616v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Guisasola" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Baeza" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429487118" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180658v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paillet" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Djalma Nunes Ferraz Junior" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-10-7677-0" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7677-0_6" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788331v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319667928" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66793-5_4" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605781v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#224; Puig" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coma" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800742v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803392v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813416v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sperandio" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812943v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815266v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wisniewski" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823180v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02875344v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sp&#233;randio" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816372v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02875321v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828599v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834315v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N.L. Lens" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839486v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664331v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergel" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Blanchet" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605457v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Peregrina" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Renvoise" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601303v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817631v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Thanikal Varghese" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-bernet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2710-3547" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095222405" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-7333-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305867v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rous" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Behan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2025.109123" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahak Yeghiazaryan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Westerholm" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2026.134365" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524123v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Carlos Campos-Flores" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Iv&#225;n Su&#225;rez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arqu&#237;medes Cruz-L&#243;pez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2026.109040" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494094v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda P&#233;rez&#8208;bernal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Moscoviz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.70265" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035423v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Braga-Nan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Santa-Catalina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.132494" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05254027v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourgeois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Taussac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2025.104324" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677913v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Perat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Richard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde J&#233;goux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2024.06.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524916v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ortega-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Toledo-Alarc&#243;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Campos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.111552" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614157v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda P&#233;rez-Bernal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Berthomieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxae122" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581977v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.365" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715274v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animut Assefa Molla" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Mishyn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad7909" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072086v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Magdalena" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.128803" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353151v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zayen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Sayadi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sousbie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Torrijos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-021-01912-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838360v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;line Noguer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trably Eric" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.06.163" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709150v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment van Vlierberghe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudie Escudi&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santa-Catalina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frederic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2022.126722" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03406897v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Santa-Catalina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgenes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150073" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766230v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2022.06.078" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554334v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Br&#233;mond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bertrandias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bru-Adan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020277" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325254v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bouchez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01549-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03822493v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Vlierberghe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiboubi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santa Catalina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2022.10.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516733v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11736-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638916v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bichot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Raouche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Faulds" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mechin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2022.108434" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709121v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15114048" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192581v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Bremond" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle de Buyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113759" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102129v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lerosty" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113746" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117058v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Marcus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2020.12.019" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102324v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.125065" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319189v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacroux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Seira" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.703614" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214720v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.124986" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102599v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Paillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barrau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.124196" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981468v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fuentes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Etchebehere" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.10.042" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919228v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Braga" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-020-01776-y" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555213v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loisel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.12.062" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878142v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dauptain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123665" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921497v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grigatti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boanini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.07.052" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02531498v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poirier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.11.116" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921485v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrillo-Reyes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Buitron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Moreno-Andrade" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Cecilia Tapia-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Palomo-Briones" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2019.11.027" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901805v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert van Lis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2020.101870" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555177v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Djalma Nunes Ferraz J&#250;nior" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pages" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Zaiat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.02.064" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625871v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Radoiu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.112220" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534986v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2020.01.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623127v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onyinye Okonkwo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Mangayil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aino-Maija Lakaniemi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-019-10203-8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102368v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Figeac" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25235665" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623250v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Geirnaert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24213885" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627486v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Celis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. O. M&#233;ndez-Acosta" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.115648" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623479v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Kook" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Bakonyi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Zitka" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.01.097" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623263v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Marone" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tapia-Venegas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.05.082" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628221v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9gc90027f" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534553v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lambert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bizot-Bostin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623546v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carlos Reyes-Alvarado" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Habouzit" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldon R. Rene" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.12.087" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685985v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Girard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crest" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5797" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623475v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mangayil" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Lakaniemi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.01.256" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623601v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#237;da Tapia-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.08.124" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154400v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacome Prompsy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-9463-x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627487v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Belen Toledo-Alarcon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.07.091" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624332v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2018.03.103" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627560v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.04.004" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626151v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8gc00572a" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626399v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-018-9485-y" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624481v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Hillion" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Leblanc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.10.024" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618051v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626236v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cl&#233;ment Flayac" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2018.05.009" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626318v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Carmona Martinez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lacroix" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge da Silva" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.10.200" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621022v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.06.040" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626349v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Ruiz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.03.097" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653769v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Krichen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2017.11.017" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625208v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Palomo-Briones" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. L&#243;pez-Lozano" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-8737-7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626205v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. P. Karthikeyan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mehariya" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. C. Wong" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.09.105" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618467v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602752v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Salivet de Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44334" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607690v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Saur" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Morin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172113" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621998v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.09.002" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605057v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga R. Ayala-Campos" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.09.166" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606131v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12747" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620818v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Laperriere" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barry" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;chin&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.09.013" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602792v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kronenberg" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steyer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.08.048" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180656v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.08.149" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608465v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as Razo-Flores" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.04.051" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602758v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07593-y" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637569v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.11.131" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640915v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narc&#237;s Pous" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vilajeliu-Pons" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Fiset" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Ba&#241;eras" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2015.08.035" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594495v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Robles Martinez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2016.031" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635471v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P.W. Vannecke" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari K.H. Winkler" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline I.P. Volcke" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.25952" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633741v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Escudie" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.10.012" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636124v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Wahab" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Jedidi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2015.1127291" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637461v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Belen Toledo Alarcon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2016.04.009" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637536v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sire" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.008" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509040v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-016-0447-8" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630533v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Bellucci" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.051" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631943v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Motte" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.04.130" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHZSKZLX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630636v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pierra" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.02.003" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167153v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcilhac" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ziebal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.10.022" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZJNLH08-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164823v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rangaraj Ganesh" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramamoorty Alwar Ramanujam" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-014-0829-1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631087v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.07.010" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167881v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etcheverry" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.041" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630346v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2014.05.009" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637888v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.08.127" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637731v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12115" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190161v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.09.015" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631955v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P.W. Vannecke" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I.P. Volcke" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.701" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640079v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bonnafous" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.05.078" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600054v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcilhac" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ziebal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639570v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaufils" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.11.038" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639420v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.08.035" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640314v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grasmick" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.814" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652212v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.06.057" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQPVWVF0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647170v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Brockmann" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Caylet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.24818" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649958v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ras" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lefebvre" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derlon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2013.03.001" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37FT8P65-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642571v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080692" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650996v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-6-164" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648170v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Gonzalez Fernandez" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sialve" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.10.123" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5W54RTB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131065v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp54045f" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648873v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2012.02.008" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651413v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Combalbert" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bellet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabert" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.11.074" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NG5C8RPC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162212v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.337" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TX0XQSC5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649215v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.01.043" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9TS184R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597169v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle G&#233;vaudan" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Godon" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596968v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bellet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bernet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647637v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prasse" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neyret" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-012-1196-8" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A07D4E8FE6FC470E1A14304E6404C98454113141/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647630v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodrigo Bastidas Oyanedel" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuhaida Mohd-Zaki" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond J. Zeng" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Pratt" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.01.122" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3NXDR8R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645638v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1264/jsme2.ME11264" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162215v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.338" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QM9L6HTZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650202v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cresson" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe J. P. Delgenes" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.07.081" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ6WRMN1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643098v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousseau" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.594" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596249v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girault" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Steyer" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647926v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.12.023" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST5VS1HP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652509v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ras" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lardon" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.06.146" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC2JDPSF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594445v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rajagopal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.09.112" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMV3P6SP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653793v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-010-9195-6" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662647v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pype" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez Raquet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-3954-7" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23F64734AA85C230F5EA42EC9D5FEE7A1364B5B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615442v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cresson" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.04055.x" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854465v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2009.03.001" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663813v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lemaire" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Yuan" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Marcos" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulsum Yilmaz" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10532-008-9225-z" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X0CST9KR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594448v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.02.003" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZNB4SNX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663463v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.01.015" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDQSR5GN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659439v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rochex" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masse" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-009-0543-x" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E07055FFF8ED78DC3F82A340D35E2D8FB8A1FDAE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659222v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Volcke" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.322" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657903v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffiere" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Delgadillo Mirquez" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591052v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sanchez" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668747v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Vigneron" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le-M&#233;nach" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audic" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.3524" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664829v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2008.09.015" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS3FLKMH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659958v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sanchez" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2008.08.013" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VH2T9QTL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663933v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665195v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martinez-Sosa" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rafrafi" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buitron" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.091" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590760v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590304v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vedrenne" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2006.11.043" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KHWPWR4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658580v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.08.013" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2ZVG4WB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665355v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.11.016" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QKCS5N0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590757v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659739v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2008.02.018" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W4T42TJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663755v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vedrenne" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590623v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazeas" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vigneron" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Audic" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663580v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.12.007" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-304H53VL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659193v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660340v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2175/106143007X175807" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660233v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2006.10.037" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WBRXQCN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588191v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ponthieu" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barina" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duquennoi" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2006.02.020" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T51H24XV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666381v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bougard" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2005.03.064" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTN4SLT7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665339v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2006.113" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667235v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Merzouki" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halah Aissam" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benlemlih" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663687v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2006.254" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662477v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2006.02.002" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQR9DLG7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678966v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michaud" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2005.08.009" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJDS0ZDH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682604v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cesbron" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2005.02.002" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54RNXCQ3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683356v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2004.12.017" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q7PFLJP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681524v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2004.11.017" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50GKPSBW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682248v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bureau" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Mailly" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2005.0530" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672954v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olaizola" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679655v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupla" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conte" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bouvier" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672929v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Mouneimne" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679572v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669396v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roustan" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681501v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renatto Moletta" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675022v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merzouki" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benlemlih" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678608v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dangcong" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678354v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673561v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delgenes" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674501v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696483v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692983v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689153v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Akunna" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694479v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. da Silva" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695565v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Moletta" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695655v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Percheron" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694491v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benlemhih" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685909v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686354v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rustrian" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688918v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696869v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697936v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684538v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687000v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697529v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clarens" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687135v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684614v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686900v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696321v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696318v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kermarrec" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Armando Victoria de Oliveira" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:19980704" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687863v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685165v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697997v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684621v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683824v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683826v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Patureau" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691200v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685320v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moletta" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698509v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695502v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703802v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amouroux" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701477v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bizeau" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cornier" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deguin" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715879v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitt" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zarzelli" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Divi&#232;s" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578187v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Akunna" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heduit" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701449v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Davison" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921932v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arnaud" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galzy" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/m93-074" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921559v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naouri" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Rios" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9467(91)80029-V" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5925DF5954A44DEF1264306F5EAF8F61728EF698/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921563v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Naouri" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chagnaud" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arnaud" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galzy" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.280510109" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/358FD7E68546E33CA47457441AB7DDF0D9521FAF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712646v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernet" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706741v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Servat" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Montet" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pina" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921525v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maestracci" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rios" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01569419" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/813FA47500BB590AF539B7F9CE1568555AECCB9C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664475v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581900v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_4" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762584v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54306-7_10" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969461v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974709v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robles" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vinardell" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serralta" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N L Lens" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789060966_0277" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934922v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786494v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10961-5_21" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762616v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Guisasola" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Baeza" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429487118" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788331v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319667928" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66793-5_4" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180658v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paillet" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Djalma Nunes Ferraz Junior" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-10-7677-0" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7677-0_6" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605781v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#224; Puig" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coma" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800742v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803392v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813416v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sperandio" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812943v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815266v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wisniewski" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823180v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02875321v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02875344v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sp&#233;randio" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816372v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828599v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834315v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N.L. Lens" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839486v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664331v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergel" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Blanchet" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605457v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Peregrina" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Renvoise" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601303v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817631v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Thanikal Varghese" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>