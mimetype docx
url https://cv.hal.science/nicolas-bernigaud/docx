--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:137.63440860215px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Bernigaud </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche CNRS en archéologie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2234-2728</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168706806</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">299979575</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis juillet 2025 je suis ingénieur de recherche au CNRS au laboratoire Archéologie des Sociétés Méditerranéennes (UMR 5140) à Montpellier. Mes travaux portent sur la genèse et la construction des paysages agraires sous l'effet des pratiques humaines et des changements environnementaux depuis le Néolithique jusqu'aux périodes historiques, en Europe et en Méditerranée occidentale. Mon approche s'inscrit dans la longue durée à l'échelle de l'Holocène avec une focale temporelle plus prononcée sur le second âge du Fer, la période romaine et le premier Moyen Âge (Ve s. av. J.-C. - VIIe s. ap. J.-C.).Après une thèse en archéologie environnementale soutenue en 2012 à l'Université de Nice Sophia-Antipolis (dir. F. Braemer & J.-F. Berger), j'ai réalisé un premier postdoctorat (2014-2018) à l'EPHE (Paris) dans le cadre du projet ERC RurLand (dir. M. Reddé), pour l'étude de la trajectoire des campagnes du nord-est de la Gaule </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://rurland.hypotheses.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. J'ai ensuite réalisé un second postdoctorat (2018-2021) au CEREGE (Aix-en-Provence) dans le cadre du projet pluridisciplinaire RDMed (dir. J. Guiot) dédié à la modélisation des interactions sociétés-climats en Méditerranée durant l'Antiquité. Depuis avril 2023, je codirige avec Laurent Bouby (ISEM) le projet ANR MICA </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mica.hypotheses.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> qui s'achèvera en décembre 2026.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule, de la fin de l'âge du Fer à l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Reddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Fichtl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Nüsslein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, Gallia Rustica 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viticulture in Iron Age and Roman southeastern France: A reconstruction based on charcoal and seed-fruit data compared to archaeological evidence and wine yields modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouby Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernigaud Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maune Stéphane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradis Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrato Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.104952. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of climate change on the agriculture and the economy of Southern Gaul: New perspectives of agent-based modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (3), pp.e0298895. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0298895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04530599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viticulture extension in response to global climate change drivers – lessons from the past and future projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Cramer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (6), pp.1219-1244. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-19-1219-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés face aux changements climatiques en Gaule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat en France au XIXe s. Prélude d'un dérèglement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 416, pp.62-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the development of viticulture in Roman Gaul during and after the Roman climate optimum: The contribution of spatial analysis and agro-ecosystem modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.103099. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes méthodologiques pour caractériser des agrosystèmes antiques. Exploitation des données de bases de données actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Camizuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Reddé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142, pp.20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient canals in the valley of Bourgoin-La Verpillière (France, Isère): morphological and geoarchaeological studies of irrigation systems from the Iron Age to the Early Middle Ages (8th century bc–6th century ad)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Latour-Argant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (1), pp.73-93. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12685-013-0096-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and management of humid landscapes in Northern Dauphiné (Rhone valley, France): contribution of charcoal and wood studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (10), pp.1447-1465. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683613493934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geographic information system for the study of past epidemics: The 1705 epidemic in Martigues (Bouches-du-Rhône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bringé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Signoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Tzortzis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Studies in Population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (3-4), pp.107-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and management of humid landscapes in Northern Dauphiné (Rhône valley, France): contribution of charcoal and wood studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGVNTVM. Papeles del Laboratorio de Arqueología de Valencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, extra 11, pp.95-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations d’un domaine de La Tène au haut Moyen Âge : Le Vernai à Saint-Romain-de-Jalionas (Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvyre Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63, pp.283-325. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galia.2006.3299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Vineyard Geography, Yields and The Profitability of Wine Production in The Roman Empire: New Insights from Spatial Analysis, and Agent-Based and Climate-Vegetation Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ancient Wine Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury Publishing Plc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-226, 2024, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5040/9781350346680.ch-015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing vineyard’s geography, yields and profitability of wine production in Roman empire: new insights of spatial-analysis, Agent-based modelling, and climate-vegetation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emlyn Dodd; Dimitri Van Limbergen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ancient Wine Archaeology, Scientific approaches in Roman contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury, pp.215-226, 2024, 9781350346642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03924342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et Systèmes Multi-Agents (SMA) : Bilan et perspectives pour l’archéologie du peuplement, des paysages et de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Bertoncello, Marie-Jeanne Ouriachi, Laure Nuninger, François Favory. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des peuplements, des territoires et des paysages : bilan et perspectives en Archéologie spatiale. Hommage à Jean-Luc Fiches. Actes des 42e Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur, 12 - 14 oct. 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.225-238, 2023, 2-904110-65-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production céréalière, archéodémographie et climat en Gaule à l’âge du Fer : les nouvelles perspectives de la modélisation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis Valdés; Veronica Cicolani; Eneko Hiriart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.435-452, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une géographie agricole de la Gaule romaine : l'apport de l'outillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kasprzyk; Nicolas Tisserand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'outillage agropastoral en Gaule (IIe av.-VIe s. ap.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon; Dijon, pp.211-236, 2023, 978-2-36441-482-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réchauffement climatique et développement de la viticulture en Gaule romaine : l'apport de la modélisation spatiale et agrosystémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jocelyne Pérard; Claudine Wolikow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluctuations climatiques et vignobles du Néolithique à l'actuel: impacts, résilience et perspectives. Actes des Rencontres du Clos-Vougeot 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire UNESCO "Culture et traditions du vin", pp.51-65, 2020, 9782918173298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élevage des caprinés en France, aperçus archéo(zoo)logiques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Gourichon; Camille Daujeard; Jean-Philip Brugal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et caprinés : de la montagne à la steppe, de la chasse à l'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.339-352, 2019, Actes des XXXIXe Rencontres Internationales d'Archéologie et d'Histoire d'Antibes, 2904110615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' exploitation des zones humides, fluviales et littorales de la Gaule du Nord soumises aux aléas hydrologiques (Annexe 1 - Chapitre 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Spiesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Rustica 2 : Conditions environnementales de l’exploitation des espaces ruraux en Gaule du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-16, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Reddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule de la fin de l’Âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius, pp.9-29, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fermes d'époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule de la fin de l’Âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius, pp.133-144, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions environnementales de l'exploitation des espaces ruraux en Gaule du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Camizuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Rustica 2. Les campagnes du nord-est de la Gaule, de la fin de l'âge du Fer à l'Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50 (2), Ausonius, pp.31-82, 2018, Mémoires, 978-2356132062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentativité et biais de l'enquête archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule de la fin de l’Âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius, pp.18-27, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3 : Les établissements ruraux du Haut-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Nüsslein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Reddé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia rustica: les campagnes du nord-est de la Gaule, de la fin de l'âge du Fer à l'Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius éditions, pp.133-233, 2018, Mémoires, 978-2-35613-206-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des productions agro-pastorales et des systèmes agraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule de la fin de l’Âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius, pp.24-27, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule de la fin de l’Âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius, pp.541-558, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la ferme gauloise à la villa gallo-romaine : un bilan à partir de quelques plans phasés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule de la fin de l’Âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius, pp.164-179, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La région d’Amiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Blondiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Rustica 1. Les campagnes du nord-est de la Gaule, de la fin de l’âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (49), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-210, 2017, Mémoires, 978-2-35613-206-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Île de France. Chapitre 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reddé M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Rustica. Les campagnes du nord-est de la Gaule, de la fin de l’Âge du fer à l’Antiquité tardive. T1 : études régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.389-494, 2017, Coll. Mémoires 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02419955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Finage Dolois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Nowicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia rustica I. Les campagnes du nord-est de la Gaule, de la fin de l’âge du fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius éditions, pp.817-867, 2017, 978-2-35613-206-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une structure hydraulique antique de La Maladière à Bourgoin-Jallieu (Isère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Jaccottey; Gilles Rollier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent, des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, PUFC, pp.167-176, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitations agricoles et pratiques agro-pastorales dans les campagnes du nord-Est de la gaule (IIe s. av. J.-C.-Ve s. ap. J.-C.) : l’apport des données de l’archéologie préventive d’Île-de-France et de lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouzoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Wiethold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d'analyse des différents paysages ruraux dans le Nord-Est de la Gaule romaine. Études comparées (hiérarchisation des exploitations ; potentialités agronomiques des sols ; systèmes de production ; systèmes sociaux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rurland Project</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-137, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution de la morphologie littorale et aménagements portuaires à Forum Iulii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Excoffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tomatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Sanchez; Marie-Pierre Jézegou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ports dans l’espace méditerranéen antique. Narbonne et les systèmes portuaires fluvio-lagunaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément 44, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-352, 2016, Revue Archéologique de Narbonnaise, 979-10-92655-05-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes agro-pastoraux et utilisation de la faux en Dauphiné depuis le second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Anderson; Carole Cheval; Aline Durand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les outils liés au travail des végétaux. XXXIIIe rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.37-47, 2013, 978-2-904110-53-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des prairies marécageuses de la Verpillière et du Grand Plan (Isère), de la Protohistoire au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bui Thi Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Galop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAYSAGE ET ENVIRONNEMENT, De la reconstitution du passé aux modèles prospectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PU de Franche-Comté, 2013, 978-2-84867-445-2. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.42875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire de l'hydraulique agricole: méthodologie et études de cas (France, États-Unis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillon Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purdue Louise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger Jean-François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Ballut; Patrick Fournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil de l’eau, Ressources, risques et gestion du Néolithique à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PU Blaise-Pascal, pp.175-188, 2013, 978-2-84516-555-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’anthropisation de l’hydrosystème des Basses Terres dauphinoises dans le haut Rhône Français depuis l’antiquité jusqu’à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Galop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages et Environnement, de la reconstitution du passé aux modèles prospectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PU de Franche-Comté, 2013, 978-2-84867-445-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire de l’hydraulique agricole, méthodologie et étude de cas (France, etats-Unis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballut, C. and Fournier, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil de l’eau : Ressources, risques et gestion du Néolithique à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-189, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bonification antique des grands marais de Bourgoin-La Verpillière (Isère) : colonisation, grande hydraulique agricole et mise en culture pendant le Haut-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Mathieu; Bernard Rémy; Philippe Leveau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau dans les Alpes occidentales à l'époque romaine, actes du colloque organisé par le CRHIPA à Grenoble (14-16 octobre 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRHIPA, pp.265-289, 2011, 978-2-913905-19-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement, paysage et environnement pendant l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine en Isère, Pays de Bourgoin-Jallieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.24-27, 2009, 2-905375-033-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie, paysages et climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine en Isère, Pays de Bourgoin-Jallieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.10-17, 2009, 2-905375-033-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire et Protohistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine en Isère, Pays de Bourgoin-Jallieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.18-23, 2009, 2-905375-033-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections archéologiques sur les zones incendiées au cours de l'été 2003 sur les communes de Cagnes-sur-mer, Saint-Laurent-du-Var et Saint-Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partenariat pour la connaissance du patrimoine culturel des Alpes-Maritimes entre le conseil général des Alpes Maritimes et le centre d'études Préhistoire, Antiquité, Moyen Âge : rapport scientifique 2000-2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, s.n. (S.l.), pp.89, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00311611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des eaux des marais de Bourgoin-La Verpillière (Isère) et ses conséquences écologiques du Moyen Age jusqu'au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ella Hermon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau comme patrimoine - De la Méditerranée à l'Amérique du nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Université Laval, pp.91-106, 2008, 978-2-7637-8538-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des dynamiques de peuplement et genèse des paysages des marais de l’ouest de l’Isle Crémieu (Isère): méthodes et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Berger; Frédérique Bertoncello; Frank Braemer; Gourguen Davtian; Michiel Gazenbeek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et Espaces de l'homme en société, analyses et modèles spatiaux en archéologie, XXVe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.473-484, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’organisation spatiale et fonctionnelle du site protohistorique de Gzeis (Ja’alan, Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giraud Jessica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernigaud Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Chloé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gernez Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davtian Gourguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Berger; Frédérique Bertoncello; Frank Braemer; Gourguen Davtian; Michiel Gazenbeek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et espaces de l'homme en société, analyse et modèles spatiaux, XXVe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.399-404, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion spatio-temporelle d'une épidémie de peste en Basse-Provence au XVIIIe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Biraben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bringé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Berger; Frédérique Bertoncello; Frank Braemer; Gourguen Davtian; Michiel Gazenbeek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et Espaces de l'homme en société, analyses et modèles spatiaux en archéologie, XXVe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.171-174, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections archéologiques sur les zones incendiées au cours de l’été 2003 sur les communes de Cagnes-sur-mer, Saint-Laurent-du-Var et Saint-Blaise (06)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de l’Institut de Préhistoire et d’Archéologie Alpes Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XLVII, pp.303-323, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un essai de modélisation prédictive du peuplement en haute vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Berger; Frédérique Bertoncello; Frank Braemer; Gourguen Davtian; Michiel Gazenbeek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et Espaces de l'homme en société, analyses et modèles spatiaux en archéologie, XXVe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.117-122, 2005, 2-904-110-40-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion d’un milieu humide : le site du Vernai et le marais du Grand-Plan à Saint-Romain-de-Jalionas (Isère), de la Tène au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvyre Royet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Leveau; Joëlle Burnouf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fleuves et marais, une histoire au croisement de la nature et de la culture. Sociétés préindustrielles et milieux fluviaux, lacustres et palustres : pratiques sociales et hydrosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, CTHS, pp.253-281, 2004, 2-7355-0561-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROMPIRE-CLIM: un modèle multi-agents pour étudier l’impact des changements climatiques sur la production et le commerce des denrées agricoles (vin, huile d’olive, céréales) dans l’Empire romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe colloque d'Archéométrie GMPCA - Rouen 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Damase Mouralis; Anne Bocquet Liénard, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APAO: an Online Atlas of Wine and Oil Presses in the Ancient Occident for the ANR MICA Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Carrato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan González Tobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting in Rome - Integrating data on ancient wine &amp; oil presses, Challenges &amp; interpretativepotential (#Session 909)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dimitri van Limbergen; Tomasz Waliszewski, Aug 2024, Rome Sapienza Universita di Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel(s) impact(s) des changements climatiques sur l’occupation du sol en Gaule entre la fin de l’âge du Fer et le début du Moyen Âge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude - Sans transition ? Approche comparative des phases d’occupations précoces et tardives des Gaules romaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Romain Guichon; Marine Lépée, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeology and Climate Change: New Perspectives of Agent-Based Modelling coupled with LPJmL agroecosystemic model for the Study of relationship between agricultural production and past societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st international conference on artificIAl Intelligence and applied MAthematics for History and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marco Corneli (CPJ Université Côte d'Azur, CEPAM), Vanna Lisa Coli (ECc Université Côte d'Azur, CEPAM), Luca Calatroni (CR, CNRS), Frédéric Précioso (PU, Université Côte d'Azur, I3S), Isabelle Théry (DR CNRS, CEPAM), Nov 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de la production agricole, climat et démographie durant l’Age du Fer en Provence. L’apport de la modélisation agrosystémique et multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe des matières premières au 1er millénaire av. n. è. 45ème colloque international de l’AFEAF : Exploitation, transformation, diffusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Barral, May 2021, Gijon, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03477739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la céréaliculture en Gaule Narbonnaise ? État de la question et nouvelles perspectives de la modélisation spatiale, agro-écosystémique et multi-agents dans le projet MICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Rovira Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX CIRCA UILLAM. El món dels cereals: producció, distribució i consum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu Arqueològic de Banyoles, Ajuntament de Banyoles; Grup de Recerca Arqueològica del Pla de l’Estany; Laboratori d’Arqueologia, Història Antiga i Prehistòria, Institut de Recerca Històrica, Universitat de Girona; Archéologie des sociétés méditerranéennes, Montpellier; Université de Pau et des pays d’Adour. Laboratoire IRAA-CNRS, Pau., Nov 2023, Banyoles, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations climatiques et oléiculture durant l'Antiquité romaine: état de la question et perspectives nouvelles de recherches dans le projet MICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Rovira Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’olivier et l’huile d’olive à l’époque romaine, perspectives comparatives et recherches pluridisciplinaires récentes (Gaule Narbonnaise, Bétique, Istrie et Dalmatie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Mauné; Charlotte Carrato; Loïc Buffat; Nuria Rovira; Jean-Frédéric Terral; Laurent Bouby; Nicolas Bernigaud, Apr 2023, Cournonterral, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production céréalière, archéodémographie et climat en Gaule à l'âge du Fer : les nouvelles perspectives de la modélisation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1er Millénaire av. n. è. Exploitation, transformation, diffusion, Actes du 45e colloque de l’AFEAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Gijon, Espagne. pp.435-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleiculture and Viticulture in southern France during the Iron Age and Roman Period: a reconstruction based on charcoal, seed, fruit and archaeological data compared to agroecosystemic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Anthracology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, João Tereso; Filipe Costa Vaz, Aug 2023, Porto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-Based Modelling, Archaeology and Paleoenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Dynamique des peuplements, des territoires et des paysages. Bilan et perspectives en archéologie spatiale » : 42e Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédérique Bertoncello; Marie-Jeanne Ouriachi; Laure Nuninger; François Favory, Oct 2022, Nice (06000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the viability and profitability of Roman farms and villas in Southern Gaul by an agent-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TwoRains Conference 2021, Modelling ancient agricultural societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cameron Petrie; Andreas Angourakis, Jun 2021, Cambridge (Harvard University), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and agricultural productivity in southern Roman Gaul: the contribution of agent-based and agrosystemic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA 2020, Virtual Meeting 27 August, Session #415: From Abacus to Calculus. Computational Approaches to Roman Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philipp Verhagen; Iza Romanowska, Aug 2020, Budapest (HO), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réchauffement climatique et développement de la viticulture en Gaule romaine : l’apport de la modélisation spatiale et agrosystémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluctuations Climatiques et Vignobles Du Néolithique à l’actuel: Impacts, Résilience et Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clos Vougeot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologie de la relation société-climat : comment intégrer des données historiques, archéologiques et paléoclimatiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Michelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th UISPP World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03959896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on quantifier l’évolution de la productivité agricole entre le second âge du Fer et la période gallo-romaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RurLand n°25: peut-on modéliser le(s) système(s) agraire(s) antique(s) à l’échelle du programme RurLand ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Reddé; Nicolas Bernigaud, May 2017, Paris Institut national d’histoire de l’art (INHA, Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports entre les agglomérations et leur environnement rural : analyse de cas (Amiens, Reims, Metz, Dijon, Troyes, Autun)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dessaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RurLand n° 23 Circuits d’approvisionnement et réseaux d’échanges économiques dans le nord-est de la Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reddé Michel; Bernigaud Nicolas, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des exploitations agricoles et productions agropastorales dans les campagnes d'Île-de-France de La Tène Finale à la fin de la période galloromaine (IIe s. av. J.-C.-Ve s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop/Atelier n°17 du projet RurLand (13 septembre 2016): Synthèses régionales (Île-de-France, territoire nervien, basse-vallée de la Seine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reddé Michel; Bernigaud Nicolas, Sep 2016, Paris Institut national d’histoire de l’art (INHA, Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settlement and exploitation of the countryside in the North of Gaul (2 nd c. BC-5 th c. AD) based on preventive Archaeology : a comparative study of three French microregions of Ile-de-France and Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d’analyse des différents paysages ruraux dans le nord-est de la Gaule Romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reddé Michel; Bernigaud Nicolas, Mar 2015, Paris ( France)- INHA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude archéologique des canaux protohistoriques et antiques des marais de Bourgoin-La Verpillière (Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger Jean-François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dériver les eaux..Le canal à travers les âges: une réponse technologique aux variabilités socio-environnementales?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louise Purdue; Ferréol Salomon; Jean-François Berger; Jean-Philippe Goiran, May 2012, Lyon (Maison de l'Orient et de la Méditerranée), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and management of humid landscapes in Northern Dauphiné (Rhône valley, France): contribution of charcoal and wood studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Meeting of Anthracology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire de l'hydraulique agricole : méthodologie et études de cas (France, États-Unis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger Jean-François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil de l’eau » L’eau : ressources, risques et gestion du Néolithique à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christelle Ballut; Patrick Fournier, Mar 2009, Clermont- Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des marais de Grand Plan et de Bourgoin-La Verpillière (Isère) depuis la Tène finale: les perspectives d'une approche comparatiste diachronique pour une étude du peuplement, des techniques et productions agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royet Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argant Jacqueline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mai Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage et environnement, de la reconstitution du passé aux modèles prospectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Françoise André; Annie Antoine; Yves Michelin; Philippe Boissinot; Serge Briffaud; Gérard Chouquer; Didier Galop; Yves Luginbühl; Michel Magny; Dominique Marguerie; Jean-Paul Metailié, Sep 2006, Chilhac (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques hydrauliques des sociétés rurales des marais de l'Isle Crémieu (Isère, France) pendant l'Antiquité et l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion intégrée de l'eau dans l'histoire environnementale: savoirs traditionnels et pratiques modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ella Hermon, Oct 2006, Québec (Université Laval), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système d'Information Géographique pour l'étude des épidémies du passé : L'exemple de la ville de Martigues (France, 1er quart du XVIIIe siècle) = Towards a GIS for the Study of Past Epidemics : the Example of the City of Martigues (France, in the First Quarter of the XVIIIth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Signoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Commission Internationale de Démographie Historique : Données nominatives et nouveaux développements en démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Sydney, Australie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00275082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'organisation spatiale et fonctionnelle du site protohistorique de Gzeis (Ja'alan, Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe rencontres internationales d'archéologie et d'histoire d'Antibes - 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Antibes, France. pp.401-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marais de l'ouest de l'Isle Crémieu (Isère): entre aléas des crises hydrologiques et mise en valeur d'un milieu humide, les transformations d'un paysage depuis la fin de l'âge du fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et espaces de l'homme en société, analyses et modèles spatiaux en archéologie, XXVe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-François Berger; Frédérique Bertoncello; Frank Braemer; Gourguen Davtian; Michiel Gazenbeek, Oct 2004, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser l’environnement dans le temps long de la recherche : de RD-MED à OT-MED, d’ArkeoGIS à ArkeOpen, la réutilisation des données modélisées et produites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les économies vivrières dans l’Europe du Fer : Production et consommation de la montagne à la côte. 49e colloque de l'AFEAF, Lleida, mai 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lleida, Espagne. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05088355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New modeling tools for the study of vineyards and viticulture in the Roman Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine-growing and Winemaking in the Roman World New data, trends and approaches to Roman viniculture, An international conference in honor of Jean-Pierre Brun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rome, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’optimum climatique romain : quel impact sur les sociétés en Gaule méditerranéenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée, l'expertise scientifique pour les décideurs. La recherche sur le climat et l'environnement au service des objectifs du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers modèles d’occupation prédictifs pour l’Isle Crémieu (Isère) aux périodes historiques : démarche, limites méthodologiques et contraintes géomorphologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguène Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Helly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GMPCA Archéométrie 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la préhistoire à aujourd'hui, l'histoire du climat et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 416, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire de prospections diachroniques sur la commune de Villeneuve-lès-Maguelone (34), dans Raynaud O., Tarrou L., Ode B. (dir), Rapport de fouille programmée du PCR Maguelone, archéologie d’un siège épiscopal de l’Antiquité tardive au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Occitanie, Montpellier. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la stratigraphie dans le secteur du Lac du Puy, dans Poux M. (dir.), Rapport de la campagne de fouille annuelle 2018 de l’oppidum de Corent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional de l'Archéologie Auvergne Rhône-Alpes, Lyon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace Naturel Sensible du lac de Save, commune d'Arandon-Passins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvyre Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanny Piollat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parcellaire gallo-romain de l’Étang de Griez, commune de Panossas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrepôt gallo-romain de Fréjus &amp;quot;Galliéni-Valescure&amp;quot;, rapport de fouilles archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service du Patrimoine Ville de Fréjus. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude préliminaire du conduit voûté (CN 15134)&amp;quot;, dans Poux M. et Borlenghi A. (dir.), Rapport de la campagne de fouille annuelle 2015 du site gallo-romain de Panossas &amp;quot;Les Buissières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes, Lyon. 2015, pp.199-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondages géoarchéologiques au quartier de La Plaine, Fréjus (Var), rapport final d’opération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional de l'Archéologie PACA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la structure fossoyée (tranchée Est)&amp;quot;, dans Poux M. et Borlenghi A. (dir.), Rapport de la campagne de fouille annuelle 2014 du site gallo-romain de Panossas &amp;quot;Les Buissières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes, Lyon. 2014, pp.195-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Reydissart : Var, Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la structure FO 13085 (&amp;quot;coulée verte&amp;quot;)&amp;quot;, dans Poux M. et Borlenghi A. (dir.), Rapport de la campagne de fouille annuelle 2013 du site gallo-romain de Panossas &amp;quot;Les Buissières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes, Lyon. 2013, pp.141-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps de l'anthroposystème des marais de Bourgoin-La Verpillière, depuis le Néolithique final jusqu'au dessèchement&amp;quot;, dans Berger J.-F. (coord.), Rapport final de triennale juin 2010 du PCR &amp;quot;Peuplement et Milieu en Bas-Dauphiné (Isle Crémieu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes, Lyon. 2010, pp.609-638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZAC de la Maladière à Bourgoin-Jallieu (Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport de diagnostic); Service Régional d'Archéologie Auvergne Rhône Alpes, Lyon. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bonification des marais de Bourgoin-La Verpillière pendant La Tène et l'Antiquité ; l'apport du croisement des études historiques et archéologiques avec les analyses sédimentaires, paléobotaniques et les datations radiocarbones, dans Berger J.-F. (coord.), Rapport final de triennale du PCR &amp;quot;Peuplement et Milieu en Bas-Dauphiné (Isle Crémieu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes, Lyon. 2006, pp.15-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration et la gestion des marais du Grand Plan et de Bourgoin-La Verpillière (Isère) dans les systèmes d'exploitation agricoles ruraux, de La Tène Finale jusqu'au XIXe s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondage dans le paléochenal des Cariaux (commune de Chamagnieu): premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections archéologiques en zones incendiées (communes de Cagnes-sur-Mer, Saint-Laurent-du-Var et Saint-Blaise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie PACA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marais de Bourgoin-La Verpillière : bilan de l'activité 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId225"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:137.63440860215px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Bernigaud </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche CNRS en archéologie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2234-2728</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168706806</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">299979575</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis juillet 2025 je suis ingénieur de recherche au CNRS au laboratoire Archéologie des Sociétés Méditerranéennes (UMR 5140) à Montpellier. Mes travaux portent sur la genèse et la construction des paysages agraires sous l'effet des pratiques humaines et des changements environnementaux depuis le Néolithique jusqu'aux périodes historiques, en Europe et en Méditerranée occidentale. Mon approche s'inscrit dans la longue durée à l'échelle de l'Holocène avec une focale temporelle plus prononcée sur le second âge du Fer, la période romaine et le premier Moyen Âge (Ve s. av. J.-C. - VIIe s. ap. J.-C.).Après une thèse en archéologie environnementale soutenue en 2012 à l'Université de Nice Sophia-Antipolis (dir. F. Braemer & J.-F. Berger), j'ai réalisé un premier postdoctorat (2014-2018) à l'EPHE (Paris) dans le cadre du projet ERC RurLand (dir. M. Reddé), pour l'étude de la trajectoire des campagnes du nord-est de la Gaule </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://rurland.hypotheses.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. J'ai ensuite réalisé un second postdoctorat (2018-2021) au CEREGE (Aix-en-Provence) dans le cadre du projet pluridisciplinaire RDMed (dir. J. Guiot) dédié à la modélisation des interactions sociétés-climats en Méditerranée durant l'Antiquité. Depuis avril 2023, je codirige avec Laurent Bouby (ISEM) le projet ANR MICA </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mica.hypotheses.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> qui s'achèvera en décembre 2026.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule, de la fin de l'âge du Fer à l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Reddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Fichtl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Nüsslein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, Gallia Rustica 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viticulture in Iron Age and Roman southeastern France: A reconstruction based on charcoal and seed-fruit data compared to archaeological evidence and wine yields modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouby Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernigaud Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maune Stéphane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradis Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrato Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.104952. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of climate change on the agriculture and the economy of Southern Gaul: New perspectives of agent-based modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (3), pp.e0298895. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0298895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04530599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viticulture extension in response to global climate change drivers – lessons from the past and future projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Cramer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (6), pp.1219-1244. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-19-1219-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés face aux changements climatiques en Gaule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat en France au XIXe s. Prélude d'un dérèglement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 416, pp.62-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the development of viticulture in Roman Gaul during and after the Roman climate optimum: The contribution of spatial analysis and agro-ecosystem modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.103099. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes méthodologiques pour caractériser des agrosystèmes antiques. Exploitation des données de bases de données actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Camizuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Reddé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142, pp.20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient canals in the valley of Bourgoin-La Verpillière (France, Isère): morphological and geoarchaeological studies of irrigation systems from the Iron Age to the Early Middle Ages (8th century bc–6th century ad)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Latour-Argant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (1), pp.73-93. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12685-013-0096-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and management of humid landscapes in Northern Dauphiné (Rhone valley, France): contribution of charcoal and wood studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (10), pp.1447-1465. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683613493934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geographic information system for the study of past epidemics: The 1705 epidemic in Martigues (Bouches-du-Rhône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bringé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Signoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Tzortzis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Studies in Population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (3-4), pp.107-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and management of humid landscapes in Northern Dauphiné (Rhône valley, France): contribution of charcoal and wood studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGVNTVM. Papeles del Laboratorio de Arqueología de Valencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, extra 11, pp.95-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations d’un domaine de La Tène au haut Moyen Âge : Le Vernai à Saint-Romain-de-Jalionas (Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvyre Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63, pp.283-325. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galia.2006.3299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Vineyard Geography, Yields and The Profitability of Wine Production in The Roman Empire: New Insights from Spatial Analysis, and Agent-Based and Climate-Vegetation Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ancient Wine Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury Publishing Plc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-226, 2024, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5040/9781350346680.ch-015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing vineyard’s geography, yields and profitability of wine production in Roman empire: new insights of spatial-analysis, Agent-based modelling, and climate-vegetation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emlyn Dodd; Dimitri Van Limbergen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ancient Wine Archaeology, Scientific approaches in Roman contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury, pp.215-226, 2024, 9781350346642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03924342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et Systèmes Multi-Agents (SMA) : Bilan et perspectives pour l’archéologie du peuplement, des paysages et de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Bertoncello, Marie-Jeanne Ouriachi, Laure Nuninger, François Favory. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des peuplements, des territoires et des paysages : bilan et perspectives en Archéologie spatiale. Hommage à Jean-Luc Fiches. Actes des 42e Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur, 12 - 14 oct. 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.225-238, 2023, 2-904110-65-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production céréalière, archéodémographie et climat en Gaule à l’âge du Fer : les nouvelles perspectives de la modélisation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis Valdés; Veronica Cicolani; Eneko Hiriart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.435-452, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une géographie agricole de la Gaule romaine : l'apport de l'outillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kasprzyk; Nicolas Tisserand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'outillage agropastoral en Gaule (IIe av.-VIe s. ap.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon; Dijon, pp.211-236, 2023, 978-2-36441-482-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réchauffement climatique et développement de la viticulture en Gaule romaine : l'apport de la modélisation spatiale et agrosystémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jocelyne Pérard; Claudine Wolikow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluctuations climatiques et vignobles du Néolithique à l'actuel: impacts, résilience et perspectives. Actes des Rencontres du Clos-Vougeot 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire UNESCO "Culture et traditions du vin", pp.51-65, 2020, 9782918173298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élevage des caprinés en France, aperçus archéo(zoo)logiques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Gourichon; Camille Daujeard; Jean-Philip Brugal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et caprinés : de la montagne à la steppe, de la chasse à l'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.339-352, 2019, Actes des XXXIXe Rencontres Internationales d'Archéologie et d'Histoire d'Antibes, 2904110615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' exploitation des zones humides, fluviales et littorales de la Gaule du Nord soumises aux aléas hydrologiques (Annexe 1 - Chapitre 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Spiesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Rustica 2 : Conditions environnementales de l’exploitation des espaces ruraux en Gaule du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-16, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Reddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule de la fin de l’Âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius, pp.9-29, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fermes d'époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule de la fin de l’Âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius, pp.133-144, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions environnementales de l'exploitation des espaces ruraux en Gaule du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Camizuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Rustica 2. Les campagnes du nord-est de la Gaule, de la fin de l'âge du Fer à l'Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50 (2), Ausonius, pp.31-82, 2018, Mémoires, 978-2356132062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentativité et biais de l'enquête archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule de la fin de l’Âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius, pp.18-27, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3 : Les établissements ruraux du Haut-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Nüsslein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Reddé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia rustica: les campagnes du nord-est de la Gaule, de la fin de l'âge du Fer à l'Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius éditions, pp.133-233, 2018, Mémoires, 978-2-35613-206-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des productions agro-pastorales et des systèmes agraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule de la fin de l’Âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius, pp.24-27, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la ferme gauloise à la villa gallo-romaine : un bilan à partir de quelques plans phasés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule de la fin de l’Âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius, pp.164-179, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule de la fin de l’Âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius, pp.541-558, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La région d’Amiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Blondiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Rustica 1. Les campagnes du nord-est de la Gaule, de la fin de l’âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (49), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-210, 2017, Mémoires, 978-2-35613-206-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Île de France. Chapitre 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reddé M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Rustica. Les campagnes du nord-est de la Gaule, de la fin de l’Âge du fer à l’Antiquité tardive. T1 : études régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.389-494, 2017, Coll. Mémoires 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02419955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Finage Dolois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Nowicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia rustica I. Les campagnes du nord-est de la Gaule, de la fin de l’âge du fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius éditions, pp.817-867, 2017, 978-2-35613-206-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une structure hydraulique antique de La Maladière à Bourgoin-Jallieu (Isère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Jaccottey; Gilles Rollier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent, des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, PUFC, pp.167-176, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitations agricoles et pratiques agro-pastorales dans les campagnes du nord-Est de la gaule (IIe s. av. J.-C.-Ve s. ap. J.-C.) : l’apport des données de l’archéologie préventive d’Île-de-France et de lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouzoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Wiethold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d'analyse des différents paysages ruraux dans le Nord-Est de la Gaule romaine. Études comparées (hiérarchisation des exploitations ; potentialités agronomiques des sols ; systèmes de production ; systèmes sociaux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rurland Project</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-137, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution de la morphologie littorale et aménagements portuaires à Forum Iulii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Excoffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tomatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Sanchez; Marie-Pierre Jézegou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ports dans l’espace méditerranéen antique. Narbonne et les systèmes portuaires fluvio-lagunaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément 44, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-352, 2016, Revue Archéologique de Narbonnaise, 979-10-92655-05-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes agro-pastoraux et utilisation de la faux en Dauphiné depuis le second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Anderson; Carole Cheval; Aline Durand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les outils liés au travail des végétaux. XXXIIIe rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.37-47, 2013, 978-2-904110-53-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des prairies marécageuses de la Verpillière et du Grand Plan (Isère), de la Protohistoire au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bui Thi Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Galop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAYSAGE ET ENVIRONNEMENT, De la reconstitution du passé aux modèles prospectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PU de Franche-Comté, 2013, 978-2-84867-445-2. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.42875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire de l'hydraulique agricole: méthodologie et études de cas (France, États-Unis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillon Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purdue Louise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger Jean-François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Ballut; Patrick Fournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil de l’eau, Ressources, risques et gestion du Néolithique à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PU Blaise-Pascal, pp.175-188, 2013, 978-2-84516-555-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’anthropisation de l’hydrosystème des Basses Terres dauphinoises dans le haut Rhône Français depuis l’antiquité jusqu’à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Galop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages et Environnement, de la reconstitution du passé aux modèles prospectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PU de Franche-Comté, 2013, 978-2-84867-445-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire de l’hydraulique agricole, méthodologie et étude de cas (France, etats-Unis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballut, C. and Fournier, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil de l’eau : Ressources, risques et gestion du Néolithique à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-189, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bonification antique des grands marais de Bourgoin-La Verpillière (Isère) : colonisation, grande hydraulique agricole et mise en culture pendant le Haut-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Mathieu; Bernard Rémy; Philippe Leveau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau dans les Alpes occidentales à l'époque romaine, actes du colloque organisé par le CRHIPA à Grenoble (14-16 octobre 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRHIPA, pp.265-289, 2011, 978-2-913905-19-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement, paysage et environnement pendant l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine en Isère, Pays de Bourgoin-Jallieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.24-27, 2009, 2-905375-033-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie, paysages et climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine en Isère, Pays de Bourgoin-Jallieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.10-17, 2009, 2-905375-033-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire et Protohistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine en Isère, Pays de Bourgoin-Jallieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.18-23, 2009, 2-905375-033-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections archéologiques sur les zones incendiées au cours de l'été 2003 sur les communes de Cagnes-sur-mer, Saint-Laurent-du-Var et Saint-Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partenariat pour la connaissance du patrimoine culturel des Alpes-Maritimes entre le conseil général des Alpes Maritimes et le centre d'études Préhistoire, Antiquité, Moyen Âge : rapport scientifique 2000-2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, s.n. (S.l.), pp.89, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00311611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des eaux des marais de Bourgoin-La Verpillière (Isère) et ses conséquences écologiques du Moyen Age jusqu'au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ella Hermon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau comme patrimoine - De la Méditerranée à l'Amérique du nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Université Laval, pp.91-106, 2008, 978-2-7637-8538-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’organisation spatiale et fonctionnelle du site protohistorique de Gzeis (Ja’alan, Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giraud Jessica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernigaud Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Chloé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gernez Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davtian Gourguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Berger; Frédérique Bertoncello; Frank Braemer; Gourguen Davtian; Michiel Gazenbeek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et espaces de l'homme en société, analyse et modèles spatiaux, XXVe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.399-404, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des dynamiques de peuplement et genèse des paysages des marais de l’ouest de l’Isle Crémieu (Isère): méthodes et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Berger; Frédérique Bertoncello; Frank Braemer; Gourguen Davtian; Michiel Gazenbeek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et Espaces de l'homme en société, analyses et modèles spatiaux en archéologie, XXVe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.473-484, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion spatio-temporelle d'une épidémie de peste en Basse-Provence au XVIIIe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Biraben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bringé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Berger; Frédérique Bertoncello; Frank Braemer; Gourguen Davtian; Michiel Gazenbeek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et Espaces de l'homme en société, analyses et modèles spatiaux en archéologie, XXVe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.171-174, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections archéologiques sur les zones incendiées au cours de l’été 2003 sur les communes de Cagnes-sur-mer, Saint-Laurent-du-Var et Saint-Blaise (06)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de l’Institut de Préhistoire et d’Archéologie Alpes Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XLVII, pp.303-323, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un essai de modélisation prédictive du peuplement en haute vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Berger; Frédérique Bertoncello; Frank Braemer; Gourguen Davtian; Michiel Gazenbeek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et Espaces de l'homme en société, analyses et modèles spatiaux en archéologie, XXVe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.117-122, 2005, 2-904-110-40-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion d’un milieu humide : le site du Vernai et le marais du Grand-Plan à Saint-Romain-de-Jalionas (Isère), de la Tène au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvyre Royet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Leveau; Joëlle Burnouf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fleuves et marais, une histoire au croisement de la nature et de la culture. Sociétés préindustrielles et milieux fluviaux, lacustres et palustres : pratiques sociales et hydrosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, CTHS, pp.253-281, 2004, 2-7355-0561-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations climatiques et dynamiques de la viticulture au I er millénaire av. J.-C. (Péninsule Ibérique, France): vers une confrontation des reconstructions paléoclimatiques et des données carpologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Rovira Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Pérez Jordá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natàlia Alonso Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e Colloque International de l’AFEAF : Les économies vivrières dans l’Europe du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l’Étude de l’Âge du Fer (AFEAF), May 2025, Lleida, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques agricoles et paléoenvironnement : de la recherche à la valorisation dans les musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dechezlepretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENCONTRES AUTOUR DE LA MOSAÏQUE DES SAISONS DE SAINT-ROMAIN-EN-GAL : nouvelles études et perspectives de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Saint-Romain-en-Gal musée archéologique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What were the impacts of climate change on olive growing in the ancient Mediterranean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Rovira Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIQUID GOLD – Olive Oil in Antiquity Cultivation, Production, Trade &amp; Cultural signifiance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Warsaw: Polish Centre of Mediterranean Archaeology; Faculty of Archaeology Archaeological Museum in Zagreb University of Verona, Aug 2025, Varsovie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROMPIRE-CLIM: un modèle multi-agents pour étudier l’impact des changements climatiques sur la production et le commerce des denrées agricoles (vin, huile d’olive, céréales) dans l’Empire romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe colloque d'Archéométrie GMPCA - Rouen 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Damase Mouralis; Anne Bocquet Liénard, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APAO: an Online Atlas of Wine and Oil Presses in the Ancient Occident for the ANR MICA Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Carrato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan González Tobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting in Rome - Integrating data on ancient wine &amp; oil presses, Challenges &amp; interpretativepotential (#Session 909)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dimitri van Limbergen; Tomasz Waliszewski, Aug 2024, Rome Sapienza Universita di Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel(s) impact(s) des changements climatiques sur l’occupation du sol en Gaule entre la fin de l’âge du Fer et le début du Moyen Âge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude - Sans transition ? Approche comparative des phases d’occupations précoces et tardives des Gaules romaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Romain Guichon; Marine Lépée, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeology and Climate Change: New Perspectives of Agent-Based Modelling coupled with LPJmL agroecosystemic model for the Study of relationship between agricultural production and past societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st international conference on artificIAl Intelligence and applied MAthematics for History and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marco Corneli (CPJ Université Côte d'Azur, CEPAM), Vanna Lisa Coli (ECc Université Côte d'Azur, CEPAM), Luca Calatroni (CR, CNRS), Frédéric Précioso (PU, Université Côte d'Azur, I3S), Isabelle Théry (DR CNRS, CEPAM), Nov 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de la production agricole, climat et démographie durant l’Age du Fer en Provence. L’apport de la modélisation agrosystémique et multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe des matières premières au 1er millénaire av. n. è. 45ème colloque international de l’AFEAF : Exploitation, transformation, diffusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Barral, May 2021, Gijon, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03477739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la céréaliculture en Gaule Narbonnaise ? État de la question et nouvelles perspectives de la modélisation spatiale, agro-écosystémique et multi-agents dans le projet MICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Rovira Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX CIRCA UILLAM. El món dels cereals: producció, distribució i consum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu Arqueològic de Banyoles, Ajuntament de Banyoles; Grup de Recerca Arqueològica del Pla de l’Estany; Laboratori d’Arqueologia, Història Antiga i Prehistòria, Institut de Recerca Històrica, Universitat de Girona; Archéologie des sociétés méditerranéennes, Montpellier; Université de Pau et des pays d’Adour. Laboratoire IRAA-CNRS, Pau., Nov 2023, Banyoles, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleiculture and Viticulture in southern France during the Iron Age and Roman Period: a reconstruction based on charcoal, seed, fruit and archaeological data compared to agroecosystemic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Anthracology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, João Tereso; Filipe Costa Vaz, Aug 2023, Porto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations climatiques et oléiculture durant l'Antiquité romaine: état de la question et perspectives nouvelles de recherches dans le projet MICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Rovira Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’olivier et l’huile d’olive à l’époque romaine, perspectives comparatives et recherches pluridisciplinaires récentes (Gaule Narbonnaise, Bétique, Istrie et Dalmatie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Mauné; Charlotte Carrato; Loïc Buffat; Nuria Rovira; Jean-Frédéric Terral; Laurent Bouby; Nicolas Bernigaud, Apr 2023, Cournonterral, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production céréalière, archéodémographie et climat en Gaule à l'âge du Fer : les nouvelles perspectives de la modélisation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1er Millénaire av. n. è. Exploitation, transformation, diffusion, Actes du 45e colloque de l’AFEAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Gijon, Espagne. pp.435-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-Based Modelling, Archaeology and Paleoenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Dynamique des peuplements, des territoires et des paysages. Bilan et perspectives en archéologie spatiale » : 42e Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédérique Bertoncello; Marie-Jeanne Ouriachi; Laure Nuninger; François Favory, Oct 2022, Nice (06000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the viability and profitability of Roman farms and villas in Southern Gaul by an agent-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TwoRains Conference 2021, Modelling ancient agricultural societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cameron Petrie; Andreas Angourakis, Jun 2021, Cambridge (Harvard University), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and agricultural productivity in southern Roman Gaul: the contribution of agent-based and agrosystemic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA 2020, Virtual Meeting 27 August, Session #415: From Abacus to Calculus. Computational Approaches to Roman Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philipp Verhagen; Iza Romanowska, Aug 2020, Budapest (HO), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réchauffement climatique et développement de la viticulture en Gaule romaine : l’apport de la modélisation spatiale et agrosystémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluctuations Climatiques et Vignobles Du Néolithique à l’actuel: Impacts, Résilience et Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clos Vougeot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologie de la relation société-climat : comment intégrer des données historiques, archéologiques et paléoclimatiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Michelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th UISPP World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03959896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on quantifier l’évolution de la productivité agricole entre le second âge du Fer et la période gallo-romaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RurLand n°25: peut-on modéliser le(s) système(s) agraire(s) antique(s) à l’échelle du programme RurLand ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Reddé; Nicolas Bernigaud, May 2017, Paris Institut national d’histoire de l’art (INHA, Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports entre les agglomérations et leur environnement rural : analyse de cas (Amiens, Reims, Metz, Dijon, Troyes, Autun)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dessaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RurLand n° 23 Circuits d’approvisionnement et réseaux d’échanges économiques dans le nord-est de la Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reddé Michel; Bernigaud Nicolas, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des exploitations agricoles et productions agropastorales dans les campagnes d'Île-de-France de La Tène Finale à la fin de la période galloromaine (IIe s. av. J.-C.-Ve s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop/Atelier n°17 du projet RurLand (13 septembre 2016): Synthèses régionales (Île-de-France, territoire nervien, basse-vallée de la Seine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reddé Michel; Bernigaud Nicolas, Sep 2016, Paris Institut national d’histoire de l’art (INHA, Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settlement and exploitation of the countryside in the North of Gaul (2 nd c. BC-5 th c. AD) based on preventive Archaeology : a comparative study of three French microregions of Ile-de-France and Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d’analyse des différents paysages ruraux dans le nord-est de la Gaule Romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reddé Michel; Bernigaud Nicolas, Mar 2015, Paris ( France)- INHA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude archéologique des canaux protohistoriques et antiques des marais de Bourgoin-La Verpillière (Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger Jean-François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dériver les eaux..Le canal à travers les âges: une réponse technologique aux variabilités socio-environnementales?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louise Purdue; Ferréol Salomon; Jean-François Berger; Jean-Philippe Goiran, May 2012, Lyon (Maison de l'Orient et de la Méditerranée), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and management of humid landscapes in Northern Dauphiné (Rhône valley, France): contribution of charcoal and wood studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Meeting of Anthracology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire de l'hydraulique agricole : méthodologie et études de cas (France, États-Unis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger Jean-François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil de l’eau » L’eau : ressources, risques et gestion du Néolithique à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christelle Ballut; Patrick Fournier, Mar 2009, Clermont- Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques hydrauliques des sociétés rurales des marais de l'Isle Crémieu (Isère, France) pendant l'Antiquité et l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion intégrée de l'eau dans l'histoire environnementale: savoirs traditionnels et pratiques modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ella Hermon, Oct 2006, Québec (Université Laval), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des marais de Grand Plan et de Bourgoin-La Verpillière (Isère) depuis la Tène finale: les perspectives d'une approche comparatiste diachronique pour une étude du peuplement, des techniques et productions agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royet Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argant Jacqueline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mai Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage et environnement, de la reconstitution du passé aux modèles prospectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Françoise André; Annie Antoine; Yves Michelin; Philippe Boissinot; Serge Briffaud; Gérard Chouquer; Didier Galop; Yves Luginbühl; Michel Magny; Dominique Marguerie; Jean-Paul Metailié, Sep 2006, Chilhac (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'organisation spatiale et fonctionnelle du site protohistorique de Gzeis (Ja'alan, Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe rencontres internationales d'archéologie et d'histoire d'Antibes - 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Antibes, France. pp.401-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système d'Information Géographique pour l'étude des épidémies du passé : L'exemple de la ville de Martigues (France, 1er quart du XVIIIe siècle) = Towards a GIS for the Study of Past Epidemics : the Example of the City of Martigues (France, in the First Quarter of the XVIIIth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Signoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Commission Internationale de Démographie Historique : Données nominatives et nouveaux développements en démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Sydney, Australie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00275082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marais de l'ouest de l'Isle Crémieu (Isère): entre aléas des crises hydrologiques et mise en valeur d'un milieu humide, les transformations d'un paysage depuis la fin de l'âge du fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et espaces de l'homme en société, analyses et modèles spatiaux en archéologie, XXVe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-François Berger; Frédérique Bertoncello; Frank Braemer; Gourguen Davtian; Michiel Gazenbeek, Oct 2004, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser l’environnement dans le temps long de la recherche : de RD-MED à OT-MED, d’ArkeoGIS à ArkeOpen, la réutilisation des données modélisées et produites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les économies vivrières dans l’Europe du Fer : Production et consommation de la montagne à la côte. 49e colloque de l'AFEAF, Lleida, mai 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lleida, Espagne. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05088355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New modeling tools for the study of vineyards and viticulture in the Roman Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine-growing and Winemaking in the Roman World New data, trends and approaches to Roman viniculture, An international conference in honor of Jean-Pierre Brun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rome, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’optimum climatique romain : quel impact sur les sociétés en Gaule méditerranéenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée, l'expertise scientifique pour les décideurs. La recherche sur le climat et l'environnement au service des objectifs du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers modèles d’occupation prédictifs pour l’Isle Crémieu (Isère) aux périodes historiques : démarche, limites méthodologiques et contraintes géomorphologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguène Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Helly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GMPCA Archéométrie 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la préhistoire à aujourd'hui, l'histoire du climat et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 416, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire de prospections diachroniques sur la commune de Villeneuve-lès-Maguelone (34), dans Raynaud O., Tarrou L., Ode B. (dir), Rapport de fouille programmée du PCR Maguelone, archéologie d’un siège épiscopal de l’Antiquité tardive au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Occitanie, Montpellier. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la stratigraphie dans le secteur du Lac du Puy, dans Poux M. (dir.), Rapport de la campagne de fouille annuelle 2018 de l’oppidum de Corent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional de l'Archéologie Auvergne Rhône-Alpes, Lyon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace Naturel Sensible du lac de Save, commune d'Arandon-Passins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvyre Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanny Piollat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parcellaire gallo-romain de l’Étang de Griez, commune de Panossas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrepôt gallo-romain de Fréjus &amp;quot;Galliéni-Valescure&amp;quot;, rapport de fouilles archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service du Patrimoine Ville de Fréjus. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude préliminaire du conduit voûté (CN 15134)&amp;quot;, dans Poux M. et Borlenghi A. (dir.), Rapport de la campagne de fouille annuelle 2015 du site gallo-romain de Panossas &amp;quot;Les Buissières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes, Lyon. 2015, pp.199-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondages géoarchéologiques au quartier de La Plaine, Fréjus (Var), rapport final d’opération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional de l'Archéologie PACA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la structure fossoyée (tranchée Est)&amp;quot;, dans Poux M. et Borlenghi A. (dir.), Rapport de la campagne de fouille annuelle 2014 du site gallo-romain de Panossas &amp;quot;Les Buissières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes, Lyon. 2014, pp.195-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Reydissart : Var, Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la structure FO 13085 (&amp;quot;coulée verte&amp;quot;)&amp;quot;, dans Poux M. et Borlenghi A. (dir.), Rapport de la campagne de fouille annuelle 2013 du site gallo-romain de Panossas &amp;quot;Les Buissières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes, Lyon. 2013, pp.141-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps de l'anthroposystème des marais de Bourgoin-La Verpillière, depuis le Néolithique final jusqu'au dessèchement&amp;quot;, dans Berger J.-F. (coord.), Rapport final de triennale juin 2010 du PCR &amp;quot;Peuplement et Milieu en Bas-Dauphiné (Isle Crémieu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes, Lyon. 2010, pp.609-638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZAC de la Maladière à Bourgoin-Jallieu (Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport de diagnostic); Service Régional d'Archéologie Auvergne Rhône Alpes, Lyon. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bonification des marais de Bourgoin-La Verpillière pendant La Tène et l'Antiquité ; l'apport du croisement des études historiques et archéologiques avec les analyses sédimentaires, paléobotaniques et les datations radiocarbones, dans Berger J.-F. (coord.), Rapport final de triennale du PCR &amp;quot;Peuplement et Milieu en Bas-Dauphiné (Isle Crémieu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes, Lyon. 2006, pp.15-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration et la gestion des marais du Grand Plan et de Bourgoin-La Verpillière (Isère) dans les systèmes d'exploitation agricoles ruraux, de La Tène Finale jusqu'au XIXe s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondage dans le paléochenal des Cariaux (commune de Chamagnieu): premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections archéologiques en zones incendiées (communes de Cagnes-sur-Mer, Saint-Laurent-du-Var et Saint-Blaise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie PACA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marais de Bourgoin-La Verpillière : bilan de l'activité 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId231"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88425BEA"/>
+    <w:nsid w:val="6C6A7852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-bernigaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2234-2728" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168706806" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/299979575" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rurland.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mica.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225681v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fichtl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511731v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouby Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernigaud Nicolas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maune St&#233;phane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paradis Laure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrato Charlotte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104952" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04530599v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298895" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04171966v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-1219-2023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381844v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03274244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103099" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555737v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour-Argant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-013-0096-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046382v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613493934" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060124v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bring&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Tzortzis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046391v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911084v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Royet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laroche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvyre Royet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2006.3299" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04404826v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsburycollections.com/monograph-detail?docid=b-9781350346680&amp;amp;tocid=b-9781350346680-chapter15" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350346680.ch-015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924342v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379187v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253179v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466984v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458275v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454543v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878373v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fajon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Spiesser" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463622v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463570v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058164v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Binois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463539v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473515v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463550v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463595v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463575v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029584v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Blondiau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaudefroy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419955v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berga" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029616v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nowicki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463717v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bleu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460391v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouzoulias" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rurland.hypotheses.org/324" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463710v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tomatis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ferrer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/supplement-revue-archeologique-de-narbonnaise-n-44.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462516v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352494v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Mai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.42875" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414845v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gaucher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillon S&#233;bastien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purdue Louise" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berger Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356830v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412634v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390269v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390168v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390305v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311611v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412015v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394838v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401496v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Jessica" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chlo&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernez Guillaume" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davtian Gourguen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394790v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Biraben" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463520v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394741v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463748v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043544v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877088v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gonz&#225;lez Tobar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746774v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390120v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477739v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335760v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gomes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332321v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221977v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guiot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192312v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382120v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356620v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342118v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100760v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959896v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Michelle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353555v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342594v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dessaint" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342533v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boulenger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336354v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379604v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046346v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414295v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396943v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royet Robert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argant Jacqueline" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Bui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408871v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275082v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366072v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gernez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398514v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088355v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350114v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358036v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350304v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourgu&#232;ne Davtian" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Helly" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381749v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462378v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lee" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462364v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460756v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Piollat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460751v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lassus" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462342v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Portalier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462274v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462325v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461341v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460806v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dumont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460811v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460798v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460793v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460785v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460779v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460768v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460763v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460773v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-bernigaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2234-2728" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168706806" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/299979575" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rurland.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mica.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225681v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fichtl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511731v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouby Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernigaud Nicolas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maune St&#233;phane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paradis Laure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrato Charlotte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104952" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04530599v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298895" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04171966v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-1219-2023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381844v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03274244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103099" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555737v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour-Argant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-013-0096-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046382v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613493934" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060124v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bring&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Tzortzis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046391v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911084v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Royet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laroche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvyre Royet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2006.3299" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04404826v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsburycollections.com/monograph-detail?docid=b-9781350346680&amp;amp;tocid=b-9781350346680-chapter15" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350346680.ch-015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924342v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379187v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253179v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466984v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458275v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454543v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878373v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fajon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Spiesser" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463622v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463570v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058164v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Binois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463539v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473515v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463550v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463575v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029584v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Blondiau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaudefroy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419955v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berga" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029616v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nowicki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463717v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bleu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460391v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouzoulias" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rurland.hypotheses.org/324" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463710v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tomatis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ferrer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/supplement-revue-archeologique-de-narbonnaise-n-44.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462516v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352494v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Mai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.42875" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414845v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gaucher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillon S&#233;bastien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purdue Louise" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berger Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356830v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412634v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390269v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390168v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390305v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311611v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412015v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401496v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Jessica" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chlo&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernez Guillaume" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davtian Gourguen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394838v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394790v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Biraben" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463520v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394741v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463748v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568493v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem P&#233;rez Jord&#225;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Alonso Mart&#237;nez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568534v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dechezlepretre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568523v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043544v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877088v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gonz&#225;lez Tobar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746774v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390120v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477739v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335760v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gomes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192312v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332321v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221977v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guiot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382120v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356620v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342118v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100760v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959896v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Michelle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353555v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342594v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dessaint" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342533v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boulenger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336354v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379604v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046346v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414295v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408871v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396943v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royet Robert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argant Jacqueline" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Bui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366072v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gernez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275082v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398514v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088355v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350114v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358036v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350304v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourgu&#232;ne Davtian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Helly" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381749v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462378v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lee" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462364v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460756v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Piollat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460751v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lassus" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462342v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Portalier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462274v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462325v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461341v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460806v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dumont" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460811v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460798v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460793v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460785v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460779v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460768v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460763v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460773v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>