--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:137.63440860215px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Bernigaud </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche CNRS en archéologie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2234-2728</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168706806</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">299979575</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis juillet 2025 je suis ingénieur de recherche au CNRS au laboratoire Archéologie des Sociétés Méditerranéennes (UMR 5140) à Montpellier. Mes travaux portent sur la genèse et la construction des paysages agraires sous l'effet des pratiques humaines et des changements environnementaux depuis le Néolithique jusqu'aux périodes historiques, en Europe et en Méditerranée occidentale. Mon approche s'inscrit dans la longue durée à l'échelle de l'Holocène avec une focale temporelle plus prononcée sur le second âge du Fer, la période romaine et le premier Moyen Âge (Ve s. av. J.-C. - VIIe s. ap. J.-C.).Après une thèse en archéologie environnementale soutenue en 2012 à l'Université de Nice Sophia-Antipolis (dir. F. Braemer & J.-F. Berger), j'ai réalisé un premier postdoctorat (2014-2018) à l'EPHE (Paris) dans le cadre du projet ERC RurLand (dir. M. Reddé), pour l'étude de la trajectoire des campagnes du nord-est de la Gaule </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://rurland.hypotheses.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. J'ai ensuite réalisé un second postdoctorat (2018-2021) au CEREGE (Aix-en-Provence) dans le cadre du projet pluridisciplinaire RDMed (dir. J. Guiot) dédié à la modélisation des interactions sociétés-climats en Méditerranée durant l'Antiquité. Depuis avril 2023, je codirige avec Laurent Bouby (ISEM) le projet ANR MICA </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mica.hypotheses.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> qui s'achèvera en décembre 2026.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule, de la fin de l'âge du Fer à l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Reddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Fichtl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Nüsslein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, Gallia Rustica 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viticulture in Iron Age and Roman southeastern France: A reconstruction based on charcoal and seed-fruit data compared to archaeological evidence and wine yields modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouby Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernigaud Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maune Stéphane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradis Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrato Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.104952. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of climate change on the agriculture and the economy of Southern Gaul: New perspectives of agent-based modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (3), pp.e0298895. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0298895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04530599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viticulture extension in response to global climate change drivers – lessons from the past and future projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Cramer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (6), pp.1219-1244. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-19-1219-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés face aux changements climatiques en Gaule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat en France au XIXe s. Prélude d'un dérèglement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 416, pp.62-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the development of viticulture in Roman Gaul during and after the Roman climate optimum: The contribution of spatial analysis and agro-ecosystem modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.103099. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes méthodologiques pour caractériser des agrosystèmes antiques. Exploitation des données de bases de données actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Camizuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Reddé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142, pp.20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient canals in the valley of Bourgoin-La Verpillière (France, Isère): morphological and geoarchaeological studies of irrigation systems from the Iron Age to the Early Middle Ages (8th century bc–6th century ad)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Latour-Argant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (1), pp.73-93. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12685-013-0096-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and management of humid landscapes in Northern Dauphiné (Rhone valley, France): contribution of charcoal and wood studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (10), pp.1447-1465. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683613493934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geographic information system for the study of past epidemics: The 1705 epidemic in Martigues (Bouches-du-Rhône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bringé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Signoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Tzortzis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Studies in Population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (3-4), pp.107-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and management of humid landscapes in Northern Dauphiné (Rhône valley, France): contribution of charcoal and wood studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGVNTVM. Papeles del Laboratorio de Arqueología de Valencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, extra 11, pp.95-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations d’un domaine de La Tène au haut Moyen Âge : Le Vernai à Saint-Romain-de-Jalionas (Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvyre Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63, pp.283-325. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galia.2006.3299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Vineyard Geography, Yields and The Profitability of Wine Production in The Roman Empire: New Insights from Spatial Analysis, and Agent-Based and Climate-Vegetation Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ancient Wine Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury Publishing Plc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-226, 2024, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5040/9781350346680.ch-015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing vineyard’s geography, yields and profitability of wine production in Roman empire: new insights of spatial-analysis, Agent-based modelling, and climate-vegetation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emlyn Dodd; Dimitri Van Limbergen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ancient Wine Archaeology, Scientific approaches in Roman contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury, pp.215-226, 2024, 9781350346642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03924342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et Systèmes Multi-Agents (SMA) : Bilan et perspectives pour l’archéologie du peuplement, des paysages et de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Bertoncello, Marie-Jeanne Ouriachi, Laure Nuninger, François Favory. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des peuplements, des territoires et des paysages : bilan et perspectives en Archéologie spatiale. Hommage à Jean-Luc Fiches. Actes des 42e Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur, 12 - 14 oct. 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.225-238, 2023, 2-904110-65-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production céréalière, archéodémographie et climat en Gaule à l’âge du Fer : les nouvelles perspectives de la modélisation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis Valdés; Veronica Cicolani; Eneko Hiriart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.435-452, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une géographie agricole de la Gaule romaine : l'apport de l'outillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kasprzyk; Nicolas Tisserand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'outillage agropastoral en Gaule (IIe av.-VIe s. ap.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon; Dijon, pp.211-236, 2023, 978-2-36441-482-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réchauffement climatique et développement de la viticulture en Gaule romaine : l'apport de la modélisation spatiale et agrosystémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jocelyne Pérard; Claudine Wolikow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluctuations climatiques et vignobles du Néolithique à l'actuel: impacts, résilience et perspectives. Actes des Rencontres du Clos-Vougeot 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire UNESCO "Culture et traditions du vin", pp.51-65, 2020, 9782918173298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élevage des caprinés en France, aperçus archéo(zoo)logiques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Gourichon; Camille Daujeard; Jean-Philip Brugal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et caprinés : de la montagne à la steppe, de la chasse à l'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.339-352, 2019, Actes des XXXIXe Rencontres Internationales d'Archéologie et d'Histoire d'Antibes, 2904110615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' exploitation des zones humides, fluviales et littorales de la Gaule du Nord soumises aux aléas hydrologiques (Annexe 1 - Chapitre 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Spiesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Rustica 2 : Conditions environnementales de l’exploitation des espaces ruraux en Gaule du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-16, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Reddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule de la fin de l’Âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius, pp.9-29, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fermes d'époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule de la fin de l’Âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius, pp.133-144, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions environnementales de l'exploitation des espaces ruraux en Gaule du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Camizuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Rustica 2. Les campagnes du nord-est de la Gaule, de la fin de l'âge du Fer à l'Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50 (2), Ausonius, pp.31-82, 2018, Mémoires, 978-2356132062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentativité et biais de l'enquête archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule de la fin de l’Âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius, pp.18-27, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3 : Les établissements ruraux du Haut-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Nüsslein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Reddé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia rustica: les campagnes du nord-est de la Gaule, de la fin de l'âge du Fer à l'Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius éditions, pp.133-233, 2018, Mémoires, 978-2-35613-206-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des productions agro-pastorales et des systèmes agraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule de la fin de l’Âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius, pp.24-27, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la ferme gauloise à la villa gallo-romaine : un bilan à partir de quelques plans phasés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule de la fin de l’Âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius, pp.164-179, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule de la fin de l’Âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius, pp.541-558, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La région d’Amiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Blondiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Rustica 1. Les campagnes du nord-est de la Gaule, de la fin de l’âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (49), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-210, 2017, Mémoires, 978-2-35613-206-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Île de France. Chapitre 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reddé M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Rustica. Les campagnes du nord-est de la Gaule, de la fin de l’Âge du fer à l’Antiquité tardive. T1 : études régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.389-494, 2017, Coll. Mémoires 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02419955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Finage Dolois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Nowicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia rustica I. Les campagnes du nord-est de la Gaule, de la fin de l’âge du fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius éditions, pp.817-867, 2017, 978-2-35613-206-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une structure hydraulique antique de La Maladière à Bourgoin-Jallieu (Isère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Jaccottey; Gilles Rollier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent, des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, PUFC, pp.167-176, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitations agricoles et pratiques agro-pastorales dans les campagnes du nord-Est de la gaule (IIe s. av. J.-C.-Ve s. ap. J.-C.) : l’apport des données de l’archéologie préventive d’Île-de-France et de lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouzoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Wiethold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d'analyse des différents paysages ruraux dans le Nord-Est de la Gaule romaine. Études comparées (hiérarchisation des exploitations ; potentialités agronomiques des sols ; systèmes de production ; systèmes sociaux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rurland Project</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-137, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution de la morphologie littorale et aménagements portuaires à Forum Iulii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Excoffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tomatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Sanchez; Marie-Pierre Jézegou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ports dans l’espace méditerranéen antique. Narbonne et les systèmes portuaires fluvio-lagunaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément 44, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-352, 2016, Revue Archéologique de Narbonnaise, 979-10-92655-05-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes agro-pastoraux et utilisation de la faux en Dauphiné depuis le second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Anderson; Carole Cheval; Aline Durand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les outils liés au travail des végétaux. XXXIIIe rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.37-47, 2013, 978-2-904110-53-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des prairies marécageuses de la Verpillière et du Grand Plan (Isère), de la Protohistoire au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bui Thi Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Galop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAYSAGE ET ENVIRONNEMENT, De la reconstitution du passé aux modèles prospectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PU de Franche-Comté, 2013, 978-2-84867-445-2. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.42875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire de l'hydraulique agricole: méthodologie et études de cas (France, États-Unis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillon Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purdue Louise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger Jean-François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Ballut; Patrick Fournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil de l’eau, Ressources, risques et gestion du Néolithique à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PU Blaise-Pascal, pp.175-188, 2013, 978-2-84516-555-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’anthropisation de l’hydrosystème des Basses Terres dauphinoises dans le haut Rhône Français depuis l’antiquité jusqu’à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Galop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages et Environnement, de la reconstitution du passé aux modèles prospectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PU de Franche-Comté, 2013, 978-2-84867-445-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire de l’hydraulique agricole, méthodologie et étude de cas (France, etats-Unis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballut, C. and Fournier, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil de l’eau : Ressources, risques et gestion du Néolithique à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-189, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bonification antique des grands marais de Bourgoin-La Verpillière (Isère) : colonisation, grande hydraulique agricole et mise en culture pendant le Haut-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Mathieu; Bernard Rémy; Philippe Leveau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau dans les Alpes occidentales à l'époque romaine, actes du colloque organisé par le CRHIPA à Grenoble (14-16 octobre 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRHIPA, pp.265-289, 2011, 978-2-913905-19-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement, paysage et environnement pendant l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine en Isère, Pays de Bourgoin-Jallieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.24-27, 2009, 2-905375-033-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie, paysages et climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine en Isère, Pays de Bourgoin-Jallieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.10-17, 2009, 2-905375-033-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire et Protohistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine en Isère, Pays de Bourgoin-Jallieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.18-23, 2009, 2-905375-033-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections archéologiques sur les zones incendiées au cours de l'été 2003 sur les communes de Cagnes-sur-mer, Saint-Laurent-du-Var et Saint-Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partenariat pour la connaissance du patrimoine culturel des Alpes-Maritimes entre le conseil général des Alpes Maritimes et le centre d'études Préhistoire, Antiquité, Moyen Âge : rapport scientifique 2000-2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, s.n. (S.l.), pp.89, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00311611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des eaux des marais de Bourgoin-La Verpillière (Isère) et ses conséquences écologiques du Moyen Age jusqu'au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ella Hermon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau comme patrimoine - De la Méditerranée à l'Amérique du nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Université Laval, pp.91-106, 2008, 978-2-7637-8538-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’organisation spatiale et fonctionnelle du site protohistorique de Gzeis (Ja’alan, Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giraud Jessica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernigaud Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Chloé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gernez Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davtian Gourguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Berger; Frédérique Bertoncello; Frank Braemer; Gourguen Davtian; Michiel Gazenbeek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et espaces de l'homme en société, analyse et modèles spatiaux, XXVe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.399-404, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des dynamiques de peuplement et genèse des paysages des marais de l’ouest de l’Isle Crémieu (Isère): méthodes et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Berger; Frédérique Bertoncello; Frank Braemer; Gourguen Davtian; Michiel Gazenbeek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et Espaces de l'homme en société, analyses et modèles spatiaux en archéologie, XXVe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.473-484, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion spatio-temporelle d'une épidémie de peste en Basse-Provence au XVIIIe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Biraben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bringé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Berger; Frédérique Bertoncello; Frank Braemer; Gourguen Davtian; Michiel Gazenbeek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et Espaces de l'homme en société, analyses et modèles spatiaux en archéologie, XXVe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.171-174, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections archéologiques sur les zones incendiées au cours de l’été 2003 sur les communes de Cagnes-sur-mer, Saint-Laurent-du-Var et Saint-Blaise (06)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de l’Institut de Préhistoire et d’Archéologie Alpes Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XLVII, pp.303-323, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un essai de modélisation prédictive du peuplement en haute vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Berger; Frédérique Bertoncello; Frank Braemer; Gourguen Davtian; Michiel Gazenbeek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et Espaces de l'homme en société, analyses et modèles spatiaux en archéologie, XXVe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.117-122, 2005, 2-904-110-40-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion d’un milieu humide : le site du Vernai et le marais du Grand-Plan à Saint-Romain-de-Jalionas (Isère), de la Tène au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvyre Royet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Leveau; Joëlle Burnouf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fleuves et marais, une histoire au croisement de la nature et de la culture. Sociétés préindustrielles et milieux fluviaux, lacustres et palustres : pratiques sociales et hydrosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, CTHS, pp.253-281, 2004, 2-7355-0561-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations climatiques et dynamiques de la viticulture au I er millénaire av. J.-C. (Péninsule Ibérique, France): vers une confrontation des reconstructions paléoclimatiques et des données carpologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Rovira Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Pérez Jordá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natàlia Alonso Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e Colloque International de l’AFEAF : Les économies vivrières dans l’Europe du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l’Étude de l’Âge du Fer (AFEAF), May 2025, Lleida, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques agricoles et paléoenvironnement : de la recherche à la valorisation dans les musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dechezlepretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENCONTRES AUTOUR DE LA MOSAÏQUE DES SAISONS DE SAINT-ROMAIN-EN-GAL : nouvelles études et perspectives de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Saint-Romain-en-Gal musée archéologique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What were the impacts of climate change on olive growing in the ancient Mediterranean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Rovira Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIQUID GOLD – Olive Oil in Antiquity Cultivation, Production, Trade &amp; Cultural signifiance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Warsaw: Polish Centre of Mediterranean Archaeology; Faculty of Archaeology Archaeological Museum in Zagreb University of Verona, Aug 2025, Varsovie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROMPIRE-CLIM: un modèle multi-agents pour étudier l’impact des changements climatiques sur la production et le commerce des denrées agricoles (vin, huile d’olive, céréales) dans l’Empire romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe colloque d'Archéométrie GMPCA - Rouen 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Damase Mouralis; Anne Bocquet Liénard, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APAO: an Online Atlas of Wine and Oil Presses in the Ancient Occident for the ANR MICA Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Carrato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan González Tobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting in Rome - Integrating data on ancient wine &amp; oil presses, Challenges &amp; interpretativepotential (#Session 909)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dimitri van Limbergen; Tomasz Waliszewski, Aug 2024, Rome Sapienza Universita di Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel(s) impact(s) des changements climatiques sur l’occupation du sol en Gaule entre la fin de l’âge du Fer et le début du Moyen Âge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude - Sans transition ? Approche comparative des phases d’occupations précoces et tardives des Gaules romaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Romain Guichon; Marine Lépée, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeology and Climate Change: New Perspectives of Agent-Based Modelling coupled with LPJmL agroecosystemic model for the Study of relationship between agricultural production and past societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st international conference on artificIAl Intelligence and applied MAthematics for History and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marco Corneli (CPJ Université Côte d'Azur, CEPAM), Vanna Lisa Coli (ECc Université Côte d'Azur, CEPAM), Luca Calatroni (CR, CNRS), Frédéric Précioso (PU, Université Côte d'Azur, I3S), Isabelle Théry (DR CNRS, CEPAM), Nov 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de la production agricole, climat et démographie durant l’Age du Fer en Provence. L’apport de la modélisation agrosystémique et multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe des matières premières au 1er millénaire av. n. è. 45ème colloque international de l’AFEAF : Exploitation, transformation, diffusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Barral, May 2021, Gijon, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03477739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la céréaliculture en Gaule Narbonnaise ? État de la question et nouvelles perspectives de la modélisation spatiale, agro-écosystémique et multi-agents dans le projet MICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Rovira Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX CIRCA UILLAM. El món dels cereals: producció, distribució i consum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu Arqueològic de Banyoles, Ajuntament de Banyoles; Grup de Recerca Arqueològica del Pla de l’Estany; Laboratori d’Arqueologia, Història Antiga i Prehistòria, Institut de Recerca Històrica, Universitat de Girona; Archéologie des sociétés méditerranéennes, Montpellier; Université de Pau et des pays d’Adour. Laboratoire IRAA-CNRS, Pau., Nov 2023, Banyoles, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleiculture and Viticulture in southern France during the Iron Age and Roman Period: a reconstruction based on charcoal, seed, fruit and archaeological data compared to agroecosystemic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Anthracology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, João Tereso; Filipe Costa Vaz, Aug 2023, Porto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations climatiques et oléiculture durant l'Antiquité romaine: état de la question et perspectives nouvelles de recherches dans le projet MICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Rovira Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’olivier et l’huile d’olive à l’époque romaine, perspectives comparatives et recherches pluridisciplinaires récentes (Gaule Narbonnaise, Bétique, Istrie et Dalmatie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Mauné; Charlotte Carrato; Loïc Buffat; Nuria Rovira; Jean-Frédéric Terral; Laurent Bouby; Nicolas Bernigaud, Apr 2023, Cournonterral, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production céréalière, archéodémographie et climat en Gaule à l'âge du Fer : les nouvelles perspectives de la modélisation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1er Millénaire av. n. è. Exploitation, transformation, diffusion, Actes du 45e colloque de l’AFEAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Gijon, Espagne. pp.435-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-Based Modelling, Archaeology and Paleoenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Dynamique des peuplements, des territoires et des paysages. Bilan et perspectives en archéologie spatiale » : 42e Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédérique Bertoncello; Marie-Jeanne Ouriachi; Laure Nuninger; François Favory, Oct 2022, Nice (06000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the viability and profitability of Roman farms and villas in Southern Gaul by an agent-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TwoRains Conference 2021, Modelling ancient agricultural societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cameron Petrie; Andreas Angourakis, Jun 2021, Cambridge (Harvard University), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and agricultural productivity in southern Roman Gaul: the contribution of agent-based and agrosystemic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA 2020, Virtual Meeting 27 August, Session #415: From Abacus to Calculus. Computational Approaches to Roman Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philipp Verhagen; Iza Romanowska, Aug 2020, Budapest (HO), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réchauffement climatique et développement de la viticulture en Gaule romaine : l’apport de la modélisation spatiale et agrosystémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluctuations Climatiques et Vignobles Du Néolithique à l’actuel: Impacts, Résilience et Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clos Vougeot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologie de la relation société-climat : comment intégrer des données historiques, archéologiques et paléoclimatiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Michelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th UISPP World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03959896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on quantifier l’évolution de la productivité agricole entre le second âge du Fer et la période gallo-romaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RurLand n°25: peut-on modéliser le(s) système(s) agraire(s) antique(s) à l’échelle du programme RurLand ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Reddé; Nicolas Bernigaud, May 2017, Paris Institut national d’histoire de l’art (INHA, Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports entre les agglomérations et leur environnement rural : analyse de cas (Amiens, Reims, Metz, Dijon, Troyes, Autun)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dessaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RurLand n° 23 Circuits d’approvisionnement et réseaux d’échanges économiques dans le nord-est de la Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reddé Michel; Bernigaud Nicolas, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des exploitations agricoles et productions agropastorales dans les campagnes d'Île-de-France de La Tène Finale à la fin de la période galloromaine (IIe s. av. J.-C.-Ve s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop/Atelier n°17 du projet RurLand (13 septembre 2016): Synthèses régionales (Île-de-France, territoire nervien, basse-vallée de la Seine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reddé Michel; Bernigaud Nicolas, Sep 2016, Paris Institut national d’histoire de l’art (INHA, Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settlement and exploitation of the countryside in the North of Gaul (2 nd c. BC-5 th c. AD) based on preventive Archaeology : a comparative study of three French microregions of Ile-de-France and Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d’analyse des différents paysages ruraux dans le nord-est de la Gaule Romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reddé Michel; Bernigaud Nicolas, Mar 2015, Paris ( France)- INHA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude archéologique des canaux protohistoriques et antiques des marais de Bourgoin-La Verpillière (Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger Jean-François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dériver les eaux..Le canal à travers les âges: une réponse technologique aux variabilités socio-environnementales?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louise Purdue; Ferréol Salomon; Jean-François Berger; Jean-Philippe Goiran, May 2012, Lyon (Maison de l'Orient et de la Méditerranée), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and management of humid landscapes in Northern Dauphiné (Rhône valley, France): contribution of charcoal and wood studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Meeting of Anthracology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire de l'hydraulique agricole : méthodologie et études de cas (France, États-Unis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger Jean-François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil de l’eau » L’eau : ressources, risques et gestion du Néolithique à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christelle Ballut; Patrick Fournier, Mar 2009, Clermont- Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques hydrauliques des sociétés rurales des marais de l'Isle Crémieu (Isère, France) pendant l'Antiquité et l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion intégrée de l'eau dans l'histoire environnementale: savoirs traditionnels et pratiques modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ella Hermon, Oct 2006, Québec (Université Laval), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des marais de Grand Plan et de Bourgoin-La Verpillière (Isère) depuis la Tène finale: les perspectives d'une approche comparatiste diachronique pour une étude du peuplement, des techniques et productions agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royet Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argant Jacqueline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mai Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage et environnement, de la reconstitution du passé aux modèles prospectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Françoise André; Annie Antoine; Yves Michelin; Philippe Boissinot; Serge Briffaud; Gérard Chouquer; Didier Galop; Yves Luginbühl; Michel Magny; Dominique Marguerie; Jean-Paul Metailié, Sep 2006, Chilhac (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'organisation spatiale et fonctionnelle du site protohistorique de Gzeis (Ja'alan, Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe rencontres internationales d'archéologie et d'histoire d'Antibes - 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Antibes, France. pp.401-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système d'Information Géographique pour l'étude des épidémies du passé : L'exemple de la ville de Martigues (France, 1er quart du XVIIIe siècle) = Towards a GIS for the Study of Past Epidemics : the Example of the City of Martigues (France, in the First Quarter of the XVIIIth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Signoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Commission Internationale de Démographie Historique : Données nominatives et nouveaux développements en démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Sydney, Australie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00275082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marais de l'ouest de l'Isle Crémieu (Isère): entre aléas des crises hydrologiques et mise en valeur d'un milieu humide, les transformations d'un paysage depuis la fin de l'âge du fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et espaces de l'homme en société, analyses et modèles spatiaux en archéologie, XXVe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-François Berger; Frédérique Bertoncello; Frank Braemer; Gourguen Davtian; Michiel Gazenbeek, Oct 2004, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser l’environnement dans le temps long de la recherche : de RD-MED à OT-MED, d’ArkeoGIS à ArkeOpen, la réutilisation des données modélisées et produites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les économies vivrières dans l’Europe du Fer : Production et consommation de la montagne à la côte. 49e colloque de l'AFEAF, Lleida, mai 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lleida, Espagne. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05088355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New modeling tools for the study of vineyards and viticulture in the Roman Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine-growing and Winemaking in the Roman World New data, trends and approaches to Roman viniculture, An international conference in honor of Jean-Pierre Brun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rome, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’optimum climatique romain : quel impact sur les sociétés en Gaule méditerranéenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée, l'expertise scientifique pour les décideurs. La recherche sur le climat et l'environnement au service des objectifs du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers modèles d’occupation prédictifs pour l’Isle Crémieu (Isère) aux périodes historiques : démarche, limites méthodologiques et contraintes géomorphologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguène Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Helly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GMPCA Archéométrie 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la préhistoire à aujourd'hui, l'histoire du climat et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 416, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire de prospections diachroniques sur la commune de Villeneuve-lès-Maguelone (34), dans Raynaud O., Tarrou L., Ode B. (dir), Rapport de fouille programmée du PCR Maguelone, archéologie d’un siège épiscopal de l’Antiquité tardive au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Occitanie, Montpellier. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la stratigraphie dans le secteur du Lac du Puy, dans Poux M. (dir.), Rapport de la campagne de fouille annuelle 2018 de l’oppidum de Corent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional de l'Archéologie Auvergne Rhône-Alpes, Lyon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace Naturel Sensible du lac de Save, commune d'Arandon-Passins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvyre Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanny Piollat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parcellaire gallo-romain de l’Étang de Griez, commune de Panossas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrepôt gallo-romain de Fréjus &amp;quot;Galliéni-Valescure&amp;quot;, rapport de fouilles archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service du Patrimoine Ville de Fréjus. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude préliminaire du conduit voûté (CN 15134)&amp;quot;, dans Poux M. et Borlenghi A. (dir.), Rapport de la campagne de fouille annuelle 2015 du site gallo-romain de Panossas &amp;quot;Les Buissières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes, Lyon. 2015, pp.199-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondages géoarchéologiques au quartier de La Plaine, Fréjus (Var), rapport final d’opération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional de l'Archéologie PACA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la structure fossoyée (tranchée Est)&amp;quot;, dans Poux M. et Borlenghi A. (dir.), Rapport de la campagne de fouille annuelle 2014 du site gallo-romain de Panossas &amp;quot;Les Buissières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes, Lyon. 2014, pp.195-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Reydissart : Var, Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la structure FO 13085 (&amp;quot;coulée verte&amp;quot;)&amp;quot;, dans Poux M. et Borlenghi A. (dir.), Rapport de la campagne de fouille annuelle 2013 du site gallo-romain de Panossas &amp;quot;Les Buissières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes, Lyon. 2013, pp.141-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps de l'anthroposystème des marais de Bourgoin-La Verpillière, depuis le Néolithique final jusqu'au dessèchement&amp;quot;, dans Berger J.-F. (coord.), Rapport final de triennale juin 2010 du PCR &amp;quot;Peuplement et Milieu en Bas-Dauphiné (Isle Crémieu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes, Lyon. 2010, pp.609-638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZAC de la Maladière à Bourgoin-Jallieu (Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport de diagnostic); Service Régional d'Archéologie Auvergne Rhône Alpes, Lyon. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bonification des marais de Bourgoin-La Verpillière pendant La Tène et l'Antiquité ; l'apport du croisement des études historiques et archéologiques avec les analyses sédimentaires, paléobotaniques et les datations radiocarbones, dans Berger J.-F. (coord.), Rapport final de triennale du PCR &amp;quot;Peuplement et Milieu en Bas-Dauphiné (Isle Crémieu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes, Lyon. 2006, pp.15-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration et la gestion des marais du Grand Plan et de Bourgoin-La Verpillière (Isère) dans les systèmes d'exploitation agricoles ruraux, de La Tène Finale jusqu'au XIXe s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondage dans le paléochenal des Cariaux (commune de Chamagnieu): premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections archéologiques en zones incendiées (communes de Cagnes-sur-Mer, Saint-Laurent-du-Var et Saint-Blaise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie PACA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marais de Bourgoin-La Verpillière : bilan de l'activité 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId231"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:137.63440860215px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Bernigaud </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche CNRS en archéologie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2234-2728</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168706806</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">299979575</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis juillet 2025 je suis ingénieur de recherche au CNRS au laboratoire Archéologie des Sociétés Méditerranéennes (UMR 5140) à Montpellier. Mes travaux portent sur la genèse et la construction des paysages agraires sous l'effet des pratiques humaines et des changements environnementaux depuis le Néolithique jusqu'aux périodes historiques, en Europe et en Méditerranée occidentale. Mon approche s'inscrit dans la longue durée à l'échelle de l'Holocène avec une focale temporelle plus prononcée sur le second âge du Fer, la période romaine et le premier Moyen Âge (Ve s. av. J.-C. - VIIe s. ap. J.-C.).Après une thèse en archéologie environnementale soutenue en 2012 à l'Université de Nice Sophia-Antipolis (dir. F. Braemer & J.-F. Berger), j'ai réalisé un premier postdoctorat (2014-2018) à l'EPHE (Paris) dans le cadre du projet ERC RurLand (dir. M. Reddé), pour l'étude de la trajectoire des campagnes du nord-est de la Gaule </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://rurland.hypotheses.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. J'ai ensuite réalisé un second postdoctorat (2018-2021) au CEREGE (Aix-en-Provence) dans le cadre du projet pluridisciplinaire RDMed (dir. J. Guiot) dédié à la modélisation des interactions sociétés-climats en Méditerranée durant l'Antiquité. Depuis avril 2023, je codirige avec Laurent Bouby (ISEM) le projet ANR MICA </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mica.hypotheses.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> qui s'achèvera en décembre 2026.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule, de la fin de l'âge du Fer à l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Reddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Fichtl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Nüsslein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, Gallia Rustica 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viticulture in Iron Age and Roman southeastern France: A reconstruction based on charcoal and seed-fruit data compared to archaeological evidence and wine yields modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouby Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernigaud Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maune Stéphane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradis Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrato Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.104952. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of climate change on the agriculture and the economy of Southern Gaul: New perspectives of agent-based modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (3), pp.e0298895. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0298895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04530599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viticulture extension in response to global climate change drivers – lessons from the past and future projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Cramer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (6), pp.1219-1244. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-19-1219-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés face aux changements climatiques en Gaule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat en France au XIXe s. Prélude d'un dérèglement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 416, pp.62-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the development of viticulture in Roman Gaul during and after the Roman climate optimum: The contribution of spatial analysis and agro-ecosystem modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.103099. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes méthodologiques pour caractériser des agrosystèmes antiques. Exploitation des données de bases de données actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Camizuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Reddé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142, pp.20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient canals in the valley of Bourgoin-La Verpillière (France, Isère): morphological and geoarchaeological studies of irrigation systems from the Iron Age to the Early Middle Ages (8th century bc–6th century ad)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Latour-Argant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (1), pp.73-93. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12685-013-0096-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and management of humid landscapes in Northern Dauphiné (Rhone valley, France): contribution of charcoal and wood studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (10), pp.1447-1465. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683613493934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geographic information system for the study of past epidemics: The 1705 epidemic in Martigues (Bouches-du-Rhône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bringé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Signoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Tzortzis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Studies in Population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (3-4), pp.107-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and management of humid landscapes in Northern Dauphiné (Rhône valley, France): contribution of charcoal and wood studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGVNTVM. Papeles del Laboratorio de Arqueología de Valencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, extra 11, pp.95-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations d’un domaine de La Tène au haut Moyen Âge : Le Vernai à Saint-Romain-de-Jalionas (Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvyre Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63, pp.283-325. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galia.2006.3299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Vineyard Geography, Yields and The Profitability of Wine Production in The Roman Empire: New Insights from Spatial Analysis, and Agent-Based and Climate-Vegetation Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ancient Wine Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury Publishing Plc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-226, 2024, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5040/9781350346680.ch-015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing vineyard’s geography, yields and profitability of wine production in Roman empire: new insights of spatial-analysis, Agent-based modelling, and climate-vegetation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emlyn Dodd; Dimitri Van Limbergen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ancient Wine Archaeology, Scientific approaches in Roman contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury, pp.215-226, 2024, 9781350346642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03924342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et Systèmes Multi-Agents (SMA) : Bilan et perspectives pour l’archéologie du peuplement, des paysages et de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Bertoncello, Marie-Jeanne Ouriachi, Laure Nuninger, François Favory. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des peuplements, des territoires et des paysages : bilan et perspectives en Archéologie spatiale. Hommage à Jean-Luc Fiches. Actes des 42e Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur, 12 - 14 oct. 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.225-238, 2023, 2-904110-65-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production céréalière, archéodémographie et climat en Gaule à l’âge du Fer : les nouvelles perspectives de la modélisation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis Valdés; Veronica Cicolani; Eneko Hiriart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.435-452, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une géographie agricole de la Gaule romaine : l'apport de l'outillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kasprzyk; Nicolas Tisserand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'outillage agropastoral en Gaule (IIe av.-VIe s. ap.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon; Dijon, pp.211-236, 2023, 978-2-36441-482-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réchauffement climatique et développement de la viticulture en Gaule romaine : l'apport de la modélisation spatiale et agrosystémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jocelyne Pérard; Claudine Wolikow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluctuations climatiques et vignobles du Néolithique à l'actuel: impacts, résilience et perspectives. Actes des Rencontres du Clos-Vougeot 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire UNESCO "Culture et traditions du vin", pp.51-65, 2020, 9782918173298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élevage des caprinés en France, aperçus archéo(zoo)logiques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Gourichon; Camille Daujeard; Jean-Philip Brugal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et caprinés : de la montagne à la steppe, de la chasse à l'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.339-352, 2019, Actes des XXXIXe Rencontres Internationales d'Archéologie et d'Histoire d'Antibes, 2904110615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' exploitation des zones humides, fluviales et littorales de la Gaule du Nord soumises aux aléas hydrologiques (Annexe 1 - Chapitre 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Spiesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Rustica 2 : Conditions environnementales de l’exploitation des espaces ruraux en Gaule du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-16, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Reddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule de la fin de l’Âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius, pp.9-29, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fermes d'époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule de la fin de l’Âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius, pp.133-144, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions environnementales de l'exploitation des espaces ruraux en Gaule du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Camizuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Rustica 2. Les campagnes du nord-est de la Gaule, de la fin de l'âge du Fer à l'Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50 (2), Ausonius, pp.31-82, 2018, Mémoires, 978-2356132062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentativité et biais de l'enquête archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule de la fin de l’Âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius, pp.18-27, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3 : Les établissements ruraux du Haut-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Nüsslein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Reddé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia rustica: les campagnes du nord-est de la Gaule, de la fin de l'âge du Fer à l'Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius éditions, pp.133-233, 2018, Mémoires, 978-2-35613-206-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des productions agro-pastorales et des systèmes agraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule de la fin de l’Âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius, pp.24-27, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la ferme gauloise à la villa gallo-romaine : un bilan à partir de quelques plans phasés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule de la fin de l’Âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius, pp.164-179, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule de la fin de l’Âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius, pp.541-558, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La région d’Amiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Blondiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Rustica 1. Les campagnes du nord-est de la Gaule, de la fin de l’âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (49), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-210, 2017, Mémoires, 978-2-35613-206-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Île de France. Chapitre 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reddé M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Rustica. Les campagnes du nord-est de la Gaule, de la fin de l’Âge du fer à l’Antiquité tardive. T1 : études régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.389-494, 2017, Coll. Mémoires 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02419955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Finage Dolois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Nowicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia rustica I. Les campagnes du nord-est de la Gaule, de la fin de l’âge du fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius éditions, pp.817-867, 2017, 978-2-35613-206-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une structure hydraulique antique de La Maladière à Bourgoin-Jallieu (Isère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Jaccottey; Gilles Rollier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent, des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, PUFC, pp.167-176, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitations agricoles et pratiques agro-pastorales dans les campagnes du nord-Est de la gaule (IIe s. av. J.-C.-Ve s. ap. J.-C.) : l’apport des données de l’archéologie préventive d’Île-de-France et de lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouzoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Wiethold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d'analyse des différents paysages ruraux dans le Nord-Est de la Gaule romaine. Études comparées (hiérarchisation des exploitations ; potentialités agronomiques des sols ; systèmes de production ; systèmes sociaux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rurland Project</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-137, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution de la morphologie littorale et aménagements portuaires à Forum Iulii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Excoffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tomatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Sanchez; Marie-Pierre Jézegou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ports dans l’espace méditerranéen antique. Narbonne et les systèmes portuaires fluvio-lagunaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément 44, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-352, 2016, Revue Archéologique de Narbonnaise, 979-10-92655-05-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes agro-pastoraux et utilisation de la faux en Dauphiné depuis le second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Anderson; Carole Cheval; Aline Durand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les outils liés au travail des végétaux. XXXIIIe rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.37-47, 2013, 978-2-904110-53-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des prairies marécageuses de la Verpillière et du Grand Plan (Isère), de la Protohistoire au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bui Thi Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Galop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAYSAGE ET ENVIRONNEMENT, De la reconstitution du passé aux modèles prospectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PU de Franche-Comté, 2013, 978-2-84867-445-2. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.42875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire de l'hydraulique agricole: méthodologie et études de cas (France, États-Unis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillon Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purdue Louise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger Jean-François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Ballut; Patrick Fournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil de l’eau, Ressources, risques et gestion du Néolithique à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PU Blaise-Pascal, pp.175-188, 2013, 978-2-84516-555-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’anthropisation de l’hydrosystème des Basses Terres dauphinoises dans le haut Rhône Français depuis l’antiquité jusqu’à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Galop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages et Environnement, de la reconstitution du passé aux modèles prospectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PU de Franche-Comté, 2013, 978-2-84867-445-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire de l’hydraulique agricole, méthodologie et étude de cas (France, etats-Unis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballut, C. and Fournier, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil de l’eau : Ressources, risques et gestion du Néolithique à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-189, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bonification antique des grands marais de Bourgoin-La Verpillière (Isère) : colonisation, grande hydraulique agricole et mise en culture pendant le Haut-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Mathieu; Bernard Rémy; Philippe Leveau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau dans les Alpes occidentales à l'époque romaine, actes du colloque organisé par le CRHIPA à Grenoble (14-16 octobre 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRHIPA, pp.265-289, 2011, 978-2-913905-19-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement, paysage et environnement pendant l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine en Isère, Pays de Bourgoin-Jallieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.24-27, 2009, 2-905375-033-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie, paysages et climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine en Isère, Pays de Bourgoin-Jallieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.10-17, 2009, 2-905375-033-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire et Protohistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine en Isère, Pays de Bourgoin-Jallieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.18-23, 2009, 2-905375-033-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections archéologiques sur les zones incendiées au cours de l'été 2003 sur les communes de Cagnes-sur-mer, Saint-Laurent-du-Var et Saint-Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partenariat pour la connaissance du patrimoine culturel des Alpes-Maritimes entre le conseil général des Alpes Maritimes et le centre d'études Préhistoire, Antiquité, Moyen Âge : rapport scientifique 2000-2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, s.n. (S.l.), pp.89, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00311611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des eaux des marais de Bourgoin-La Verpillière (Isère) et ses conséquences écologiques du Moyen Age jusqu'au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ella Hermon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau comme patrimoine - De la Méditerranée à l'Amérique du nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Université Laval, pp.91-106, 2008, 978-2-7637-8538-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des dynamiques de peuplement et genèse des paysages des marais de l’ouest de l’Isle Crémieu (Isère): méthodes et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Berger; Frédérique Bertoncello; Frank Braemer; Gourguen Davtian; Michiel Gazenbeek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et Espaces de l'homme en société, analyses et modèles spatiaux en archéologie, XXVe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.473-484, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’organisation spatiale et fonctionnelle du site protohistorique de Gzeis (Ja’alan, Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giraud Jessica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernigaud Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Chloé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gernez Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davtian Gourguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Berger; Frédérique Bertoncello; Frank Braemer; Gourguen Davtian; Michiel Gazenbeek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et espaces de l'homme en société, analyse et modèles spatiaux, XXVe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.399-404, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion spatio-temporelle d'une épidémie de peste en Basse-Provence au XVIIIe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Biraben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bringé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Berger; Frédérique Bertoncello; Frank Braemer; Gourguen Davtian; Michiel Gazenbeek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et Espaces de l'homme en société, analyses et modèles spatiaux en archéologie, XXVe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.171-174, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections archéologiques sur les zones incendiées au cours de l’été 2003 sur les communes de Cagnes-sur-mer, Saint-Laurent-du-Var et Saint-Blaise (06)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de l’Institut de Préhistoire et d’Archéologie Alpes Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XLVII, pp.303-323, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un essai de modélisation prédictive du peuplement en haute vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Berger; Frédérique Bertoncello; Frank Braemer; Gourguen Davtian; Michiel Gazenbeek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et Espaces de l'homme en société, analyses et modèles spatiaux en archéologie, XXVe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.117-122, 2005, 2-904-110-40-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion d’un milieu humide : le site du Vernai et le marais du Grand-Plan à Saint-Romain-de-Jalionas (Isère), de la Tène au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvyre Royet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Leveau; Joëlle Burnouf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fleuves et marais, une histoire au croisement de la nature et de la culture. Sociétés préindustrielles et milieux fluviaux, lacustres et palustres : pratiques sociales et hydrosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, CTHS, pp.253-281, 2004, 2-7355-0561-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques agricoles et paléoenvironnement : de la recherche à la valorisation dans les musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dechezlepretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENCONTRES AUTOUR DE LA MOSAÏQUE DES SAISONS DE SAINT-ROMAIN-EN-GAL : nouvelles études et perspectives de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Saint-Romain-en-Gal musée archéologique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What were the impacts of climate change on olive growing in the ancient Mediterranean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Rovira Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIQUID GOLD – Olive Oil in Antiquity Cultivation, Production, Trade &amp; Cultural signifiance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Warsaw: Polish Centre of Mediterranean Archaeology; Faculty of Archaeology Archaeological Museum in Zagreb University of Verona, Aug 2025, Varsovie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations climatiques et dynamiques de la viticulture au I er millénaire av. J.-C. (Péninsule Ibérique, France): vers une confrontation des reconstructions paléoclimatiques et des données carpologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Rovira Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Pérez Jordá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natàlia Alonso Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e Colloque International de l’AFEAF : Les économies vivrières dans l’Europe du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l’Étude de l’Âge du Fer (AFEAF), May 2025, Lleida, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROMPIRE-CLIM: un modèle multi-agents pour étudier l’impact des changements climatiques sur la production et le commerce des denrées agricoles (vin, huile d’olive, céréales) dans l’Empire romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe colloque d'Archéométrie GMPCA - Rouen 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Damase Mouralis; Anne Bocquet Liénard, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APAO: an Online Atlas of Wine and Oil Presses in the Ancient Occident for the ANR MICA Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Carrato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan González Tobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting in Rome - Integrating data on ancient wine &amp; oil presses, Challenges &amp; interpretativepotential (#Session 909)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dimitri van Limbergen; Tomasz Waliszewski, Aug 2024, Rome Sapienza Universita di Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel(s) impact(s) des changements climatiques sur l’occupation du sol en Gaule entre la fin de l’âge du Fer et le début du Moyen Âge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude - Sans transition ? Approche comparative des phases d’occupations précoces et tardives des Gaules romaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Romain Guichon; Marine Lépée, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeology and Climate Change: New Perspectives of Agent-Based Modelling coupled with LPJmL agroecosystemic model for the Study of relationship between agricultural production and past societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st international conference on artificIAl Intelligence and applied MAthematics for History and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marco Corneli (CPJ Université Côte d'Azur, CEPAM), Vanna Lisa Coli (ECc Université Côte d'Azur, CEPAM), Luca Calatroni (CR, CNRS), Frédéric Précioso (PU, Université Côte d'Azur, I3S), Isabelle Théry (DR CNRS, CEPAM), Nov 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de la production agricole, climat et démographie durant l’Age du Fer en Provence. L’apport de la modélisation agrosystémique et multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe des matières premières au 1er millénaire av. n. è. 45ème colloque international de l’AFEAF : Exploitation, transformation, diffusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Barral, May 2021, Gijon, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03477739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la céréaliculture en Gaule Narbonnaise ? État de la question et nouvelles perspectives de la modélisation spatiale, agro-écosystémique et multi-agents dans le projet MICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Rovira Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX CIRCA UILLAM. El món dels cereals: producció, distribució i consum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu Arqueològic de Banyoles, Ajuntament de Banyoles; Grup de Recerca Arqueològica del Pla de l’Estany; Laboratori d’Arqueologia, Història Antiga i Prehistòria, Institut de Recerca Històrica, Universitat de Girona; Archéologie des sociétés méditerranéennes, Montpellier; Université de Pau et des pays d’Adour. Laboratoire IRAA-CNRS, Pau., Nov 2023, Banyoles, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations climatiques et oléiculture durant l'Antiquité romaine: état de la question et perspectives nouvelles de recherches dans le projet MICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Rovira Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’olivier et l’huile d’olive à l’époque romaine, perspectives comparatives et recherches pluridisciplinaires récentes (Gaule Narbonnaise, Bétique, Istrie et Dalmatie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Mauné; Charlotte Carrato; Loïc Buffat; Nuria Rovira; Jean-Frédéric Terral; Laurent Bouby; Nicolas Bernigaud, Apr 2023, Cournonterral, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production céréalière, archéodémographie et climat en Gaule à l'âge du Fer : les nouvelles perspectives de la modélisation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1er Millénaire av. n. è. Exploitation, transformation, diffusion, Actes du 45e colloque de l’AFEAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Gijon, Espagne. pp.435-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleiculture and Viticulture in southern France during the Iron Age and Roman Period: a reconstruction based on charcoal, seed, fruit and archaeological data compared to agroecosystemic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Anthracology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, João Tereso; Filipe Costa Vaz, Aug 2023, Porto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-Based Modelling, Archaeology and Paleoenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Dynamique des peuplements, des territoires et des paysages. Bilan et perspectives en archéologie spatiale » : 42e Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédérique Bertoncello; Marie-Jeanne Ouriachi; Laure Nuninger; François Favory, Oct 2022, Nice (06000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the viability and profitability of Roman farms and villas in Southern Gaul by an agent-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TwoRains Conference 2021, Modelling ancient agricultural societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cameron Petrie; Andreas Angourakis, Jun 2021, Cambridge (Harvard University), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and agricultural productivity in southern Roman Gaul: the contribution of agent-based and agrosystemic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA 2020, Virtual Meeting 27 August, Session #415: From Abacus to Calculus. Computational Approaches to Roman Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philipp Verhagen; Iza Romanowska, Aug 2020, Budapest (HO), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réchauffement climatique et développement de la viticulture en Gaule romaine : l’apport de la modélisation spatiale et agrosystémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluctuations Climatiques et Vignobles Du Néolithique à l’actuel: Impacts, Résilience et Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clos Vougeot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologie de la relation société-climat : comment intégrer des données historiques, archéologiques et paléoclimatiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Michelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th UISPP World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03959896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports entre les agglomérations et leur environnement rural : analyse de cas (Amiens, Reims, Metz, Dijon, Troyes, Autun)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dessaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RurLand n° 23 Circuits d’approvisionnement et réseaux d’échanges économiques dans le nord-est de la Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reddé Michel; Bernigaud Nicolas, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on quantifier l’évolution de la productivité agricole entre le second âge du Fer et la période gallo-romaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RurLand n°25: peut-on modéliser le(s) système(s) agraire(s) antique(s) à l’échelle du programme RurLand ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Reddé; Nicolas Bernigaud, May 2017, Paris Institut national d’histoire de l’art (INHA, Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des exploitations agricoles et productions agropastorales dans les campagnes d'Île-de-France de La Tène Finale à la fin de la période galloromaine (IIe s. av. J.-C.-Ve s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop/Atelier n°17 du projet RurLand (13 septembre 2016): Synthèses régionales (Île-de-France, territoire nervien, basse-vallée de la Seine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reddé Michel; Bernigaud Nicolas, Sep 2016, Paris Institut national d’histoire de l’art (INHA, Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settlement and exploitation of the countryside in the North of Gaul (2 nd c. BC-5 th c. AD) based on preventive Archaeology : a comparative study of three French microregions of Ile-de-France and Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d’analyse des différents paysages ruraux dans le nord-est de la Gaule Romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reddé Michel; Bernigaud Nicolas, Mar 2015, Paris ( France)- INHA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude archéologique des canaux protohistoriques et antiques des marais de Bourgoin-La Verpillière (Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger Jean-François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dériver les eaux..Le canal à travers les âges: une réponse technologique aux variabilités socio-environnementales?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louise Purdue; Ferréol Salomon; Jean-François Berger; Jean-Philippe Goiran, May 2012, Lyon (Maison de l'Orient et de la Méditerranée), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and management of humid landscapes in Northern Dauphiné (Rhône valley, France): contribution of charcoal and wood studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Meeting of Anthracology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire de l'hydraulique agricole : méthodologie et études de cas (France, États-Unis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger Jean-François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil de l’eau » L’eau : ressources, risques et gestion du Néolithique à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christelle Ballut; Patrick Fournier, Mar 2009, Clermont- Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques hydrauliques des sociétés rurales des marais de l'Isle Crémieu (Isère, France) pendant l'Antiquité et l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion intégrée de l'eau dans l'histoire environnementale: savoirs traditionnels et pratiques modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ella Hermon, Oct 2006, Québec (Université Laval), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des marais de Grand Plan et de Bourgoin-La Verpillière (Isère) depuis la Tène finale: les perspectives d'une approche comparatiste diachronique pour une étude du peuplement, des techniques et productions agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royet Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argant Jacqueline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mai Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage et environnement, de la reconstitution du passé aux modèles prospectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Françoise André; Annie Antoine; Yves Michelin; Philippe Boissinot; Serge Briffaud; Gérard Chouquer; Didier Galop; Yves Luginbühl; Michel Magny; Dominique Marguerie; Jean-Paul Metailié, Sep 2006, Chilhac (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système d'Information Géographique pour l'étude des épidémies du passé : L'exemple de la ville de Martigues (France, 1er quart du XVIIIe siècle) = Towards a GIS for the Study of Past Epidemics : the Example of the City of Martigues (France, in the First Quarter of the XVIIIth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Signoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Commission Internationale de Démographie Historique : Données nominatives et nouveaux développements en démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Sydney, Australie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00275082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'organisation spatiale et fonctionnelle du site protohistorique de Gzeis (Ja'alan, Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe rencontres internationales d'archéologie et d'histoire d'Antibes - 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Antibes, France. pp.401-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marais de l'ouest de l'Isle Crémieu (Isère): entre aléas des crises hydrologiques et mise en valeur d'un milieu humide, les transformations d'un paysage depuis la fin de l'âge du fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et espaces de l'homme en société, analyses et modèles spatiaux en archéologie, XXVe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-François Berger; Frédérique Bertoncello; Frank Braemer; Gourguen Davtian; Michiel Gazenbeek, Oct 2004, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser l’environnement dans le temps long de la recherche : de RD-MED à OT-MED, d’ArkeoGIS à ArkeOpen, la réutilisation des données modélisées et produites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les économies vivrières dans l’Europe du Fer : Production et consommation de la montagne à la côte. 49e colloque de l'AFEAF, Lleida, mai 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lleida, Espagne. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05088355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New modeling tools for the study of vineyards and viticulture in the Roman Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine-growing and Winemaking in the Roman World New data, trends and approaches to Roman viniculture, An international conference in honor of Jean-Pierre Brun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rome, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’optimum climatique romain : quel impact sur les sociétés en Gaule méditerranéenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée, l'expertise scientifique pour les décideurs. La recherche sur le climat et l'environnement au service des objectifs du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers modèles d’occupation prédictifs pour l’Isle Crémieu (Isère) aux périodes historiques : démarche, limites méthodologiques et contraintes géomorphologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguène Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Helly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GMPCA Archéométrie 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la préhistoire à aujourd'hui, l'histoire du climat et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 416, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire de prospections diachroniques sur la commune de Villeneuve-lès-Maguelone (34), dans Raynaud O., Tarrou L., Ode B. (dir), Rapport de fouille programmée du PCR Maguelone, archéologie d’un siège épiscopal de l’Antiquité tardive au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Occitanie, Montpellier. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la stratigraphie dans le secteur du Lac du Puy, dans Poux M. (dir.), Rapport de la campagne de fouille annuelle 2018 de l’oppidum de Corent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional de l'Archéologie Auvergne Rhône-Alpes, Lyon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace Naturel Sensible du lac de Save, commune d'Arandon-Passins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvyre Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanny Piollat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parcellaire gallo-romain de l’Étang de Griez, commune de Panossas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrepôt gallo-romain de Fréjus &amp;quot;Galliéni-Valescure&amp;quot;, rapport de fouilles archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service du Patrimoine Ville de Fréjus. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude préliminaire du conduit voûté (CN 15134)&amp;quot;, dans Poux M. et Borlenghi A. (dir.), Rapport de la campagne de fouille annuelle 2015 du site gallo-romain de Panossas &amp;quot;Les Buissières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes, Lyon. 2015, pp.199-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondages géoarchéologiques au quartier de La Plaine, Fréjus (Var), rapport final d’opération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional de l'Archéologie PACA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la structure fossoyée (tranchée Est)&amp;quot;, dans Poux M. et Borlenghi A. (dir.), Rapport de la campagne de fouille annuelle 2014 du site gallo-romain de Panossas &amp;quot;Les Buissières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes, Lyon. 2014, pp.195-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Reydissart : Var, Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la structure FO 13085 (&amp;quot;coulée verte&amp;quot;)&amp;quot;, dans Poux M. et Borlenghi A. (dir.), Rapport de la campagne de fouille annuelle 2013 du site gallo-romain de Panossas &amp;quot;Les Buissières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes, Lyon. 2013, pp.141-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps de l'anthroposystème des marais de Bourgoin-La Verpillière, depuis le Néolithique final jusqu'au dessèchement&amp;quot;, dans Berger J.-F. (coord.), Rapport final de triennale juin 2010 du PCR &amp;quot;Peuplement et Milieu en Bas-Dauphiné (Isle Crémieu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes, Lyon. 2010, pp.609-638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZAC de la Maladière à Bourgoin-Jallieu (Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport de diagnostic); Service Régional d'Archéologie Auvergne Rhône Alpes, Lyon. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bonification des marais de Bourgoin-La Verpillière pendant La Tène et l'Antiquité ; l'apport du croisement des études historiques et archéologiques avec les analyses sédimentaires, paléobotaniques et les datations radiocarbones, dans Berger J.-F. (coord.), Rapport final de triennale du PCR &amp;quot;Peuplement et Milieu en Bas-Dauphiné (Isle Crémieu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes, Lyon. 2006, pp.15-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration et la gestion des marais du Grand Plan et de Bourgoin-La Verpillière (Isère) dans les systèmes d'exploitation agricoles ruraux, de La Tène Finale jusqu'au XIXe s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondage dans le paléochenal des Cariaux (commune de Chamagnieu): premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections archéologiques en zones incendiées (communes de Cagnes-sur-Mer, Saint-Laurent-du-Var et Saint-Blaise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie PACA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marais de Bourgoin-La Verpillière : bilan de l'activité 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId231"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C6A7852"/>
+    <w:nsid w:val="C2AC4BCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-bernigaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2234-2728" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168706806" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/299979575" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rurland.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mica.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225681v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fichtl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511731v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouby Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernigaud Nicolas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maune St&#233;phane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paradis Laure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrato Charlotte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104952" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04530599v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298895" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04171966v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-1219-2023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381844v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03274244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103099" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555737v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour-Argant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-013-0096-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046382v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613493934" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060124v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bring&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Tzortzis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046391v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911084v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Royet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laroche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvyre Royet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2006.3299" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04404826v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsburycollections.com/monograph-detail?docid=b-9781350346680&amp;amp;tocid=b-9781350346680-chapter15" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350346680.ch-015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924342v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379187v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253179v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466984v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458275v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454543v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878373v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fajon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Spiesser" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463622v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463570v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058164v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Binois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463539v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473515v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463550v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463575v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029584v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Blondiau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaudefroy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419955v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berga" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029616v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nowicki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463717v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bleu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460391v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouzoulias" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rurland.hypotheses.org/324" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463710v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tomatis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ferrer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/supplement-revue-archeologique-de-narbonnaise-n-44.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462516v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352494v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Mai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.42875" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414845v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gaucher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillon S&#233;bastien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purdue Louise" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berger Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356830v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412634v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390269v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390168v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390305v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311611v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412015v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401496v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Jessica" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chlo&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernez Guillaume" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davtian Gourguen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394838v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394790v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Biraben" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463520v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394741v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463748v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568493v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem P&#233;rez Jord&#225;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Alonso Mart&#237;nez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568534v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dechezlepretre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568523v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043544v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877088v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gonz&#225;lez Tobar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746774v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390120v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477739v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335760v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gomes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192312v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332321v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221977v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guiot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382120v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356620v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342118v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100760v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959896v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Michelle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353555v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342594v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dessaint" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342533v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boulenger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336354v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379604v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046346v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414295v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408871v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396943v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royet Robert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argant Jacqueline" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Bui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366072v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gernez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275082v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398514v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088355v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350114v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358036v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350304v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourgu&#232;ne Davtian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Helly" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381749v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462378v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lee" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462364v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460756v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Piollat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460751v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lassus" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462342v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Portalier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462274v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462325v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461341v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460806v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dumont" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460811v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460798v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460793v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460785v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460779v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460768v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460763v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460773v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-bernigaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2234-2728" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168706806" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/299979575" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rurland.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mica.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225681v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fichtl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511731v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouby Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernigaud Nicolas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maune St&#233;phane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paradis Laure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrato Charlotte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104952" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04530599v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298895" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04171966v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-1219-2023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381844v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03274244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103099" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555737v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour-Argant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-013-0096-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046382v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613493934" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060124v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bring&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Tzortzis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046391v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911084v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Royet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laroche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvyre Royet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2006.3299" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04404826v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsburycollections.com/monograph-detail?docid=b-9781350346680&amp;amp;tocid=b-9781350346680-chapter15" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350346680.ch-015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924342v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379187v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253179v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466984v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458275v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454543v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878373v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fajon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Spiesser" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463622v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463570v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058164v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Binois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463539v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473515v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463550v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463575v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029584v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Blondiau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaudefroy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419955v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berga" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029616v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nowicki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463717v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bleu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460391v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouzoulias" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rurland.hypotheses.org/324" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463710v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tomatis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ferrer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/supplement-revue-archeologique-de-narbonnaise-n-44.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462516v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352494v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Mai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.42875" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414845v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gaucher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillon S&#233;bastien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purdue Louise" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berger Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356830v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412634v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390269v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390168v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390305v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311611v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412015v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394838v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401496v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Jessica" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chlo&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernez Guillaume" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davtian Gourguen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394790v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Biraben" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463520v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394741v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463748v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568534v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dechezlepretre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568523v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568493v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem P&#233;rez Jord&#225;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Alonso Mart&#237;nez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043544v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877088v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gonz&#225;lez Tobar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746774v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390120v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477739v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335760v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gomes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332321v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221977v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guiot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192312v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382120v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356620v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342118v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100760v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959896v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Michelle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342594v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dessaint" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353555v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342533v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boulenger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336354v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379604v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046346v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414295v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408871v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396943v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royet Robert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argant Jacqueline" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Bui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275082v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366072v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gernez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398514v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088355v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350114v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358036v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350304v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourgu&#232;ne Davtian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Helly" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381749v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462378v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lee" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462364v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460756v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Piollat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460751v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lassus" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462342v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Portalier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462274v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462325v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461341v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460806v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dumont" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460811v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460798v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460793v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460785v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460779v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460768v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460763v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460773v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>