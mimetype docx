--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:137.63440860215px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Bernigaud </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche CNRS en archéologie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2234-2728</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168706806</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">299979575</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis juillet 2025 je suis ingénieur de recherche au CNRS au laboratoire Archéologie des Sociétés Méditerranéennes (UMR 5140) à Montpellier. Mes travaux portent sur la genèse et la construction des paysages agraires sous l'effet des pratiques humaines et des changements environnementaux depuis le Néolithique jusqu'aux périodes historiques, en Europe et en Méditerranée occidentale. Mon approche s'inscrit dans la longue durée à l'échelle de l'Holocène avec une focale temporelle plus prononcée sur le second âge du Fer, la période romaine et le premier Moyen Âge (Ve s. av. J.-C. - VIIe s. ap. J.-C.).Après une thèse en archéologie environnementale soutenue en 2012 à l'Université de Nice Sophia-Antipolis (dir. F. Braemer & J.-F. Berger), j'ai réalisé un premier postdoctorat (2014-2018) à l'EPHE (Paris) dans le cadre du projet ERC RurLand (dir. M. Reddé), pour l'étude de la trajectoire des campagnes du nord-est de la Gaule </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://rurland.hypotheses.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. J'ai ensuite réalisé un second postdoctorat (2018-2021) au CEREGE (Aix-en-Provence) dans le cadre du projet pluridisciplinaire RDMed (dir. J. Guiot) dédié à la modélisation des interactions sociétés-climats en Méditerranée durant l'Antiquité. Depuis avril 2023, je codirige avec Laurent Bouby (ISEM) le projet ANR MICA </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mica.hypotheses.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> qui s'achèvera en décembre 2026.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule, de la fin de l'âge du Fer à l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Reddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Fichtl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Nüsslein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, Gallia Rustica 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viticulture in Iron Age and Roman southeastern France: A reconstruction based on charcoal and seed-fruit data compared to archaeological evidence and wine yields modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouby Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernigaud Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maune Stéphane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradis Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrato Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.104952. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of climate change on the agriculture and the economy of Southern Gaul: New perspectives of agent-based modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (3), pp.e0298895. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0298895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04530599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viticulture extension in response to global climate change drivers – lessons from the past and future projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Cramer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (6), pp.1219-1244. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-19-1219-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés face aux changements climatiques en Gaule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat en France au XIXe s. Prélude d'un dérèglement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 416, pp.62-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the development of viticulture in Roman Gaul during and after the Roman climate optimum: The contribution of spatial analysis and agro-ecosystem modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.103099. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes méthodologiques pour caractériser des agrosystèmes antiques. Exploitation des données de bases de données actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Camizuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Reddé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142, pp.20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient canals in the valley of Bourgoin-La Verpillière (France, Isère): morphological and geoarchaeological studies of irrigation systems from the Iron Age to the Early Middle Ages (8th century bc–6th century ad)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Latour-Argant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (1), pp.73-93. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12685-013-0096-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and management of humid landscapes in Northern Dauphiné (Rhone valley, France): contribution of charcoal and wood studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (10), pp.1447-1465. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683613493934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geographic information system for the study of past epidemics: The 1705 epidemic in Martigues (Bouches-du-Rhône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bringé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Signoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Tzortzis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Studies in Population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (3-4), pp.107-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and management of humid landscapes in Northern Dauphiné (Rhône valley, France): contribution of charcoal and wood studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGVNTVM. Papeles del Laboratorio de Arqueología de Valencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, extra 11, pp.95-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations d’un domaine de La Tène au haut Moyen Âge : Le Vernai à Saint-Romain-de-Jalionas (Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvyre Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63, pp.283-325. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galia.2006.3299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Vineyard Geography, Yields and The Profitability of Wine Production in The Roman Empire: New Insights from Spatial Analysis, and Agent-Based and Climate-Vegetation Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ancient Wine Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury Publishing Plc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-226, 2024, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5040/9781350346680.ch-015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing vineyard’s geography, yields and profitability of wine production in Roman empire: new insights of spatial-analysis, Agent-based modelling, and climate-vegetation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emlyn Dodd; Dimitri Van Limbergen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ancient Wine Archaeology, Scientific approaches in Roman contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury, pp.215-226, 2024, 9781350346642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03924342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et Systèmes Multi-Agents (SMA) : Bilan et perspectives pour l’archéologie du peuplement, des paysages et de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Bertoncello, Marie-Jeanne Ouriachi, Laure Nuninger, François Favory. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des peuplements, des territoires et des paysages : bilan et perspectives en Archéologie spatiale. Hommage à Jean-Luc Fiches. Actes des 42e Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur, 12 - 14 oct. 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.225-238, 2023, 2-904110-65-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production céréalière, archéodémographie et climat en Gaule à l’âge du Fer : les nouvelles perspectives de la modélisation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis Valdés; Veronica Cicolani; Eneko Hiriart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.435-452, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une géographie agricole de la Gaule romaine : l'apport de l'outillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kasprzyk; Nicolas Tisserand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'outillage agropastoral en Gaule (IIe av.-VIe s. ap.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon; Dijon, pp.211-236, 2023, 978-2-36441-482-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réchauffement climatique et développement de la viticulture en Gaule romaine : l'apport de la modélisation spatiale et agrosystémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jocelyne Pérard; Claudine Wolikow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluctuations climatiques et vignobles du Néolithique à l'actuel: impacts, résilience et perspectives. Actes des Rencontres du Clos-Vougeot 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire UNESCO "Culture et traditions du vin", pp.51-65, 2020, 9782918173298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élevage des caprinés en France, aperçus archéo(zoo)logiques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Gourichon; Camille Daujeard; Jean-Philip Brugal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et caprinés : de la montagne à la steppe, de la chasse à l'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.339-352, 2019, Actes des XXXIXe Rencontres Internationales d'Archéologie et d'Histoire d'Antibes, 2904110615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' exploitation des zones humides, fluviales et littorales de la Gaule du Nord soumises aux aléas hydrologiques (Annexe 1 - Chapitre 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Spiesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Rustica 2 : Conditions environnementales de l’exploitation des espaces ruraux en Gaule du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-16, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Reddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule de la fin de l’Âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius, pp.9-29, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fermes d'époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule de la fin de l’Âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius, pp.133-144, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions environnementales de l'exploitation des espaces ruraux en Gaule du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Camizuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Rustica 2. Les campagnes du nord-est de la Gaule, de la fin de l'âge du Fer à l'Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50 (2), Ausonius, pp.31-82, 2018, Mémoires, 978-2356132062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentativité et biais de l'enquête archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule de la fin de l’Âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius, pp.18-27, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3 : Les établissements ruraux du Haut-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Nüsslein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Reddé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia rustica: les campagnes du nord-est de la Gaule, de la fin de l'âge du Fer à l'Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius éditions, pp.133-233, 2018, Mémoires, 978-2-35613-206-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des productions agro-pastorales et des systèmes agraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule de la fin de l’Âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius, pp.24-27, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la ferme gauloise à la villa gallo-romaine : un bilan à partir de quelques plans phasés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule de la fin de l’Âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius, pp.164-179, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule de la fin de l’Âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius, pp.541-558, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La région d’Amiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Blondiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Rustica 1. Les campagnes du nord-est de la Gaule, de la fin de l’âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (49), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-210, 2017, Mémoires, 978-2-35613-206-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Île de France. Chapitre 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reddé M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Rustica. Les campagnes du nord-est de la Gaule, de la fin de l’Âge du fer à l’Antiquité tardive. T1 : études régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.389-494, 2017, Coll. Mémoires 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02419955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Finage Dolois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Nowicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia rustica I. Les campagnes du nord-est de la Gaule, de la fin de l’âge du fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius éditions, pp.817-867, 2017, 978-2-35613-206-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une structure hydraulique antique de La Maladière à Bourgoin-Jallieu (Isère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Jaccottey; Gilles Rollier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent, des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, PUFC, pp.167-176, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitations agricoles et pratiques agro-pastorales dans les campagnes du nord-Est de la gaule (IIe s. av. J.-C.-Ve s. ap. J.-C.) : l’apport des données de l’archéologie préventive d’Île-de-France et de lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouzoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Wiethold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d'analyse des différents paysages ruraux dans le Nord-Est de la Gaule romaine. Études comparées (hiérarchisation des exploitations ; potentialités agronomiques des sols ; systèmes de production ; systèmes sociaux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rurland Project</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-137, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution de la morphologie littorale et aménagements portuaires à Forum Iulii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Excoffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tomatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Sanchez; Marie-Pierre Jézegou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ports dans l’espace méditerranéen antique. Narbonne et les systèmes portuaires fluvio-lagunaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément 44, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-352, 2016, Revue Archéologique de Narbonnaise, 979-10-92655-05-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes agro-pastoraux et utilisation de la faux en Dauphiné depuis le second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Anderson; Carole Cheval; Aline Durand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les outils liés au travail des végétaux. XXXIIIe rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.37-47, 2013, 978-2-904110-53-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des prairies marécageuses de la Verpillière et du Grand Plan (Isère), de la Protohistoire au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bui Thi Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Galop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAYSAGE ET ENVIRONNEMENT, De la reconstitution du passé aux modèles prospectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PU de Franche-Comté, 2013, 978-2-84867-445-2. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.42875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire de l'hydraulique agricole: méthodologie et études de cas (France, États-Unis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillon Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purdue Louise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger Jean-François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Ballut; Patrick Fournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil de l’eau, Ressources, risques et gestion du Néolithique à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PU Blaise-Pascal, pp.175-188, 2013, 978-2-84516-555-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’anthropisation de l’hydrosystème des Basses Terres dauphinoises dans le haut Rhône Français depuis l’antiquité jusqu’à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Galop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages et Environnement, de la reconstitution du passé aux modèles prospectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PU de Franche-Comté, 2013, 978-2-84867-445-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire de l’hydraulique agricole, méthodologie et étude de cas (France, etats-Unis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballut, C. and Fournier, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil de l’eau : Ressources, risques et gestion du Néolithique à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-189, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bonification antique des grands marais de Bourgoin-La Verpillière (Isère) : colonisation, grande hydraulique agricole et mise en culture pendant le Haut-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Mathieu; Bernard Rémy; Philippe Leveau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau dans les Alpes occidentales à l'époque romaine, actes du colloque organisé par le CRHIPA à Grenoble (14-16 octobre 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRHIPA, pp.265-289, 2011, 978-2-913905-19-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement, paysage et environnement pendant l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine en Isère, Pays de Bourgoin-Jallieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.24-27, 2009, 2-905375-033-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie, paysages et climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine en Isère, Pays de Bourgoin-Jallieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.10-17, 2009, 2-905375-033-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire et Protohistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine en Isère, Pays de Bourgoin-Jallieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.18-23, 2009, 2-905375-033-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections archéologiques sur les zones incendiées au cours de l'été 2003 sur les communes de Cagnes-sur-mer, Saint-Laurent-du-Var et Saint-Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partenariat pour la connaissance du patrimoine culturel des Alpes-Maritimes entre le conseil général des Alpes Maritimes et le centre d'études Préhistoire, Antiquité, Moyen Âge : rapport scientifique 2000-2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, s.n. (S.l.), pp.89, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00311611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des eaux des marais de Bourgoin-La Verpillière (Isère) et ses conséquences écologiques du Moyen Age jusqu'au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ella Hermon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau comme patrimoine - De la Méditerranée à l'Amérique du nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Université Laval, pp.91-106, 2008, 978-2-7637-8538-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des dynamiques de peuplement et genèse des paysages des marais de l’ouest de l’Isle Crémieu (Isère): méthodes et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Berger; Frédérique Bertoncello; Frank Braemer; Gourguen Davtian; Michiel Gazenbeek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et Espaces de l'homme en société, analyses et modèles spatiaux en archéologie, XXVe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.473-484, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’organisation spatiale et fonctionnelle du site protohistorique de Gzeis (Ja’alan, Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giraud Jessica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernigaud Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Chloé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gernez Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davtian Gourguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Berger; Frédérique Bertoncello; Frank Braemer; Gourguen Davtian; Michiel Gazenbeek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et espaces de l'homme en société, analyse et modèles spatiaux, XXVe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.399-404, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion spatio-temporelle d'une épidémie de peste en Basse-Provence au XVIIIe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Biraben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bringé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Berger; Frédérique Bertoncello; Frank Braemer; Gourguen Davtian; Michiel Gazenbeek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et Espaces de l'homme en société, analyses et modèles spatiaux en archéologie, XXVe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.171-174, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections archéologiques sur les zones incendiées au cours de l’été 2003 sur les communes de Cagnes-sur-mer, Saint-Laurent-du-Var et Saint-Blaise (06)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de l’Institut de Préhistoire et d’Archéologie Alpes Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XLVII, pp.303-323, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un essai de modélisation prédictive du peuplement en haute vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Berger; Frédérique Bertoncello; Frank Braemer; Gourguen Davtian; Michiel Gazenbeek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et Espaces de l'homme en société, analyses et modèles spatiaux en archéologie, XXVe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.117-122, 2005, 2-904-110-40-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion d’un milieu humide : le site du Vernai et le marais du Grand-Plan à Saint-Romain-de-Jalionas (Isère), de la Tène au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvyre Royet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Leveau; Joëlle Burnouf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fleuves et marais, une histoire au croisement de la nature et de la culture. Sociétés préindustrielles et milieux fluviaux, lacustres et palustres : pratiques sociales et hydrosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, CTHS, pp.253-281, 2004, 2-7355-0561-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques agricoles et paléoenvironnement : de la recherche à la valorisation dans les musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dechezlepretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENCONTRES AUTOUR DE LA MOSAÏQUE DES SAISONS DE SAINT-ROMAIN-EN-GAL : nouvelles études et perspectives de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Saint-Romain-en-Gal musée archéologique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What were the impacts of climate change on olive growing in the ancient Mediterranean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Rovira Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIQUID GOLD – Olive Oil in Antiquity Cultivation, Production, Trade &amp; Cultural signifiance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Warsaw: Polish Centre of Mediterranean Archaeology; Faculty of Archaeology Archaeological Museum in Zagreb University of Verona, Aug 2025, Varsovie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations climatiques et dynamiques de la viticulture au I er millénaire av. J.-C. (Péninsule Ibérique, France): vers une confrontation des reconstructions paléoclimatiques et des données carpologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Rovira Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Pérez Jordá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natàlia Alonso Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e Colloque International de l’AFEAF : Les économies vivrières dans l’Europe du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l’Étude de l’Âge du Fer (AFEAF), May 2025, Lleida, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROMPIRE-CLIM: un modèle multi-agents pour étudier l’impact des changements climatiques sur la production et le commerce des denrées agricoles (vin, huile d’olive, céréales) dans l’Empire romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe colloque d'Archéométrie GMPCA - Rouen 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Damase Mouralis; Anne Bocquet Liénard, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APAO: an Online Atlas of Wine and Oil Presses in the Ancient Occident for the ANR MICA Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Carrato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan González Tobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting in Rome - Integrating data on ancient wine &amp; oil presses, Challenges &amp; interpretativepotential (#Session 909)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dimitri van Limbergen; Tomasz Waliszewski, Aug 2024, Rome Sapienza Universita di Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel(s) impact(s) des changements climatiques sur l’occupation du sol en Gaule entre la fin de l’âge du Fer et le début du Moyen Âge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude - Sans transition ? Approche comparative des phases d’occupations précoces et tardives des Gaules romaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Romain Guichon; Marine Lépée, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeology and Climate Change: New Perspectives of Agent-Based Modelling coupled with LPJmL agroecosystemic model for the Study of relationship between agricultural production and past societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st international conference on artificIAl Intelligence and applied MAthematics for History and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marco Corneli (CPJ Université Côte d'Azur, CEPAM), Vanna Lisa Coli (ECc Université Côte d'Azur, CEPAM), Luca Calatroni (CR, CNRS), Frédéric Précioso (PU, Université Côte d'Azur, I3S), Isabelle Théry (DR CNRS, CEPAM), Nov 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de la production agricole, climat et démographie durant l’Age du Fer en Provence. L’apport de la modélisation agrosystémique et multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe des matières premières au 1er millénaire av. n. è. 45ème colloque international de l’AFEAF : Exploitation, transformation, diffusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Barral, May 2021, Gijon, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03477739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la céréaliculture en Gaule Narbonnaise ? État de la question et nouvelles perspectives de la modélisation spatiale, agro-écosystémique et multi-agents dans le projet MICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Rovira Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX CIRCA UILLAM. El món dels cereals: producció, distribució i consum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu Arqueològic de Banyoles, Ajuntament de Banyoles; Grup de Recerca Arqueològica del Pla de l’Estany; Laboratori d’Arqueologia, Història Antiga i Prehistòria, Institut de Recerca Històrica, Universitat de Girona; Archéologie des sociétés méditerranéennes, Montpellier; Université de Pau et des pays d’Adour. Laboratoire IRAA-CNRS, Pau., Nov 2023, Banyoles, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations climatiques et oléiculture durant l'Antiquité romaine: état de la question et perspectives nouvelles de recherches dans le projet MICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Rovira Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’olivier et l’huile d’olive à l’époque romaine, perspectives comparatives et recherches pluridisciplinaires récentes (Gaule Narbonnaise, Bétique, Istrie et Dalmatie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Mauné; Charlotte Carrato; Loïc Buffat; Nuria Rovira; Jean-Frédéric Terral; Laurent Bouby; Nicolas Bernigaud, Apr 2023, Cournonterral, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production céréalière, archéodémographie et climat en Gaule à l'âge du Fer : les nouvelles perspectives de la modélisation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1er Millénaire av. n. è. Exploitation, transformation, diffusion, Actes du 45e colloque de l’AFEAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Gijon, Espagne. pp.435-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleiculture and Viticulture in southern France during the Iron Age and Roman Period: a reconstruction based on charcoal, seed, fruit and archaeological data compared to agroecosystemic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Anthracology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, João Tereso; Filipe Costa Vaz, Aug 2023, Porto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-Based Modelling, Archaeology and Paleoenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Dynamique des peuplements, des territoires et des paysages. Bilan et perspectives en archéologie spatiale » : 42e Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédérique Bertoncello; Marie-Jeanne Ouriachi; Laure Nuninger; François Favory, Oct 2022, Nice (06000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the viability and profitability of Roman farms and villas in Southern Gaul by an agent-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TwoRains Conference 2021, Modelling ancient agricultural societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cameron Petrie; Andreas Angourakis, Jun 2021, Cambridge (Harvard University), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and agricultural productivity in southern Roman Gaul: the contribution of agent-based and agrosystemic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA 2020, Virtual Meeting 27 August, Session #415: From Abacus to Calculus. Computational Approaches to Roman Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philipp Verhagen; Iza Romanowska, Aug 2020, Budapest (HO), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réchauffement climatique et développement de la viticulture en Gaule romaine : l’apport de la modélisation spatiale et agrosystémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluctuations Climatiques et Vignobles Du Néolithique à l’actuel: Impacts, Résilience et Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clos Vougeot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologie de la relation société-climat : comment intégrer des données historiques, archéologiques et paléoclimatiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Michelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th UISPP World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03959896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports entre les agglomérations et leur environnement rural : analyse de cas (Amiens, Reims, Metz, Dijon, Troyes, Autun)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dessaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RurLand n° 23 Circuits d’approvisionnement et réseaux d’échanges économiques dans le nord-est de la Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reddé Michel; Bernigaud Nicolas, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on quantifier l’évolution de la productivité agricole entre le second âge du Fer et la période gallo-romaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RurLand n°25: peut-on modéliser le(s) système(s) agraire(s) antique(s) à l’échelle du programme RurLand ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Reddé; Nicolas Bernigaud, May 2017, Paris Institut national d’histoire de l’art (INHA, Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des exploitations agricoles et productions agropastorales dans les campagnes d'Île-de-France de La Tène Finale à la fin de la période galloromaine (IIe s. av. J.-C.-Ve s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop/Atelier n°17 du projet RurLand (13 septembre 2016): Synthèses régionales (Île-de-France, territoire nervien, basse-vallée de la Seine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reddé Michel; Bernigaud Nicolas, Sep 2016, Paris Institut national d’histoire de l’art (INHA, Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settlement and exploitation of the countryside in the North of Gaul (2 nd c. BC-5 th c. AD) based on preventive Archaeology : a comparative study of three French microregions of Ile-de-France and Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d’analyse des différents paysages ruraux dans le nord-est de la Gaule Romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reddé Michel; Bernigaud Nicolas, Mar 2015, Paris ( France)- INHA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude archéologique des canaux protohistoriques et antiques des marais de Bourgoin-La Verpillière (Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger Jean-François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dériver les eaux..Le canal à travers les âges: une réponse technologique aux variabilités socio-environnementales?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louise Purdue; Ferréol Salomon; Jean-François Berger; Jean-Philippe Goiran, May 2012, Lyon (Maison de l'Orient et de la Méditerranée), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and management of humid landscapes in Northern Dauphiné (Rhône valley, France): contribution of charcoal and wood studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Meeting of Anthracology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire de l'hydraulique agricole : méthodologie et études de cas (France, États-Unis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger Jean-François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil de l’eau » L’eau : ressources, risques et gestion du Néolithique à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christelle Ballut; Patrick Fournier, Mar 2009, Clermont- Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques hydrauliques des sociétés rurales des marais de l'Isle Crémieu (Isère, France) pendant l'Antiquité et l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion intégrée de l'eau dans l'histoire environnementale: savoirs traditionnels et pratiques modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ella Hermon, Oct 2006, Québec (Université Laval), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des marais de Grand Plan et de Bourgoin-La Verpillière (Isère) depuis la Tène finale: les perspectives d'une approche comparatiste diachronique pour une étude du peuplement, des techniques et productions agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royet Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argant Jacqueline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mai Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage et environnement, de la reconstitution du passé aux modèles prospectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Françoise André; Annie Antoine; Yves Michelin; Philippe Boissinot; Serge Briffaud; Gérard Chouquer; Didier Galop; Yves Luginbühl; Michel Magny; Dominique Marguerie; Jean-Paul Metailié, Sep 2006, Chilhac (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système d'Information Géographique pour l'étude des épidémies du passé : L'exemple de la ville de Martigues (France, 1er quart du XVIIIe siècle) = Towards a GIS for the Study of Past Epidemics : the Example of the City of Martigues (France, in the First Quarter of the XVIIIth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Signoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Commission Internationale de Démographie Historique : Données nominatives et nouveaux développements en démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Sydney, Australie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00275082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'organisation spatiale et fonctionnelle du site protohistorique de Gzeis (Ja'alan, Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe rencontres internationales d'archéologie et d'histoire d'Antibes - 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Antibes, France. pp.401-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marais de l'ouest de l'Isle Crémieu (Isère): entre aléas des crises hydrologiques et mise en valeur d'un milieu humide, les transformations d'un paysage depuis la fin de l'âge du fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et espaces de l'homme en société, analyses et modèles spatiaux en archéologie, XXVe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-François Berger; Frédérique Bertoncello; Frank Braemer; Gourguen Davtian; Michiel Gazenbeek, Oct 2004, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser l’environnement dans le temps long de la recherche : de RD-MED à OT-MED, d’ArkeoGIS à ArkeOpen, la réutilisation des données modélisées et produites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les économies vivrières dans l’Europe du Fer : Production et consommation de la montagne à la côte. 49e colloque de l'AFEAF, Lleida, mai 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lleida, Espagne. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05088355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New modeling tools for the study of vineyards and viticulture in the Roman Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine-growing and Winemaking in the Roman World New data, trends and approaches to Roman viniculture, An international conference in honor of Jean-Pierre Brun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rome, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’optimum climatique romain : quel impact sur les sociétés en Gaule méditerranéenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée, l'expertise scientifique pour les décideurs. La recherche sur le climat et l'environnement au service des objectifs du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers modèles d’occupation prédictifs pour l’Isle Crémieu (Isère) aux périodes historiques : démarche, limites méthodologiques et contraintes géomorphologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguène Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Helly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GMPCA Archéométrie 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la préhistoire à aujourd'hui, l'histoire du climat et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 416, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire de prospections diachroniques sur la commune de Villeneuve-lès-Maguelone (34), dans Raynaud O., Tarrou L., Ode B. (dir), Rapport de fouille programmée du PCR Maguelone, archéologie d’un siège épiscopal de l’Antiquité tardive au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Occitanie, Montpellier. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la stratigraphie dans le secteur du Lac du Puy, dans Poux M. (dir.), Rapport de la campagne de fouille annuelle 2018 de l’oppidum de Corent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional de l'Archéologie Auvergne Rhône-Alpes, Lyon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace Naturel Sensible du lac de Save, commune d'Arandon-Passins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvyre Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanny Piollat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parcellaire gallo-romain de l’Étang de Griez, commune de Panossas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrepôt gallo-romain de Fréjus &amp;quot;Galliéni-Valescure&amp;quot;, rapport de fouilles archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service du Patrimoine Ville de Fréjus. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude préliminaire du conduit voûté (CN 15134)&amp;quot;, dans Poux M. et Borlenghi A. (dir.), Rapport de la campagne de fouille annuelle 2015 du site gallo-romain de Panossas &amp;quot;Les Buissières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes, Lyon. 2015, pp.199-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondages géoarchéologiques au quartier de La Plaine, Fréjus (Var), rapport final d’opération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional de l'Archéologie PACA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la structure fossoyée (tranchée Est)&amp;quot;, dans Poux M. et Borlenghi A. (dir.), Rapport de la campagne de fouille annuelle 2014 du site gallo-romain de Panossas &amp;quot;Les Buissières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes, Lyon. 2014, pp.195-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Reydissart : Var, Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la structure FO 13085 (&amp;quot;coulée verte&amp;quot;)&amp;quot;, dans Poux M. et Borlenghi A. (dir.), Rapport de la campagne de fouille annuelle 2013 du site gallo-romain de Panossas &amp;quot;Les Buissières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes, Lyon. 2013, pp.141-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps de l'anthroposystème des marais de Bourgoin-La Verpillière, depuis le Néolithique final jusqu'au dessèchement&amp;quot;, dans Berger J.-F. (coord.), Rapport final de triennale juin 2010 du PCR &amp;quot;Peuplement et Milieu en Bas-Dauphiné (Isle Crémieu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes, Lyon. 2010, pp.609-638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZAC de la Maladière à Bourgoin-Jallieu (Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport de diagnostic); Service Régional d'Archéologie Auvergne Rhône Alpes, Lyon. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bonification des marais de Bourgoin-La Verpillière pendant La Tène et l'Antiquité ; l'apport du croisement des études historiques et archéologiques avec les analyses sédimentaires, paléobotaniques et les datations radiocarbones, dans Berger J.-F. (coord.), Rapport final de triennale du PCR &amp;quot;Peuplement et Milieu en Bas-Dauphiné (Isle Crémieu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes, Lyon. 2006, pp.15-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration et la gestion des marais du Grand Plan et de Bourgoin-La Verpillière (Isère) dans les systèmes d'exploitation agricoles ruraux, de La Tène Finale jusqu'au XIXe s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondage dans le paléochenal des Cariaux (commune de Chamagnieu): premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections archéologiques en zones incendiées (communes de Cagnes-sur-Mer, Saint-Laurent-du-Var et Saint-Blaise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie PACA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marais de Bourgoin-La Verpillière : bilan de l'activité 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId231"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:137.63440860215px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Bernigaud </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche CNRS en archéologie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2234-2728</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168706806</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">299979575</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=dWau-TQAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis juillet 2025 je suis ingénieur de recherche au CNRS au laboratoire Archéologie des Sociétés Méditerranéennes (UMR 5140) à Montpellier. Mes travaux portent sur la genèse et la construction des paysages agraires sous l'effet des pratiques humaines et des changements environnementaux depuis le Néolithique jusqu'aux périodes historiques, en Europe et en Méditerranée occidentale. Mon approche s'inscrit dans la longue durée à l'échelle de l'Holocène avec une focale temporelle plus prononcée sur le second âge du Fer, la période romaine et le premier Moyen Âge (Ve s. av. J.-C. - VIIe s. ap. J.-C.).Après une thèse en archéologie environnementale soutenue en 2012 à l'Université de Nice Sophia-Antipolis (dir. F. Braemer & J.-F. Berger), j'ai réalisé un premier postdoctorat (2014-2018) à l'EPHE (Paris) dans le cadre du projet ERC RurLand (dir. M. Reddé), pour l'étude de la trajectoire des campagnes du nord-est de la Gaule </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://rurland.hypotheses.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. J'ai ensuite réalisé un second postdoctorat (2018-2021) au CEREGE (Aix-en-Provence) dans le cadre du projet pluridisciplinaire RDMed (dir. J. Guiot) dédié à la modélisation des interactions sociétés-climats en Méditerranée durant l'Antiquité. Depuis avril 2023, je codirige avec Laurent Bouby (ISEM) le projet ANR MICA </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mica.hypotheses.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> qui s'achèvera en décembre 2026.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule, de la fin de l'âge du Fer à l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Reddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Fichtl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Nüsslein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, Gallia Rustica 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viticulture in Iron Age and Roman southeastern France: A reconstruction based on charcoal and seed-fruit data compared to archaeological evidence and wine yields modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouby Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernigaud Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maune Stéphane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradis Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrato Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.104952. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of climate change on the agriculture and the economy of Southern Gaul: New perspectives of agent-based modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (3), pp.e0298895. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0298895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04530599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viticulture extension in response to global climate change drivers – lessons from the past and future projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Cramer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (6), pp.1219-1244. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-19-1219-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés face aux changements climatiques en Gaule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat en France au XIXe s. Prélude d'un dérèglement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 416, pp.62-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the development of viticulture in Roman Gaul during and after the Roman climate optimum: The contribution of spatial analysis and agro-ecosystem modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.103099. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes méthodologiques pour caractériser des agrosystèmes antiques. Exploitation des données de bases de données actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Camizuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Reddé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142, pp.20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient canals in the valley of Bourgoin-La Verpillière (France, Isère): morphological and geoarchaeological studies of irrigation systems from the Iron Age to the Early Middle Ages (8th century bc–6th century ad)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Latour-Argant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (1), pp.73-93. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12685-013-0096-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and management of humid landscapes in Northern Dauphiné (Rhone valley, France): contribution of charcoal and wood studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (10), pp.1447-1465. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683613493934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geographic information system for the study of past epidemics: The 1705 epidemic in Martigues (Bouches-du-Rhône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bringé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Signoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Tzortzis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Studies in Population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (3-4), pp.107-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and management of humid landscapes in Northern Dauphiné (Rhône valley, France): contribution of charcoal and wood studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGVNTVM. Papeles del Laboratorio de Arqueología de Valencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, extra 11, pp.95-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations d’un domaine de La Tène au haut Moyen Âge : Le Vernai à Saint-Romain-de-Jalionas (Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvyre Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63, pp.283-325. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galia.2006.3299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Vineyard Geography, Yields and The Profitability of Wine Production in The Roman Empire: New Insights from Spatial Analysis, and Agent-Based and Climate-Vegetation Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ancient Wine Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury Publishing Plc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-226, 2024, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5040/9781350346680.ch-015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing vineyard’s geography, yields and profitability of wine production in Roman empire: new insights of spatial-analysis, Agent-based modelling, and climate-vegetation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emlyn Dodd; Dimitri Van Limbergen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ancient Wine Archaeology, Scientific approaches in Roman contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury, pp.215-226, 2024, 9781350346642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03924342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et Systèmes Multi-Agents (SMA) : Bilan et perspectives pour l’archéologie du peuplement, des paysages et de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Bertoncello, Marie-Jeanne Ouriachi, Laure Nuninger, François Favory. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des peuplements, des territoires et des paysages : bilan et perspectives en Archéologie spatiale. Hommage à Jean-Luc Fiches. Actes des 42e Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur, 12 - 14 oct. 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.225-238, 2023, 2-904110-65-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production céréalière, archéodémographie et climat en Gaule à l’âge du Fer : les nouvelles perspectives de la modélisation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis Valdés; Veronica Cicolani; Eneko Hiriart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.435-452, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une géographie agricole de la Gaule romaine : l'apport de l'outillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kasprzyk; Nicolas Tisserand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'outillage agropastoral en Gaule (IIe av.-VIe s. ap.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon; Dijon, pp.211-236, 2023, 978-2-36441-482-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réchauffement climatique et développement de la viticulture en Gaule romaine : l'apport de la modélisation spatiale et agrosystémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jocelyne Pérard; Claudine Wolikow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluctuations climatiques et vignobles du Néolithique à l'actuel: impacts, résilience et perspectives. Actes des Rencontres du Clos-Vougeot 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire UNESCO "Culture et traditions du vin", pp.51-65, 2020, 9782918173298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élevage des caprinés en France, aperçus archéo(zoo)logiques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Gourichon; Camille Daujeard; Jean-Philip Brugal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et caprinés : de la montagne à la steppe, de la chasse à l'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.339-352, 2019, Actes des XXXIXe Rencontres Internationales d'Archéologie et d'Histoire d'Antibes, 2904110615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' exploitation des zones humides, fluviales et littorales de la Gaule du Nord soumises aux aléas hydrologiques (Annexe 1 - Chapitre 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Spiesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Rustica 2 : Conditions environnementales de l’exploitation des espaces ruraux en Gaule du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-16, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Reddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule de la fin de l’Âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius, pp.9-29, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fermes d'époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule de la fin de l’Âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius, pp.133-144, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions environnementales de l'exploitation des espaces ruraux en Gaule du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Camizuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Rustica 2. Les campagnes du nord-est de la Gaule, de la fin de l'âge du Fer à l'Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50 (2), Ausonius, pp.31-82, 2018, Mémoires, 978-2356132062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentativité et biais de l'enquête archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule de la fin de l’Âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius, pp.18-27, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3 : Les établissements ruraux du Haut-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Nüsslein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Reddé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia rustica: les campagnes du nord-est de la Gaule, de la fin de l'âge du Fer à l'Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius éditions, pp.133-233, 2018, Mémoires, 978-2-35613-206-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des productions agro-pastorales et des systèmes agraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule de la fin de l’Âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius, pp.24-27, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la ferme gauloise à la villa gallo-romaine : un bilan à partir de quelques plans phasés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule de la fin de l’Âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius, pp.164-179, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule de la fin de l’Âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius, pp.541-558, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La région d’Amiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Blondiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Rustica 1. Les campagnes du nord-est de la Gaule, de la fin de l’âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (49), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-210, 2017, Mémoires, 978-2-35613-206-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Île de France. Chapitre 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reddé M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Rustica. Les campagnes du nord-est de la Gaule, de la fin de l’Âge du fer à l’Antiquité tardive. T1 : études régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.389-494, 2017, Coll. Mémoires 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02419955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Finage Dolois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Nowicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia rustica I. Les campagnes du nord-est de la Gaule, de la fin de l’âge du fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius éditions, pp.817-867, 2017, 978-2-35613-206-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une structure hydraulique antique de La Maladière à Bourgoin-Jallieu (Isère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Jaccottey; Gilles Rollier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent, des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, PUFC, pp.167-176, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitations agricoles et pratiques agro-pastorales dans les campagnes du nord-Est de la gaule (IIe s. av. J.-C.-Ve s. ap. J.-C.) : l’apport des données de l’archéologie préventive d’Île-de-France et de lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouzoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Wiethold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d'analyse des différents paysages ruraux dans le Nord-Est de la Gaule romaine. Études comparées (hiérarchisation des exploitations ; potentialités agronomiques des sols ; systèmes de production ; systèmes sociaux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rurland Project</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-137, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution de la morphologie littorale et aménagements portuaires à Forum Iulii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Excoffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tomatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Sanchez; Marie-Pierre Jézegou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ports dans l’espace méditerranéen antique. Narbonne et les systèmes portuaires fluvio-lagunaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément 44, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-352, 2016, Revue Archéologique de Narbonnaise, 979-10-92655-05-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes agro-pastoraux et utilisation de la faux en Dauphiné depuis le second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Anderson; Carole Cheval; Aline Durand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les outils liés au travail des végétaux. XXXIIIe rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.37-47, 2013, 978-2-904110-53-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des prairies marécageuses de la Verpillière et du Grand Plan (Isère), de la Protohistoire au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bui Thi Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Galop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAYSAGE ET ENVIRONNEMENT, De la reconstitution du passé aux modèles prospectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PU de Franche-Comté, 2013, 978-2-84867-445-2. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.42875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire de l'hydraulique agricole: méthodologie et études de cas (France, États-Unis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillon Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purdue Louise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger Jean-François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Ballut; Patrick Fournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil de l’eau, Ressources, risques et gestion du Néolithique à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PU Blaise-Pascal, pp.175-188, 2013, 978-2-84516-555-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’anthropisation de l’hydrosystème des Basses Terres dauphinoises dans le haut Rhône Français depuis l’antiquité jusqu’à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Galop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages et Environnement, de la reconstitution du passé aux modèles prospectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PU de Franche-Comté, 2013, 978-2-84867-445-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire de l’hydraulique agricole, méthodologie et étude de cas (France, etats-Unis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballut, C. and Fournier, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil de l’eau : Ressources, risques et gestion du Néolithique à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-189, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bonification antique des grands marais de Bourgoin-La Verpillière (Isère) : colonisation, grande hydraulique agricole et mise en culture pendant le Haut-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Mathieu; Bernard Rémy; Philippe Leveau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau dans les Alpes occidentales à l'époque romaine, actes du colloque organisé par le CRHIPA à Grenoble (14-16 octobre 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRHIPA, pp.265-289, 2011, 978-2-913905-19-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement, paysage et environnement pendant l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine en Isère, Pays de Bourgoin-Jallieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.24-27, 2009, 2-905375-033-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie, paysages et climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine en Isère, Pays de Bourgoin-Jallieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.10-17, 2009, 2-905375-033-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire et Protohistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine en Isère, Pays de Bourgoin-Jallieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.18-23, 2009, 2-905375-033-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections archéologiques sur les zones incendiées au cours de l'été 2003 sur les communes de Cagnes-sur-mer, Saint-Laurent-du-Var et Saint-Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partenariat pour la connaissance du patrimoine culturel des Alpes-Maritimes entre le conseil général des Alpes Maritimes et le centre d'études Préhistoire, Antiquité, Moyen Âge : rapport scientifique 2000-2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, s.n. (S.l.), pp.89, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00311611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des eaux des marais de Bourgoin-La Verpillière (Isère) et ses conséquences écologiques du Moyen Age jusqu'au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ella Hermon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau comme patrimoine - De la Méditerranée à l'Amérique du nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Université Laval, pp.91-106, 2008, 978-2-7637-8538-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des dynamiques de peuplement et genèse des paysages des marais de l’ouest de l’Isle Crémieu (Isère): méthodes et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Berger; Frédérique Bertoncello; Frank Braemer; Gourguen Davtian; Michiel Gazenbeek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et Espaces de l'homme en société, analyses et modèles spatiaux en archéologie, XXVe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.473-484, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’organisation spatiale et fonctionnelle du site protohistorique de Gzeis (Ja’alan, Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giraud Jessica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernigaud Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Chloé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gernez Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davtian Gourguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Berger; Frédérique Bertoncello; Frank Braemer; Gourguen Davtian; Michiel Gazenbeek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et espaces de l'homme en société, analyse et modèles spatiaux, XXVe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.399-404, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion spatio-temporelle d'une épidémie de peste en Basse-Provence au XVIIIe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Biraben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bringé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Berger; Frédérique Bertoncello; Frank Braemer; Gourguen Davtian; Michiel Gazenbeek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et Espaces de l'homme en société, analyses et modèles spatiaux en archéologie, XXVe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.171-174, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections archéologiques sur les zones incendiées au cours de l’été 2003 sur les communes de Cagnes-sur-mer, Saint-Laurent-du-Var et Saint-Blaise (06)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de l’Institut de Préhistoire et d’Archéologie Alpes Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XLVII, pp.303-323, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un essai de modélisation prédictive du peuplement en haute vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Berger; Frédérique Bertoncello; Frank Braemer; Gourguen Davtian; Michiel Gazenbeek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et Espaces de l'homme en société, analyses et modèles spatiaux en archéologie, XXVe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.117-122, 2005, 2-904-110-40-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion d’un milieu humide : le site du Vernai et le marais du Grand-Plan à Saint-Romain-de-Jalionas (Isère), de la Tène au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvyre Royet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Leveau; Joëlle Burnouf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fleuves et marais, une histoire au croisement de la nature et de la culture. Sociétés préindustrielles et milieux fluviaux, lacustres et palustres : pratiques sociales et hydrosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, CTHS, pp.253-281, 2004, 2-7355-0561-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What were the impacts of climate change on olive growing in the ancient Mediterranean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Rovira Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIQUID GOLD – Olive Oil in Antiquity Cultivation, Production, Trade &amp; Cultural signifiance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Warsaw: Polish Centre of Mediterranean Archaeology; Faculty of Archaeology Archaeological Museum in Zagreb University of Verona, Aug 2025, Varsovie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques agricoles et paléoenvironnement : de la recherche à la valorisation dans les musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dechezlepretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENCONTRES AUTOUR DE LA MOSAÏQUE DES SAISONS DE SAINT-ROMAIN-EN-GAL : nouvelles études et perspectives de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Saint-Romain-en-Gal musée archéologique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations climatiques et dynamiques de la viticulture au I er millénaire av. J.-C. (Péninsule Ibérique, France): vers une confrontation des reconstructions paléoclimatiques et des données carpologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Rovira Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Pérez Jordá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natàlia Alonso Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e Colloque International de l’AFEAF : Les économies vivrières dans l’Europe du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l’Étude de l’Âge du Fer (AFEAF), May 2025, Lleida, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROMPIRE-CLIM: un modèle multi-agents pour étudier l’impact des changements climatiques sur la production et le commerce des denrées agricoles (vin, huile d’olive, céréales) dans l’Empire romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe colloque d'Archéométrie GMPCA - Rouen 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Damase Mouralis; Anne Bocquet Liénard, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APAO: an Online Atlas of Wine and Oil Presses in the Ancient Occident for the ANR MICA Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Carrato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan González Tobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting in Rome - Integrating data on ancient wine &amp; oil presses, Challenges &amp; interpretativepotential (#Session 909)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dimitri van Limbergen; Tomasz Waliszewski, Aug 2024, Rome Sapienza Universita di Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel(s) impact(s) des changements climatiques sur l’occupation du sol en Gaule entre la fin de l’âge du Fer et le début du Moyen Âge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude - Sans transition ? Approche comparative des phases d’occupations précoces et tardives des Gaules romaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Romain Guichon; Marine Lépée, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeology and Climate Change: New Perspectives of Agent-Based Modelling coupled with LPJmL agroecosystemic model for the Study of relationship between agricultural production and past societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st international conference on artificIAl Intelligence and applied MAthematics for History and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marco Corneli (CPJ Université Côte d'Azur, CEPAM), Vanna Lisa Coli (ECc Université Côte d'Azur, CEPAM), Luca Calatroni (CR, CNRS), Frédéric Précioso (PU, Université Côte d'Azur, I3S), Isabelle Théry (DR CNRS, CEPAM), Nov 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de la production agricole, climat et démographie durant l’Age du Fer en Provence. L’apport de la modélisation agrosystémique et multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe des matières premières au 1er millénaire av. n. è. 45ème colloque international de l’AFEAF : Exploitation, transformation, diffusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Barral, May 2021, Gijon, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03477739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations climatiques et oléiculture durant l'Antiquité romaine: état de la question et perspectives nouvelles de recherches dans le projet MICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Rovira Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’olivier et l’huile d’olive à l’époque romaine, perspectives comparatives et recherches pluridisciplinaires récentes (Gaule Narbonnaise, Bétique, Istrie et Dalmatie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Mauné; Charlotte Carrato; Loïc Buffat; Nuria Rovira; Jean-Frédéric Terral; Laurent Bouby; Nicolas Bernigaud, Apr 2023, Cournonterral, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la céréaliculture en Gaule Narbonnaise ? État de la question et nouvelles perspectives de la modélisation spatiale, agro-écosystémique et multi-agents dans le projet MICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Rovira Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX CIRCA UILLAM. El món dels cereals: producció, distribució i consum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu Arqueològic de Banyoles, Ajuntament de Banyoles; Grup de Recerca Arqueològica del Pla de l’Estany; Laboratori d’Arqueologia, Història Antiga i Prehistòria, Institut de Recerca Històrica, Universitat de Girona; Archéologie des sociétés méditerranéennes, Montpellier; Université de Pau et des pays d’Adour. Laboratoire IRAA-CNRS, Pau., Nov 2023, Banyoles, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production céréalière, archéodémographie et climat en Gaule à l'âge du Fer : les nouvelles perspectives de la modélisation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1er Millénaire av. n. è. Exploitation, transformation, diffusion, Actes du 45e colloque de l’AFEAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Gijon, Espagne. pp.435-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleiculture and Viticulture in southern France during the Iron Age and Roman Period: a reconstruction based on charcoal, seed, fruit and archaeological data compared to agroecosystemic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Anthracology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, João Tereso; Filipe Costa Vaz, Aug 2023, Porto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-Based Modelling, Archaeology and Paleoenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Dynamique des peuplements, des territoires et des paysages. Bilan et perspectives en archéologie spatiale » : 42e Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédérique Bertoncello; Marie-Jeanne Ouriachi; Laure Nuninger; François Favory, Oct 2022, Nice (06000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the viability and profitability of Roman farms and villas in Southern Gaul by an agent-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TwoRains Conference 2021, Modelling ancient agricultural societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cameron Petrie; Andreas Angourakis, Jun 2021, Cambridge (Harvard University), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and agricultural productivity in southern Roman Gaul: the contribution of agent-based and agrosystemic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA 2020, Virtual Meeting 27 August, Session #415: From Abacus to Calculus. Computational Approaches to Roman Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philipp Verhagen; Iza Romanowska, Aug 2020, Budapest (HO), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réchauffement climatique et développement de la viticulture en Gaule romaine : l’apport de la modélisation spatiale et agrosystémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluctuations Climatiques et Vignobles Du Néolithique à l’actuel: Impacts, Résilience et Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clos Vougeot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologie de la relation société-climat : comment intégrer des données historiques, archéologiques et paléoclimatiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Michelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th UISPP World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03959896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports entre les agglomérations et leur environnement rural : analyse de cas (Amiens, Reims, Metz, Dijon, Troyes, Autun)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dessaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RurLand n° 23 Circuits d’approvisionnement et réseaux d’échanges économiques dans le nord-est de la Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reddé Michel; Bernigaud Nicolas, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on quantifier l’évolution de la productivité agricole entre le second âge du Fer et la période gallo-romaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RurLand n°25: peut-on modéliser le(s) système(s) agraire(s) antique(s) à l’échelle du programme RurLand ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Reddé; Nicolas Bernigaud, May 2017, Paris Institut national d’histoire de l’art (INHA, Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des exploitations agricoles et productions agropastorales dans les campagnes d'Île-de-France de La Tène Finale à la fin de la période galloromaine (IIe s. av. J.-C.-Ve s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop/Atelier n°17 du projet RurLand (13 septembre 2016): Synthèses régionales (Île-de-France, territoire nervien, basse-vallée de la Seine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reddé Michel; Bernigaud Nicolas, Sep 2016, Paris Institut national d’histoire de l’art (INHA, Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settlement and exploitation of the countryside in the North of Gaul (2 nd c. BC-5 th c. AD) based on preventive Archaeology : a comparative study of three French microregions of Ile-de-France and Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d’analyse des différents paysages ruraux dans le nord-est de la Gaule Romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reddé Michel; Bernigaud Nicolas, Mar 2015, Paris ( France)- INHA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude archéologique des canaux protohistoriques et antiques des marais de Bourgoin-La Verpillière (Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger Jean-François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dériver les eaux..Le canal à travers les âges: une réponse technologique aux variabilités socio-environnementales?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louise Purdue; Ferréol Salomon; Jean-François Berger; Jean-Philippe Goiran, May 2012, Lyon (Maison de l'Orient et de la Méditerranée), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and management of humid landscapes in Northern Dauphiné (Rhône valley, France): contribution of charcoal and wood studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Meeting of Anthracology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire de l'hydraulique agricole : méthodologie et études de cas (France, États-Unis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger Jean-François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil de l’eau » L’eau : ressources, risques et gestion du Néolithique à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christelle Ballut; Patrick Fournier, Mar 2009, Clermont- Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des marais de Grand Plan et de Bourgoin-La Verpillière (Isère) depuis la Tène finale: les perspectives d'une approche comparatiste diachronique pour une étude du peuplement, des techniques et productions agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royet Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argant Jacqueline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mai Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage et environnement, de la reconstitution du passé aux modèles prospectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Françoise André; Annie Antoine; Yves Michelin; Philippe Boissinot; Serge Briffaud; Gérard Chouquer; Didier Galop; Yves Luginbühl; Michel Magny; Dominique Marguerie; Jean-Paul Metailié, Sep 2006, Chilhac (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques hydrauliques des sociétés rurales des marais de l'Isle Crémieu (Isère, France) pendant l'Antiquité et l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion intégrée de l'eau dans l'histoire environnementale: savoirs traditionnels et pratiques modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ella Hermon, Oct 2006, Québec (Université Laval), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système d'Information Géographique pour l'étude des épidémies du passé : L'exemple de la ville de Martigues (France, 1er quart du XVIIIe siècle) = Towards a GIS for the Study of Past Epidemics : the Example of the City of Martigues (France, in the First Quarter of the XVIIIth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Signoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Commission Internationale de Démographie Historique : Données nominatives et nouveaux développements en démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Sydney, Australie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00275082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'organisation spatiale et fonctionnelle du site protohistorique de Gzeis (Ja'alan, Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe rencontres internationales d'archéologie et d'histoire d'Antibes - 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Antibes, France. pp.401-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marais de l'ouest de l'Isle Crémieu (Isère): entre aléas des crises hydrologiques et mise en valeur d'un milieu humide, les transformations d'un paysage depuis la fin de l'âge du fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et espaces de l'homme en société, analyses et modèles spatiaux en archéologie, XXVe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-François Berger; Frédérique Bertoncello; Frank Braemer; Gourguen Davtian; Michiel Gazenbeek, Oct 2004, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser l’environnement dans le temps long de la recherche : de RD-MED à OT-MED, d’ArkeoGIS à ArkeOpen, la réutilisation des données modélisées et produites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les économies vivrières dans l’Europe du Fer : Production et consommation de la montagne à la côte. 49e colloque de l'AFEAF, Lleida, mai 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lleida, Espagne. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05088355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New modeling tools for the study of vineyards and viticulture in the Roman Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine-growing and Winemaking in the Roman World New data, trends and approaches to Roman viniculture, An international conference in honor of Jean-Pierre Brun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rome, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’optimum climatique romain : quel impact sur les sociétés en Gaule méditerranéenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée, l'expertise scientifique pour les décideurs. La recherche sur le climat et l'environnement au service des objectifs du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers modèles d’occupation prédictifs pour l’Isle Crémieu (Isère) aux périodes historiques : démarche, limites méthodologiques et contraintes géomorphologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguène Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Helly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GMPCA Archéométrie 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la préhistoire à aujourd'hui, l'histoire du climat et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 416, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire de prospections diachroniques sur la commune de Villeneuve-lès-Maguelone (34), dans Raynaud O., Tarrou L., Ode B. (dir), Rapport de fouille programmée du PCR Maguelone, archéologie d’un siège épiscopal de l’Antiquité tardive au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Occitanie, Montpellier. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la stratigraphie dans le secteur du Lac du Puy, dans Poux M. (dir.), Rapport de la campagne de fouille annuelle 2018 de l’oppidum de Corent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional de l'Archéologie Auvergne Rhône-Alpes, Lyon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace Naturel Sensible du lac de Save, commune d'Arandon-Passins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvyre Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanny Piollat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parcellaire gallo-romain de l’Étang de Griez, commune de Panossas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrepôt gallo-romain de Fréjus &amp;quot;Galliéni-Valescure&amp;quot;, rapport de fouilles archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service du Patrimoine Ville de Fréjus. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude préliminaire du conduit voûté (CN 15134)&amp;quot;, dans Poux M. et Borlenghi A. (dir.), Rapport de la campagne de fouille annuelle 2015 du site gallo-romain de Panossas &amp;quot;Les Buissières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes, Lyon. 2015, pp.199-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondages géoarchéologiques au quartier de La Plaine, Fréjus (Var), rapport final d’opération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional de l'Archéologie PACA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la structure fossoyée (tranchée Est)&amp;quot;, dans Poux M. et Borlenghi A. (dir.), Rapport de la campagne de fouille annuelle 2014 du site gallo-romain de Panossas &amp;quot;Les Buissières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes, Lyon. 2014, pp.195-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Reydissart : Var, Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la structure FO 13085 (&amp;quot;coulée verte&amp;quot;)&amp;quot;, dans Poux M. et Borlenghi A. (dir.), Rapport de la campagne de fouille annuelle 2013 du site gallo-romain de Panossas &amp;quot;Les Buissières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes, Lyon. 2013, pp.141-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps de l'anthroposystème des marais de Bourgoin-La Verpillière, depuis le Néolithique final jusqu'au dessèchement&amp;quot;, dans Berger J.-F. (coord.), Rapport final de triennale juin 2010 du PCR &amp;quot;Peuplement et Milieu en Bas-Dauphiné (Isle Crémieu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes, Lyon. 2010, pp.609-638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZAC de la Maladière à Bourgoin-Jallieu (Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport de diagnostic); Service Régional d'Archéologie Auvergne Rhône Alpes, Lyon. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bonification des marais de Bourgoin-La Verpillière pendant La Tène et l'Antiquité ; l'apport du croisement des études historiques et archéologiques avec les analyses sédimentaires, paléobotaniques et les datations radiocarbones, dans Berger J.-F. (coord.), Rapport final de triennale du PCR &amp;quot;Peuplement et Milieu en Bas-Dauphiné (Isle Crémieu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes, Lyon. 2006, pp.15-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration et la gestion des marais du Grand Plan et de Bourgoin-La Verpillière (Isère) dans les systèmes d'exploitation agricoles ruraux, de La Tène Finale jusqu'au XIXe s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondage dans le paléochenal des Cariaux (commune de Chamagnieu): premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections archéologiques en zones incendiées (communes de Cagnes-sur-Mer, Saint-Laurent-du-Var et Saint-Blaise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie PACA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marais de Bourgoin-La Verpillière : bilan de l'activité 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId232"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C2AC4BCF"/>
+    <w:nsid w:val="F43C8FEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-bernigaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2234-2728" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168706806" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/299979575" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rurland.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mica.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225681v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fichtl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511731v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouby Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernigaud Nicolas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maune St&#233;phane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paradis Laure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrato Charlotte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104952" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04530599v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298895" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04171966v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-1219-2023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381844v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03274244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103099" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555737v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour-Argant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-013-0096-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046382v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613493934" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060124v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bring&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Tzortzis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046391v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911084v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Royet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laroche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvyre Royet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2006.3299" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04404826v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsburycollections.com/monograph-detail?docid=b-9781350346680&amp;amp;tocid=b-9781350346680-chapter15" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350346680.ch-015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924342v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379187v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253179v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466984v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458275v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454543v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878373v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fajon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Spiesser" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463622v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463570v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058164v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Binois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463539v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473515v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463550v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463575v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029584v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Blondiau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaudefroy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419955v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berga" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029616v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nowicki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463717v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bleu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460391v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouzoulias" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rurland.hypotheses.org/324" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463710v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tomatis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ferrer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/supplement-revue-archeologique-de-narbonnaise-n-44.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462516v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352494v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Mai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.42875" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414845v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gaucher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillon S&#233;bastien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purdue Louise" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berger Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356830v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412634v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390269v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390168v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390305v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311611v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412015v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394838v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401496v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Jessica" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chlo&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernez Guillaume" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davtian Gourguen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394790v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Biraben" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463520v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394741v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463748v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568534v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dechezlepretre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568523v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568493v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem P&#233;rez Jord&#225;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Alonso Mart&#237;nez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043544v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877088v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gonz&#225;lez Tobar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746774v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390120v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477739v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335760v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gomes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332321v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221977v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guiot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192312v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382120v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356620v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342118v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100760v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959896v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Michelle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342594v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dessaint" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353555v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342533v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boulenger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336354v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379604v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046346v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414295v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408871v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396943v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royet Robert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argant Jacqueline" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Bui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275082v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366072v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gernez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398514v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088355v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350114v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358036v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350304v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourgu&#232;ne Davtian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Helly" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381749v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462378v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lee" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462364v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460756v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Piollat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460751v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lassus" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462342v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Portalier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462274v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462325v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461341v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460806v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dumont" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460811v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460798v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460793v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460785v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460779v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460768v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460763v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460773v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-bernigaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2234-2728" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168706806" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/299979575" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=dWau-TQAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rurland.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mica.hypotheses.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225681v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fichtl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511731v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouby Laurent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernigaud Nicolas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maune St&#233;phane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paradis Laure" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrato Charlotte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104952" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04530599v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298895" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04171966v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-1219-2023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381816v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381844v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03274244v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103099" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555737v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour-Argant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-013-0096-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046382v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613493934" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060124v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bring&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Tzortzis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046391v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911084v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Royet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laroche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvyre Royet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2006.3299" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04404826v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsburycollections.com/monograph-detail?docid=b-9781350346680&amp;amp;tocid=b-9781350346680-chapter15" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350346680.ch-015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379187v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253179v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458275v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454543v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878373v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fajon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Spiesser" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463622v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463570v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058164v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Binois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463539v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473515v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463550v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463575v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463595v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029584v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Blondiau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaudefroy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419955v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berga" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029616v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nowicki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463717v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bleu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460391v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouzoulias" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rurland.hypotheses.org/324" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463710v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tomatis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ferrer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/supplement-revue-archeologique-de-narbonnaise-n-44.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462516v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352494v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Mai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.42875" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414845v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gaucher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillon S&#233;bastien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purdue Louise" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berger Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356830v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195713v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412634v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390269v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390168v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390305v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311611v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412015v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394838v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401496v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Jessica" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chlo&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernez Guillaume" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davtian Gourguen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394790v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Biraben" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463520v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394741v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463748v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568523v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568534v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dechezlepretre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568493v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem P&#233;rez Jord&#225;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Alonso Mart&#237;nez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043544v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877088v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gonz&#225;lez Tobar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746774v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390120v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477739v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332321v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335760v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gomes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221977v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guiot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192312v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382120v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356620v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342118v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100760v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959896v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Michelle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342594v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dessaint" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353555v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342533v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boulenger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336354v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379604v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046346v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414295v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396943v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royet Robert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argant Jacqueline" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Bui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408871v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275082v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366072v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gernez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398514v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088355v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350114v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358036v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350304v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourgu&#232;ne Davtian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Helly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381749v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462378v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lee" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462364v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460756v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Piollat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460751v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lassus" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462342v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Portalier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462274v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462325v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461341v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460806v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dumont" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460811v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460798v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460793v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460785v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460779v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460768v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460763v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460773v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>