--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:108.78186968839px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas BESOMBES </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF STAPS Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MCF STAPS Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courriel : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas.besombes@gmail.com</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Linkedin : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/in/nicolas-besombes-79799930/</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Twitter : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://twitter.com/NicoBesombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">THÈMES DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Besombes est maître de conférences en sociologie du sport à l'Institut des Sciences du Sport-Santé de Paris (URP 3625) du Département des Sports de l'Université Paris Cité. Depuis une dizaine d'années, ses recherches portent sur les pratiques sportives numériques émergentes et plus particulièrement sur l'esport.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parmi les différentes thématiques qu'il aborde et questionne, la dimension sportive et la durabilité de l'esport restent au cœur de ses travaux : institutionnalisation par les instances dirigeantes du sport traditionnel, physicalité et motricité, prévention de la santé, optimisation de la performance, enjeux de diversité et d'inclusion, stratégies marketing olympiques et esport. Il est l'auteur d'une vingtaine d'articles scientifiques et d'une centaine de communications en France et dans le monde.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Par ailleurs, Nicolas Besombes est membre fondateur de l'Association Francophone pour la Recherche et les Études Esportives (AREFE) et siège au conseil d'administration de l'Esports Research Network (ERN). Ces organisations sont les deux principaux réseaux académiques dédiés à la structuration de la recherche esports dans le monde francophone et à l'international. Par ailleurs, il dirige le premier Diplôme Universitaire en France dédié à la performance esports (DIU Esports Performance Manager).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parallèlement à ces fonctions, Nicolas Besombes est membre du conseil d'administration de l'association France Esports depuis 2017. Par ailleurs, il conseille depuis plusieurs années les pouvoirs publics (ministères et collectivités territoriales), ainsi que les mouvements sportifs et olympiques (clubs professionnels et amateurs, fédérations nationales et internationales, comités olympiques nationaux et régionaux) dans leur acculturation au phénomène esports.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EXPÉRIENCES PROFESSIONNELLES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :	  Membre du Comité Scientifique de l’Observatoire National du Sport du ministère des Sports et des Jeux Olympiques et Paralympiques.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 	Directeur adjoint de l’UFR STAPS de l’Université Paris Cité en charge des Relations Internationales.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 	Responsable pédagogique du Diplôme Inter Universitaire DIU « Esports Manager », UFR STAPS des Universités Paris Cité et de Poitiers.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 	Membre du Comité Scientifique de Silver Geek, association améliorant le bien-être des seniors à l’aide d’ateliers numériques ludiques et de compétitions esportives adaptées.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 	Responsable pédagogique du Master 1 « Activités Physiques Adaptées, Sport, Santé, Société » (APA3S), UFR STAPS de l’Université Paris Cité.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 	Membre du Comité d’Experts de PédaGoJeux, collectif d’information et de sensibilisation auprès des familles pour une pratique responsable du jeu vidéo.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 	Maître de Conférences à l’UFR STAPS de l’Université Paris Cité, et enseignant-chercheur au sein de l'Institut des Sciences du Sport-Santé de Paris (I3SP), URP 3625.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 	Membre du Conseil Scientifique de Game In Lab by Asmodee, programme de soutien à la recherche sur le jeu.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 	Cofondateur et membre du Conseil d’Administration de l’Esports Research Network (ERN).</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :	  Cofondateur et administrateur de l’Association pour la Recherche et les Études Francophones sur l’Esport (AREFE).</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :   Chercheur Postdoctoral en sociologie, Laboratoire SEP (EA 7370), Institut National du Sport, de l'Expertise et de la Performance (INSEP).</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 - 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :     Attaché Temporaire d’Enseignement et de Recherche en sociologie, UFR STAPS, Université Paris Descartes.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 - 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :     Enseignant vacataire en sociologie, UFR STAPS, Université Paris Descartes.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 - 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :     Élu titulaire au Conseil Scientifique de l’Ecole Doctorale 566 « Sciences du Sport, de la Motricité et du Mouvement Humain » (SSMMH), Université Paris Descartes.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 - 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :     Élu suppléant à la Commission Recherche, Université Paris Descartes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the interactions among core stakeholders of the Olympic media ecosystem: conditions for a value creation proposition of the Olympic Virtual Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chanavat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Media Business Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (3), pp.268-291. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16522354.2024.2335710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution sociohistorique de l'esport : D’une pratique confidentielle à un spectacle planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 3 (1), pp.130-141. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pan.003.0130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Different Types of Training on Cognitive Performance in Professional Esports Players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Thillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitiello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Gaming and Esports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jege.2023-0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution sociohistorique de l’esport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 3 (1), pp.130-141. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pan.003.0130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaverser son corps : le désir de s’incarner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Guironnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Roaldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/iris.3369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the integration of esports into the Olympic Movement: retrospective and prospective analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chanavat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagoras: International Academic Journal on Olympic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.62-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités de genres dans l'esport : virtuelles ou réelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Borkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Cabagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexing Esport Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sharpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Welsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Birch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Gaming and Esports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jege.2022-0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current issues of sustainability in esports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Greta Nyström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Mccauley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Macey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias M Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Esports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Esports Players Inactive? A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laffage-Cosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Culture and Sport. Studies and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 97 (1), pp.32-52. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/pcssr-2022-0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The current situation of the French professional esports industry: economic models of the clubs and regulation of the leagues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Sport Management Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16184742.2022.2080853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact économique de la crise sanitaire de la COVID-19 sur le secteur français de l'esport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 220, pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esports.edu: An Inventory and Analysis of Global Higher Education Esports Academic Programming and Curricula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth E Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Gawrysiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Esports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body Involvement in Video Gaming as a Support for Physical and Cognitive Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.565-584. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1555412018820426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Factors and Strategies Favored by French Olympic Athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Joncheray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Desenfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociology of Sport Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (1), pp.88-97. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/ssj.2019-0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02905242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exécution et mindgame dans les jeux vidéo de combat : les deux facettes de la vidéomotricité dans l’e-sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 99 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.099.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre rouages mécaniques et créateurs organiques : signatures et citations de comportements vidéoludiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Giner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Pannelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chariot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pardaillan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Signatures, 4, pp.115-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01798232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et e-sport : une comparaison récurrente à déconstruire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agressivité, domination et exclusion en EPS : étude de cas d’une école publique espagnole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.99-118. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.112.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et motricité dans le jeu vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Corps-Objet-Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14, pp.49-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux vidéo compétitifs au prisme des jeux sportifs : du sport au sport électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdj.612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopia Reframed: The (Gendered) Representation of Esport on L’Equipe.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Sport and Discrimination Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sport and Discrimination, May 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04628939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimer l'esport par l’image ? Le cas des illustrations de la rubrique esport de L’Équipe.fr (2016-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Laffage-Cosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SantESiH, CRESCO, ACHAC, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux de l'esport dans la dimension olympique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international pluridisciplinaire. Esport : Du divertissement à l'Olympisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes et de Recherches Olympiques Universitaires (CéROu), Jun 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esports Events Environmental Sustainability: Carbon Footprint Estimation of the 2022 Gamers Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esports Research Network Conference (ERNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esports Research Network, Nov 2022, Jönköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Truth about Esports during the Pandemic: Generalizable Economic Sustainability Lessons Learned in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth E Jenny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esports Research Network Conference (ERNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esports Research Network, Nov 2022, Jönköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques esportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Sport et Numérique. Bien-être et Emploi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCID-CO International Business School, Dec 2022, Longuenesse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le champion esportif, symbole d'une perte de vitalité ? Analyse des discours de la rubrique Esport du site lequipe.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société de Sociologie du Sport en Langue Française (3SLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIPS2, Jun 2022, Rennes - Université Rennes 2, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profit, First-Mover Advantage or Relational Rent? The Strategies of French Professional Esports Clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Terrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esports Research Network Conference (ERNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esports Research Network, Nov 2022, Jönköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l'esport aujourd'hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international pluridisciplinaire. Esport : Du divertissement à l'Olympisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes et de Recherches Olympiques Universitaires (CéROu), Jun 2022, Besançon (Doubs), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esports and Virtual Environments: the realm of data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès Annuel de la Société Suisse des Sciences du Sport (4S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Feb 2022, Lausanne (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esports for Everyone? The Case of Women’s Players Esports Career in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Borkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Cabagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esports Research Network Conference (ERNC22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Media, Management &amp; Transformation Centre, Nov 2022, Jönköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Landscape of Higher Education Performance & Health-related Esports Academic Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth E Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Gawrysiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esports Research Network Conference (ERNC21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences du Sport-Santé de Paris (I3SP), Dec 2021, Paris (Université Paris Cité), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Framework to Support the Design of Esports Curricula in Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael James Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rory Summerley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Gawrysiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITiCSE 2021: 26th ACM Conference on Innovation and Technology in Computer Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual Event Germany, France. pp.599-600, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3456565.3461440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esports And Physical Activity: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Laffage-Cosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esports Research Network Conference (ERNC21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences du Sport-Santé de Paris (I3SP), Dec 2021, Paris (Université Paris Cité), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inclusion numérique des personnes en situation de handicap par le jeu vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai-Anh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dupire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’inclusion numérique des personnes en situation de handicap par le jeu vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ngo Mai-Anh, Jérôme Dupire, Nicolas Besombes, May 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03293362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Esports to Virtual Sports: The Olympic Strategy Regarding Competitive Video Gaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Congrès de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuroMov Digital Health in Motion, Oct 2021, Montpellier (Le Corum), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si l’esport pouvait contribuer à construire un nouveau récit olympique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres Prospectives du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ esport comme outil de santé publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Le jeu vidéo et la compétition esport au service du bien-être des seniors"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychologie (SFP21), Dec 2021, Tours (Université de Tours), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inclusion des joueurs en situation de handicap dans l’esport : accessibilité, équité et intégrité des compétitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dupire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai-Anh Ngo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i3 – Inclusion, Intersectionnalité, équité Intergénérationnelle : le passé, l’avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symposium histoire du jeu vidéo, Sep 2021, En ligne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03381610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tennis et l'esport : entre appropriations, divergences et ambitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque international "Le Tennis dans la Société de Demain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR STAPS Dijon, Jun 2021, Dijon (Université de Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inclusion des joueurs en situation de handicap dans l'esport : accessibilité, équité et intégrité des compétitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai-Anh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dupire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Inclusion, Intersectionnalité, équité Intergénérationnelle : le passé, l’avenir” (I3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symposium Annuel Histoire du Jeu 2021 (SAHJ), Sep 2021, Online, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations for Esports Curricula in Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael James Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rory Summerley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Gawrysiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITiCSE 2021: 26th ACM Conference on Innovation and Technology in Computer Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual Event Germany, France. pp.27-55, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3502870.3506566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esport et Olympisme, vers une alliance stratégique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chanavat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Savante de Management du Sport (2SMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URePSSS, Jun 2020, Valenciennes (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les particularités économiques de l’Esport : modèles, écosystème et mécanismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Terrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Savante de Management du Sport (2SMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URePSSS, Jun 2020, Valenciennes (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esports And Olympism: Towards A Strategic Alliance? Between Esports Democratisation And Rejuvenation Of The Olympic Brand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chanavat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Sport Management (EASM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Loughborough University, Sep 2020, Londres (Online), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esports.edu: An Analysis of Global Higher Education Esports Programs and Curricula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth E Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Gawrysiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esports Conference (ESC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California in Irvine (UCI), Oct 2020, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esport, entre modding communautaire et sportivisation commerciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Jeux et détournements"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Nov 2020, Strasbourg (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et esport : Quels liens avec le sport ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps Sportif et Jeu Vidéo. Performance Physique et Regard Médiatique dans l'Esport.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIL Game Lab, Jan 2020, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economics of Professional Esport: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Sport Management Virtual Conference (EASM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Loughborough University, Sep 2020, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esportainment : comment Fortnite questionne la définition de l'esport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Fortnite Battle Royale au prisme des game studies : Discours, pratiques et représentations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liege Game Lab et UNIL Game Lab, Mar 2019, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes et esport en France : le cas de la Gamers Assembly et du Stunfest de 2009 à 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Minard Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne In Game</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Mar 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esports Associationalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. L. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Games Research Association (DiGRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ritsumeikan University, Aug 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a Field of Play to a Media Sport: Chronology of Esports' Mediatization in the Western World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hello Esport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Dec 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Age Olympiad: Inclusion of eSports in the Olympics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Gawrysiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Keiper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth E Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center for Sociocultural Sport and Olympic Research (CSSOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, California State University, Mar 2019, Fullerton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une épistémologie de l'esport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Game Evolution (CIGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier et Université Paris-Est Créteil, May 2019, Créteil (IAE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esport et Olympisme : Qu'en pensent les universitaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne In Game</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Mar 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esports institutionalization: The case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vansyngel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Velpry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esports Conference (ESC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California in Irvine (UCI), Oct 2018, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esports and Material Culture: Controllers Incorporation in Fighting Video Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Toy Research Association (ITRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Paris Nord, Jul 2018, Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport électronique, une situation vidéomotrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Praxéologie Motrice (AIPRAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Descartes, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skill & Luck, deux funs inconciliables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Giner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northern Rufio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre du Stunfest : festival des cultures vidéo-ludiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association 3 Hit Combo, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionalization of Esports: The Example of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sociology of Sport Association (ISSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne (UNIL), Jun 2018, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esport et périphériques de contrôle : l'incorporation des instruments du jeu de combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Entre le jeu et le joueur : écarts et médiations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liège Game Lab, Oct 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement du joueur dans l'esport : Quelles transpositions au jeu de société ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Game Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Game In Lab, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-sport et football : historique et influences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodénand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-sport et football : historique et influences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pasino Gaming Days, Feb 2017, Saint-Amand les Eaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clubs de football et esport : analyse croisée des influences et des repositionnements économiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodénand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Sport Sciences in the Arab World (I3SAW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Stirling, Apr 2017, Stirling, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émiettement institutionnel de l'esport en France : Une reconnaissance des pouvoirs publics malgré le désengagement du ministère des Sports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vansyngel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Française de Sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Vernes, Jul 2017, Amiens (Université Picardie Jules Vernes), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour quelles raisons les joueurs pratiquent-ils l'esport ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Game Evolution (CIGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison entre sport et esport au regard de la sociologie du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne, Oct 2017, Dijon (Université de Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clubs de football et e-sport : analyse croisée des influences et des repositionnements économiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodénand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Congress of the International Society for Sport Sciences in the Arab World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I3SAW, Apr 2017, Stirling, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02011805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport électronique et agressivité motrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Francophone pour la Recherche sur les Activités Physiques et Sportives (AFRAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR STAPS Bordeaux, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Sport, at the borders of modern sport?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports at the Borderlands: Translations, Transitions and Transgressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North American Society for the Sociology of Sport (NASSS), Nov 2015, Santa Fe (New Mexico), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sportization of competitive videogaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sociology of Sport Association (ISSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Descartes, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport électronique, une pratique sportive parallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rentrée de l'ED 566</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Oboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxical Effects of the Health Crisis within the Esports Industry: How French Esports Organizations Illuminate the Perceived Revenue Growth Façade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Jenny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and Physical Culture in Global Pandemic Times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.715-741, 2023, Global Culture and Sport Series, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14387-8_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique thématique en STAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-189, 2023, 9782340077447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esport et olympisme : entre démocratisation de la pratique et rajeunissement de la marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Défis de l’Olympisme, entre héritage et innovation. Approches historique, sociale et managériale du mouvement olympique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'implication corporelle dans le jeu vidéo comme supports d'apprentissages physiques et cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre de ses gestes. De la santé au bien-être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-91, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du streaming au mainstreaming : mécanismes de médiatisation du sport électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports et médias 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-189, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunes ou moins jeunes : savez-vous que les jeux vidéo nous veulent du bien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Vignali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emission radio : Europe1 - Bien fait pour vous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sociologique sur les conditions de préparation des sportifs sélectionnés pour les jeux paralympiques de Rio (2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Joncheray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National du Sport, de l'Expertise et de la Performance (INSEP). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sociologique sur les conditions de préparation des sportifs sélectionnés pour les jeux olympiques de Rio (2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Joncheray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Desenfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National du Sport, de l'Expertise et de la Performance (INSEP). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les conditions de préparation des sportifs sélectionnés pour les Jeux Olympiques de Rio (2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Joncheray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Desenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National du Sport, de l'Expertise et de la Performance. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les conditions de préparation des sportifs sélectionnés pour les Jeux Paralympiques de Rio (2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Joncheray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Desenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National du Sport, de l'Expertise et de la Performance. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId174"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:108.78186968839px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas BESOMBES </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF STAPS Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MCF STAPS Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courriel : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas.besombes@gmail.com</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Linkedin : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/in/nicolas-besombes-79799930/</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Twitter : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://twitter.com/NicoBesombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">THÈMES DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Besombes est maître de conférences en sociologie du sport à l'Institut des Sciences du Sport-Santé de Paris (URP 3625) du Département des Sports de l'Université Paris Cité. Depuis une dizaine d'années, ses recherches portent sur les pratiques sportives numériques émergentes et plus particulièrement sur l'esport.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parmi les différentes thématiques qu'il aborde et questionne, la dimension sportive et la durabilité de l'esport restent au cœur de ses travaux : institutionnalisation par les instances dirigeantes du sport traditionnel, physicalité et motricité, prévention de la santé, optimisation de la performance, enjeux de diversité et d'inclusion, stratégies marketing olympiques et esport. Il est l'auteur d'une vingtaine d'articles scientifiques et d'une centaine de communications en France et dans le monde.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Par ailleurs, Nicolas Besombes est membre fondateur de l'Association Francophone pour la Recherche et les Études Esportives (AREFE) et siège au conseil d'administration de l'Esports Research Network (ERN). Ces organisations sont les deux principaux réseaux académiques dédiés à la structuration de la recherche esports dans le monde francophone et à l'international. Par ailleurs, il dirige le premier Diplôme Universitaire en France dédié à la performance esports (DIU Esports Performance Manager).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parallèlement à ces fonctions, Nicolas Besombes est membre du conseil d'administration de l'association France Esports depuis 2017. Par ailleurs, il conseille depuis plusieurs années les pouvoirs publics (ministères et collectivités territoriales), ainsi que les mouvements sportifs et olympiques (clubs professionnels et amateurs, fédérations nationales et internationales, comités olympiques nationaux et régionaux) dans leur acculturation au phénomène esports.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EXPÉRIENCES PROFESSIONNELLES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :	  Membre du Comité Scientifique de l’Observatoire National du Sport du ministère des Sports et des Jeux Olympiques et Paralympiques.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 	Directeur adjoint de l’UFR STAPS de l’Université Paris Cité en charge des Relations Internationales.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 	Responsable pédagogique du Diplôme Inter Universitaire DIU « Esports Manager », UFR STAPS des Universités Paris Cité et de Poitiers.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 	Membre du Comité Scientifique de Silver Geek, association améliorant le bien-être des seniors à l’aide d’ateliers numériques ludiques et de compétitions esportives adaptées.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 	Responsable pédagogique du Master 1 « Activités Physiques Adaptées, Sport, Santé, Société » (APA3S), UFR STAPS de l’Université Paris Cité.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 	Membre du Comité d’Experts de PédaGoJeux, collectif d’information et de sensibilisation auprès des familles pour une pratique responsable du jeu vidéo.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 	Maître de Conférences à l’UFR STAPS de l’Université Paris Cité, et enseignant-chercheur au sein de l'Institut des Sciences du Sport-Santé de Paris (I3SP), URP 3625.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 	Membre du Conseil Scientifique de Game In Lab by Asmodee, programme de soutien à la recherche sur le jeu.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 	Cofondateur et membre du Conseil d’Administration de l’Esports Research Network (ERN).</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :	  Cofondateur et administrateur de l’Association pour la Recherche et les Études Francophones sur l’Esport (AREFE).</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :   Chercheur Postdoctoral en sociologie, Laboratoire SEP (EA 7370), Institut National du Sport, de l'Expertise et de la Performance (INSEP).</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 - 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :     Attaché Temporaire d’Enseignement et de Recherche en sociologie, UFR STAPS, Université Paris Descartes.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 - 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :     Enseignant vacataire en sociologie, UFR STAPS, Université Paris Descartes.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 - 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :     Élu titulaire au Conseil Scientifique de l’Ecole Doctorale 566 « Sciences du Sport, de la Motricité et du Mouvement Humain » (SSMMH), Université Paris Descartes.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 - 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :     Élu suppléant à la Commission Recherche, Université Paris Descartes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the interactions among core stakeholders of the Olympic media ecosystem: conditions for a value creation proposition of the Olympic Virtual Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chanavat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Media Business Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (3), pp.268-291. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16522354.2024.2335710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution sociohistorique de l’esport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 3 (1), pp.130-141. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pan.003.0130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaverser son corps : le désir de s’incarner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Guironnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Roaldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/iris.3369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution sociohistorique de l'esport : D’une pratique confidentielle à un spectacle planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 3 (1), pp.130-141. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pan.003.0130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Different Types of Training on Cognitive Performance in Professional Esports Players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Thillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitiello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Gaming and Esports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jege.2023-0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the integration of esports into the Olympic Movement: retrospective and prospective analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chanavat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagoras: International Academic Journal on Olympic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.62-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexing Esport Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sharpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Welsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Birch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Gaming and Esports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jege.2022-0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités de genres dans l'esport : virtuelles ou réelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Borkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Cabagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current issues of sustainability in esports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Greta Nyström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Mccauley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Macey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias M Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Esports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The current situation of the French professional esports industry: economic models of the clubs and regulation of the leagues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Sport Management Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16184742.2022.2080853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Esports Players Inactive? A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laffage-Cosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Culture and Sport. Studies and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 97 (1), pp.32-52. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/pcssr-2022-0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact économique de la crise sanitaire de la COVID-19 sur le secteur français de l'esport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 220, pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esports.edu: An Inventory and Analysis of Global Higher Education Esports Academic Programming and Curricula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth E Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Gawrysiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Esports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body Involvement in Video Gaming as a Support for Physical and Cognitive Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.565-584. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1555412018820426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Factors and Strategies Favored by French Olympic Athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Joncheray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Desenfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociology of Sport Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (1), pp.88-97. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/ssj.2019-0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02905242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exécution et mindgame dans les jeux vidéo de combat : les deux facettes de la vidéomotricité dans l’e-sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 99 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.099.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre rouages mécaniques et créateurs organiques : signatures et citations de comportements vidéoludiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Giner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Pannelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chariot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pardaillan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Signatures, 4, pp.115-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01798232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et e-sport : une comparaison récurrente à déconstruire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agressivité, domination et exclusion en EPS : étude de cas d’une école publique espagnole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.99-118. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.112.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et motricité dans le jeu vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Corps-Objet-Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14, pp.49-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux vidéo compétitifs au prisme des jeux sportifs : du sport au sport électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdj.612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopia Reframed: The (Gendered) Representation of Esport on L’Equipe.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Sport and Discrimination Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sport and Discrimination, May 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04628939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Truth about Esports during the Pandemic: Generalizable Economic Sustainability Lessons Learned in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth E Jenny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esports Research Network Conference (ERNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esports Research Network, Nov 2022, Jönköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques esportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Sport et Numérique. Bien-être et Emploi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCID-CO International Business School, Dec 2022, Longuenesse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le champion esportif, symbole d'une perte de vitalité ? Analyse des discours de la rubrique Esport du site lequipe.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société de Sociologie du Sport en Langue Française (3SLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIPS2, Jun 2022, Rennes - Université Rennes 2, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profit, First-Mover Advantage or Relational Rent? The Strategies of French Professional Esports Clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Terrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esports Research Network Conference (ERNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esports Research Network, Nov 2022, Jönköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux de l'esport dans la dimension olympique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international pluridisciplinaire. Esport : Du divertissement à l'Olympisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes et de Recherches Olympiques Universitaires (CéROu), Jun 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esports Events Environmental Sustainability: Carbon Footprint Estimation of the 2022 Gamers Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esports Research Network Conference (ERNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esports Research Network, Nov 2022, Jönköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l'esport aujourd'hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international pluridisciplinaire. Esport : Du divertissement à l'Olympisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes et de Recherches Olympiques Universitaires (CéROu), Jun 2022, Besançon (Doubs), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esports and Virtual Environments: the realm of data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès Annuel de la Société Suisse des Sciences du Sport (4S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Feb 2022, Lausanne (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esports for Everyone? The Case of Women’s Players Esports Career in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Borkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Cabagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esports Research Network Conference (ERNC22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Media, Management &amp; Transformation Centre, Nov 2022, Jönköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimer l'esport par l’image ? Le cas des illustrations de la rubrique esport de L’Équipe.fr (2016-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Laffage-Cosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SantESiH, CRESCO, ACHAC, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Esports to Virtual Sports: The Olympic Strategy Regarding Competitive Video Gaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Congrès de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuroMov Digital Health in Motion, Oct 2021, Montpellier (Le Corum), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si l’esport pouvait contribuer à construire un nouveau récit olympique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres Prospectives du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esports And Physical Activity: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Laffage-Cosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esports Research Network Conference (ERNC21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences du Sport-Santé de Paris (I3SP), Dec 2021, Paris (Université Paris Cité), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inclusion numérique des personnes en situation de handicap par le jeu vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai-Anh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dupire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’inclusion numérique des personnes en situation de handicap par le jeu vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ngo Mai-Anh, Jérôme Dupire, Nicolas Besombes, May 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03293362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ esport comme outil de santé publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Le jeu vidéo et la compétition esport au service du bien-être des seniors"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychologie (SFP21), Dec 2021, Tours (Université de Tours), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inclusion des joueurs en situation de handicap dans l’esport : accessibilité, équité et intégrité des compétitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dupire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai-Anh Ngo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i3 – Inclusion, Intersectionnalité, équité Intergénérationnelle : le passé, l’avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symposium histoire du jeu vidéo, Sep 2021, En ligne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03381610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tennis et l'esport : entre appropriations, divergences et ambitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque international "Le Tennis dans la Société de Demain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR STAPS Dijon, Jun 2021, Dijon (Université de Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inclusion des joueurs en situation de handicap dans l'esport : accessibilité, équité et intégrité des compétitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai-Anh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dupire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Inclusion, Intersectionnalité, équité Intergénérationnelle : le passé, l’avenir” (I3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symposium Annuel Histoire du Jeu 2021 (SAHJ), Sep 2021, Online, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations for Esports Curricula in Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael James Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rory Summerley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Gawrysiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITiCSE 2021: 26th ACM Conference on Innovation and Technology in Computer Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual Event Germany, France. pp.27-55, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3502870.3506566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Landscape of Higher Education Performance & Health-related Esports Academic Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth E Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Gawrysiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esports Research Network Conference (ERNC21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences du Sport-Santé de Paris (I3SP), Dec 2021, Paris (Université Paris Cité), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Framework to Support the Design of Esports Curricula in Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael James Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rory Summerley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Gawrysiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITiCSE 2021: 26th ACM Conference on Innovation and Technology in Computer Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual Event Germany, France. pp.599-600, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3456565.3461440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esports And Olympism: Towards A Strategic Alliance? Between Esports Democratisation And Rejuvenation Of The Olympic Brand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chanavat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Sport Management (EASM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Loughborough University, Sep 2020, Londres (Online), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esports.edu: An Analysis of Global Higher Education Esports Programs and Curricula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth E Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Gawrysiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esports Conference (ESC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California in Irvine (UCI), Oct 2020, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esport, entre modding communautaire et sportivisation commerciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Jeux et détournements"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Nov 2020, Strasbourg (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et esport : Quels liens avec le sport ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps Sportif et Jeu Vidéo. Performance Physique et Regard Médiatique dans l'Esport.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIL Game Lab, Jan 2020, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economics of Professional Esport: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Sport Management Virtual Conference (EASM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Loughborough University, Sep 2020, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les particularités économiques de l’Esport : modèles, écosystème et mécanismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Terrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Savante de Management du Sport (2SMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URePSSS, Jun 2020, Valenciennes (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esport et Olympisme, vers une alliance stratégique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chanavat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Savante de Management du Sport (2SMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URePSSS, Jun 2020, Valenciennes (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esports Associationalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. L. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Games Research Association (DiGRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ritsumeikan University, Aug 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a Field of Play to a Media Sport: Chronology of Esports' Mediatization in the Western World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hello Esport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Dec 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Age Olympiad: Inclusion of eSports in the Olympics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Gawrysiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Keiper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth E Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center for Sociocultural Sport and Olympic Research (CSSOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, California State University, Mar 2019, Fullerton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une épistémologie de l'esport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Game Evolution (CIGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier et Université Paris-Est Créteil, May 2019, Créteil (IAE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esport et Olympisme : Qu'en pensent les universitaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne In Game</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Mar 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes et esport en France : le cas de la Gamers Assembly et du Stunfest de 2009 à 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Minard Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne In Game</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Mar 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esportainment : comment Fortnite questionne la définition de l'esport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Fortnite Battle Royale au prisme des game studies : Discours, pratiques et représentations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liege Game Lab et UNIL Game Lab, Mar 2019, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport électronique, une situation vidéomotrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Praxéologie Motrice (AIPRAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Descartes, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skill & Luck, deux funs inconciliables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Giner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northern Rufio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre du Stunfest : festival des cultures vidéo-ludiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association 3 Hit Combo, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esports institutionalization: The case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vansyngel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Velpry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esports Conference (ESC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California in Irvine (UCI), Oct 2018, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esports and Material Culture: Controllers Incorporation in Fighting Video Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Toy Research Association (ITRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Paris Nord, Jul 2018, Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionalization of Esports: The Example of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sociology of Sport Association (ISSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne (UNIL), Jun 2018, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esport et périphériques de contrôle : l'incorporation des instruments du jeu de combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Entre le jeu et le joueur : écarts et médiations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liège Game Lab, Oct 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement du joueur dans l'esport : Quelles transpositions au jeu de société ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Game Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Game In Lab, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clubs de football et esport : analyse croisée des influences et des repositionnements économiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodénand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Sport Sciences in the Arab World (I3SAW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Stirling, Apr 2017, Stirling, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-sport et football : historique et influences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodénand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-sport et football : historique et influences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pasino Gaming Days, Feb 2017, Saint-Amand les Eaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émiettement institutionnel de l'esport en France : Une reconnaissance des pouvoirs publics malgré le désengagement du ministère des Sports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vansyngel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Française de Sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Vernes, Jul 2017, Amiens (Université Picardie Jules Vernes), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour quelles raisons les joueurs pratiquent-ils l'esport ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Game Evolution (CIGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison entre sport et esport au regard de la sociologie du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne, Oct 2017, Dijon (Université de Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clubs de football et e-sport : analyse croisée des influences et des repositionnements économiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodénand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Congress of the International Society for Sport Sciences in the Arab World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I3SAW, Apr 2017, Stirling, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02011805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport électronique et agressivité motrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Francophone pour la Recherche sur les Activités Physiques et Sportives (AFRAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR STAPS Bordeaux, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Sport, at the borders of modern sport?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports at the Borderlands: Translations, Transitions and Transgressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North American Society for the Sociology of Sport (NASSS), Nov 2015, Santa Fe (New Mexico), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sportization of competitive videogaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sociology of Sport Association (ISSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Descartes, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport électronique, une pratique sportive parallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rentrée de l'ED 566</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Oboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxical Effects of the Health Crisis within the Esports Industry: How French Esports Organizations Illuminate the Perceived Revenue Growth Façade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Jenny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and Physical Culture in Global Pandemic Times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.715-741, 2023, Global Culture and Sport Series, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14387-8_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique thématique en STAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-189, 2023, 9782340077447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esport et olympisme : entre démocratisation de la pratique et rajeunissement de la marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Défis de l’Olympisme, entre héritage et innovation. Approches historique, sociale et managériale du mouvement olympique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'implication corporelle dans le jeu vidéo comme supports d'apprentissages physiques et cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre de ses gestes. De la santé au bien-être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-91, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du streaming au mainstreaming : mécanismes de médiatisation du sport électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports et médias 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-189, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunes ou moins jeunes : savez-vous que les jeux vidéo nous veulent du bien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Vignali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emission radio : Europe1 - Bien fait pour vous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sociologique sur les conditions de préparation des sportifs sélectionnés pour les jeux olympiques de Rio (2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Joncheray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Desenfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National du Sport, de l'Expertise et de la Performance (INSEP). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sociologique sur les conditions de préparation des sportifs sélectionnés pour les jeux paralympiques de Rio (2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Joncheray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National du Sport, de l'Expertise et de la Performance (INSEP). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les conditions de préparation des sportifs sélectionnés pour les Jeux Olympiques de Rio (2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Joncheray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Desenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National du Sport, de l'Expertise et de la Performance. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les conditions de préparation des sportifs sélectionnés pour les Jeux Paralympiques de Rio (2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Joncheray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Desenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National du Sport, de l'Expertise et de la Performance. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId174"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherche.parisdescartes.fr/tec/nicolas.besombes@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/nicolas-besombes-79799930/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/NicoBesombes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608066v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lefebvre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besombes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanavat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16522354.2024.2335710" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031781v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pan.003.0130" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524074v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Thillier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Frutueux Agbangla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitiello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jege.2023-0022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608092v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451968v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Guironnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Roaldo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/iris.3369" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815498v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936012v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borkowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cabagno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934007v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sharpe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Welsh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Birch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jege.2022-0017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731255v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Greta Nystr&#246;m" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mccauley" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Macey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M Scholz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933959v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voisin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laffage-Cosnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/pcssr-2022-0022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715601v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William de Moor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Terrien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2022.2080853" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth E Jenny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Gawrysiak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731252v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maillot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1555412018820426" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02905242v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joncheray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burlot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dalgalarrondo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Desenfant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ssj.2019-0112" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731263v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.099.0019" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01798232v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Giner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pannelay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Roques" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chariot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731258v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731261v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Franco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.112.0099" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731260v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lech" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Collard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.612" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628939v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Descamps" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981705v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laffage-Cosnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981695v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981628v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981631v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981702v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981713v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981638v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981697v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981690v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981643v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982160v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731257v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael James Scott" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Summerley" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Connolly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3456565.3461440" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982256v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03293362v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Anh Ngo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981717v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982304v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982343v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381610v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981720v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Delestre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982293v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731256v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3502870.3506566" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995927v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995930v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015487v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015495v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015190v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017744v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015491v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04015832v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660709v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Minard Carneiro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015481v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L. Taylor" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Witkowski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04015897v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015182v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Manning" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Keiper" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04015854v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018200v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015494v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vansyngel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Velpry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04015976v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015148v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791254v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Northern Rufio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04015965v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017750v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04015869v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862384v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bod&#233;nand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04015931v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Louchart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015147v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018247v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995937v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011805v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995941v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018267v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04015946v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018302v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817809v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Oboeuf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091012v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Jenny" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14387-8_29" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043620v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731268v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731265v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731270v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912114v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vignali" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gomez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01878503v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Richard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01878515v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01689932v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01689953v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Richard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherche.parisdescartes.fr/tec/nicolas.besombes@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/nicolas-besombes-79799930/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/NicoBesombes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608066v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lefebvre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besombes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanavat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16522354.2024.2335710" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608092v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pan.003.0130" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451968v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Guironnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Roaldo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/iris.3369" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031781v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524074v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Thillier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Frutueux Agbangla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitiello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jege.2023-0022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815498v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934007v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sharpe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Welsh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Birch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jege.2022-0017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936012v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borkowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cabagno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731255v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Greta Nystr&#246;m" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mccauley" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Macey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M Scholz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715601v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William de Moor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Terrien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2022.2080853" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voisin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laffage-Cosnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/pcssr-2022-0022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth E Jenny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Gawrysiak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731252v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maillot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1555412018820426" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02905242v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joncheray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burlot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dalgalarrondo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Desenfant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ssj.2019-0112" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731263v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.099.0019" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01798232v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Giner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pannelay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Roques" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chariot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731258v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731261v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Franco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.112.0099" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731260v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lech" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Collard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.612" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628939v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Descamps" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981631v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981702v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981713v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981638v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981695v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981628v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981697v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981690v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981643v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981705v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laffage-Cosnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981717v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982304v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982256v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03293362v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Anh Ngo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982343v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381610v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981720v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Delestre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982293v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731256v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael James Scott" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Summerley" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Connolly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3502870.3506566" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982160v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731257v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3456565.3461440" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015487v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015495v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015190v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017744v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015491v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995930v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995927v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015481v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L. Taylor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Witkowski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04015897v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015182v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Manning" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Keiper" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04015854v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018200v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660709v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Minard Carneiro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04015832v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015148v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791254v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Northern Rufio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015494v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vansyngel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Velpry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04015976v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04015965v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017750v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04015869v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04015931v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bod&#233;nand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Louchart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862384v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015147v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018247v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995937v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011805v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995941v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018267v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04015946v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018302v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817809v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Oboeuf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091012v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Jenny" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14387-8_29" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043620v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731268v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731265v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731270v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912114v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vignali" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gomez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01878515v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01878503v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Richard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01689932v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01689953v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Richard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>