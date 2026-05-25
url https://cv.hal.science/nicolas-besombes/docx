--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:108.78186968839px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas BESOMBES </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF STAPS Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MCF STAPS Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courriel : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas.besombes@gmail.com</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Linkedin : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/in/nicolas-besombes-79799930/</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Twitter : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://twitter.com/NicoBesombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">THÈMES DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Besombes est maître de conférences en sociologie du sport à l'Institut des Sciences du Sport-Santé de Paris (URP 3625) du Département des Sports de l'Université Paris Cité. Depuis une dizaine d'années, ses recherches portent sur les pratiques sportives numériques émergentes et plus particulièrement sur l'esport.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parmi les différentes thématiques qu'il aborde et questionne, la dimension sportive et la durabilité de l'esport restent au cœur de ses travaux : institutionnalisation par les instances dirigeantes du sport traditionnel, physicalité et motricité, prévention de la santé, optimisation de la performance, enjeux de diversité et d'inclusion, stratégies marketing olympiques et esport. Il est l'auteur d'une vingtaine d'articles scientifiques et d'une centaine de communications en France et dans le monde.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Par ailleurs, Nicolas Besombes est membre fondateur de l'Association Francophone pour la Recherche et les Études Esportives (AREFE) et siège au conseil d'administration de l'Esports Research Network (ERN). Ces organisations sont les deux principaux réseaux académiques dédiés à la structuration de la recherche esports dans le monde francophone et à l'international. Par ailleurs, il dirige le premier Diplôme Universitaire en France dédié à la performance esports (DIU Esports Performance Manager).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parallèlement à ces fonctions, Nicolas Besombes est membre du conseil d'administration de l'association France Esports depuis 2017. Par ailleurs, il conseille depuis plusieurs années les pouvoirs publics (ministères et collectivités territoriales), ainsi que les mouvements sportifs et olympiques (clubs professionnels et amateurs, fédérations nationales et internationales, comités olympiques nationaux et régionaux) dans leur acculturation au phénomène esports.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EXPÉRIENCES PROFESSIONNELLES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :	  Membre du Comité Scientifique de l’Observatoire National du Sport du ministère des Sports et des Jeux Olympiques et Paralympiques.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 	Directeur adjoint de l’UFR STAPS de l’Université Paris Cité en charge des Relations Internationales.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 	Responsable pédagogique du Diplôme Inter Universitaire DIU « Esports Manager », UFR STAPS des Universités Paris Cité et de Poitiers.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 	Membre du Comité Scientifique de Silver Geek, association améliorant le bien-être des seniors à l’aide d’ateliers numériques ludiques et de compétitions esportives adaptées.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 	Responsable pédagogique du Master 1 « Activités Physiques Adaptées, Sport, Santé, Société » (APA3S), UFR STAPS de l’Université Paris Cité.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 	Membre du Comité d’Experts de PédaGoJeux, collectif d’information et de sensibilisation auprès des familles pour une pratique responsable du jeu vidéo.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 	Maître de Conférences à l’UFR STAPS de l’Université Paris Cité, et enseignant-chercheur au sein de l'Institut des Sciences du Sport-Santé de Paris (I3SP), URP 3625.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 	Membre du Conseil Scientifique de Game In Lab by Asmodee, programme de soutien à la recherche sur le jeu.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 	Cofondateur et membre du Conseil d’Administration de l’Esports Research Network (ERN).</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :	  Cofondateur et administrateur de l’Association pour la Recherche et les Études Francophones sur l’Esport (AREFE).</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :   Chercheur Postdoctoral en sociologie, Laboratoire SEP (EA 7370), Institut National du Sport, de l'Expertise et de la Performance (INSEP).</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 - 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :     Attaché Temporaire d’Enseignement et de Recherche en sociologie, UFR STAPS, Université Paris Descartes.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 - 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :     Enseignant vacataire en sociologie, UFR STAPS, Université Paris Descartes.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 - 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :     Élu titulaire au Conseil Scientifique de l’Ecole Doctorale 566 « Sciences du Sport, de la Motricité et du Mouvement Humain » (SSMMH), Université Paris Descartes.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 - 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :     Élu suppléant à la Commission Recherche, Université Paris Descartes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the interactions among core stakeholders of the Olympic media ecosystem: conditions for a value creation proposition of the Olympic Virtual Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chanavat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Media Business Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (3), pp.268-291. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16522354.2024.2335710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution sociohistorique de l’esport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 3 (1), pp.130-141. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pan.003.0130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaverser son corps : le désir de s’incarner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Guironnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Roaldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/iris.3369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution sociohistorique de l'esport : D’une pratique confidentielle à un spectacle planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 3 (1), pp.130-141. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pan.003.0130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Different Types of Training on Cognitive Performance in Professional Esports Players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Thillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitiello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Gaming and Esports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jege.2023-0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the integration of esports into the Olympic Movement: retrospective and prospective analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chanavat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagoras: International Academic Journal on Olympic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.62-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexing Esport Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sharpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Welsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Birch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Gaming and Esports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jege.2022-0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités de genres dans l'esport : virtuelles ou réelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Borkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Cabagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current issues of sustainability in esports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Greta Nyström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Mccauley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Macey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias M Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Esports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The current situation of the French professional esports industry: economic models of the clubs and regulation of the leagues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Sport Management Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16184742.2022.2080853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Esports Players Inactive? A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laffage-Cosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Culture and Sport. Studies and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 97 (1), pp.32-52. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/pcssr-2022-0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact économique de la crise sanitaire de la COVID-19 sur le secteur français de l'esport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 220, pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esports.edu: An Inventory and Analysis of Global Higher Education Esports Academic Programming and Curricula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth E Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Gawrysiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Esports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body Involvement in Video Gaming as a Support for Physical and Cognitive Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.565-584. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1555412018820426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Factors and Strategies Favored by French Olympic Athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Joncheray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Desenfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociology of Sport Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (1), pp.88-97. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/ssj.2019-0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02905242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exécution et mindgame dans les jeux vidéo de combat : les deux facettes de la vidéomotricité dans l’e-sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 99 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.099.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre rouages mécaniques et créateurs organiques : signatures et citations de comportements vidéoludiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Giner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Pannelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chariot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pardaillan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Signatures, 4, pp.115-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01798232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et e-sport : une comparaison récurrente à déconstruire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agressivité, domination et exclusion en EPS : étude de cas d’une école publique espagnole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.99-118. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.112.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et motricité dans le jeu vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Corps-Objet-Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14, pp.49-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux vidéo compétitifs au prisme des jeux sportifs : du sport au sport électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdj.612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopia Reframed: The (Gendered) Representation of Esport on L’Equipe.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Sport and Discrimination Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sport and Discrimination, May 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04628939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Truth about Esports during the Pandemic: Generalizable Economic Sustainability Lessons Learned in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth E Jenny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esports Research Network Conference (ERNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esports Research Network, Nov 2022, Jönköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques esportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Sport et Numérique. Bien-être et Emploi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCID-CO International Business School, Dec 2022, Longuenesse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le champion esportif, symbole d'une perte de vitalité ? Analyse des discours de la rubrique Esport du site lequipe.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société de Sociologie du Sport en Langue Française (3SLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIPS2, Jun 2022, Rennes - Université Rennes 2, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profit, First-Mover Advantage or Relational Rent? The Strategies of French Professional Esports Clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Terrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esports Research Network Conference (ERNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esports Research Network, Nov 2022, Jönköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux de l'esport dans la dimension olympique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international pluridisciplinaire. Esport : Du divertissement à l'Olympisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes et de Recherches Olympiques Universitaires (CéROu), Jun 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esports Events Environmental Sustainability: Carbon Footprint Estimation of the 2022 Gamers Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esports Research Network Conference (ERNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esports Research Network, Nov 2022, Jönköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l'esport aujourd'hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international pluridisciplinaire. Esport : Du divertissement à l'Olympisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes et de Recherches Olympiques Universitaires (CéROu), Jun 2022, Besançon (Doubs), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esports and Virtual Environments: the realm of data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès Annuel de la Société Suisse des Sciences du Sport (4S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Feb 2022, Lausanne (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esports for Everyone? The Case of Women’s Players Esports Career in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Borkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Cabagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esports Research Network Conference (ERNC22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Media, Management &amp; Transformation Centre, Nov 2022, Jönköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimer l'esport par l’image ? Le cas des illustrations de la rubrique esport de L’Équipe.fr (2016-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Laffage-Cosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SantESiH, CRESCO, ACHAC, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Esports to Virtual Sports: The Olympic Strategy Regarding Competitive Video Gaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Congrès de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuroMov Digital Health in Motion, Oct 2021, Montpellier (Le Corum), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si l’esport pouvait contribuer à construire un nouveau récit olympique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres Prospectives du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esports And Physical Activity: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Laffage-Cosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esports Research Network Conference (ERNC21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences du Sport-Santé de Paris (I3SP), Dec 2021, Paris (Université Paris Cité), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inclusion numérique des personnes en situation de handicap par le jeu vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai-Anh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dupire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’inclusion numérique des personnes en situation de handicap par le jeu vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ngo Mai-Anh, Jérôme Dupire, Nicolas Besombes, May 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03293362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ esport comme outil de santé publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Le jeu vidéo et la compétition esport au service du bien-être des seniors"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychologie (SFP21), Dec 2021, Tours (Université de Tours), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inclusion des joueurs en situation de handicap dans l’esport : accessibilité, équité et intégrité des compétitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dupire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai-Anh Ngo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i3 – Inclusion, Intersectionnalité, équité Intergénérationnelle : le passé, l’avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symposium histoire du jeu vidéo, Sep 2021, En ligne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03381610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tennis et l'esport : entre appropriations, divergences et ambitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque international "Le Tennis dans la Société de Demain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR STAPS Dijon, Jun 2021, Dijon (Université de Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inclusion des joueurs en situation de handicap dans l'esport : accessibilité, équité et intégrité des compétitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai-Anh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dupire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Inclusion, Intersectionnalité, équité Intergénérationnelle : le passé, l’avenir” (I3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symposium Annuel Histoire du Jeu 2021 (SAHJ), Sep 2021, Online, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations for Esports Curricula in Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael James Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rory Summerley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Gawrysiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITiCSE 2021: 26th ACM Conference on Innovation and Technology in Computer Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual Event Germany, France. pp.27-55, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3502870.3506566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Landscape of Higher Education Performance & Health-related Esports Academic Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth E Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Gawrysiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esports Research Network Conference (ERNC21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences du Sport-Santé de Paris (I3SP), Dec 2021, Paris (Université Paris Cité), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Framework to Support the Design of Esports Curricula in Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael James Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rory Summerley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Gawrysiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITiCSE 2021: 26th ACM Conference on Innovation and Technology in Computer Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual Event Germany, France. pp.599-600, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3456565.3461440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esports And Olympism: Towards A Strategic Alliance? Between Esports Democratisation And Rejuvenation Of The Olympic Brand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chanavat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Sport Management (EASM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Loughborough University, Sep 2020, Londres (Online), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esports.edu: An Analysis of Global Higher Education Esports Programs and Curricula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth E Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Gawrysiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esports Conference (ESC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California in Irvine (UCI), Oct 2020, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esport, entre modding communautaire et sportivisation commerciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Jeux et détournements"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Nov 2020, Strasbourg (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et esport : Quels liens avec le sport ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps Sportif et Jeu Vidéo. Performance Physique et Regard Médiatique dans l'Esport.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIL Game Lab, Jan 2020, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economics of Professional Esport: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Sport Management Virtual Conference (EASM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Loughborough University, Sep 2020, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les particularités économiques de l’Esport : modèles, écosystème et mécanismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Terrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Savante de Management du Sport (2SMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URePSSS, Jun 2020, Valenciennes (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esport et Olympisme, vers une alliance stratégique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chanavat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Savante de Management du Sport (2SMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URePSSS, Jun 2020, Valenciennes (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esports Associationalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. L. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Games Research Association (DiGRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ritsumeikan University, Aug 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a Field of Play to a Media Sport: Chronology of Esports' Mediatization in the Western World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hello Esport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Dec 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Age Olympiad: Inclusion of eSports in the Olympics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Gawrysiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Keiper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth E Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center for Sociocultural Sport and Olympic Research (CSSOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, California State University, Mar 2019, Fullerton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une épistémologie de l'esport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Game Evolution (CIGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier et Université Paris-Est Créteil, May 2019, Créteil (IAE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esport et Olympisme : Qu'en pensent les universitaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne In Game</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Mar 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes et esport en France : le cas de la Gamers Assembly et du Stunfest de 2009 à 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Minard Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne In Game</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Mar 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esportainment : comment Fortnite questionne la définition de l'esport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Fortnite Battle Royale au prisme des game studies : Discours, pratiques et représentations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liege Game Lab et UNIL Game Lab, Mar 2019, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport électronique, une situation vidéomotrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Praxéologie Motrice (AIPRAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Descartes, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skill & Luck, deux funs inconciliables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Giner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northern Rufio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre du Stunfest : festival des cultures vidéo-ludiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association 3 Hit Combo, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esports institutionalization: The case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vansyngel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Velpry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esports Conference (ESC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California in Irvine (UCI), Oct 2018, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esports and Material Culture: Controllers Incorporation in Fighting Video Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Toy Research Association (ITRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Paris Nord, Jul 2018, Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionalization of Esports: The Example of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sociology of Sport Association (ISSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne (UNIL), Jun 2018, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esport et périphériques de contrôle : l'incorporation des instruments du jeu de combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Entre le jeu et le joueur : écarts et médiations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liège Game Lab, Oct 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement du joueur dans l'esport : Quelles transpositions au jeu de société ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Game Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Game In Lab, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clubs de football et esport : analyse croisée des influences et des repositionnements économiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodénand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Sport Sciences in the Arab World (I3SAW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Stirling, Apr 2017, Stirling, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-sport et football : historique et influences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodénand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-sport et football : historique et influences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pasino Gaming Days, Feb 2017, Saint-Amand les Eaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émiettement institutionnel de l'esport en France : Une reconnaissance des pouvoirs publics malgré le désengagement du ministère des Sports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vansyngel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Française de Sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Vernes, Jul 2017, Amiens (Université Picardie Jules Vernes), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour quelles raisons les joueurs pratiquent-ils l'esport ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Game Evolution (CIGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison entre sport et esport au regard de la sociologie du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne, Oct 2017, Dijon (Université de Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clubs de football et e-sport : analyse croisée des influences et des repositionnements économiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodénand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Congress of the International Society for Sport Sciences in the Arab World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I3SAW, Apr 2017, Stirling, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02011805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport électronique et agressivité motrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Francophone pour la Recherche sur les Activités Physiques et Sportives (AFRAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR STAPS Bordeaux, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Sport, at the borders of modern sport?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports at the Borderlands: Translations, Transitions and Transgressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North American Society for the Sociology of Sport (NASSS), Nov 2015, Santa Fe (New Mexico), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sportization of competitive videogaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sociology of Sport Association (ISSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Descartes, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport électronique, une pratique sportive parallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rentrée de l'ED 566</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Oboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxical Effects of the Health Crisis within the Esports Industry: How French Esports Organizations Illuminate the Perceived Revenue Growth Façade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Jenny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and Physical Culture in Global Pandemic Times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.715-741, 2023, Global Culture and Sport Series, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14387-8_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique thématique en STAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-189, 2023, 9782340077447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esport et olympisme : entre démocratisation de la pratique et rajeunissement de la marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Défis de l’Olympisme, entre héritage et innovation. Approches historique, sociale et managériale du mouvement olympique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'implication corporelle dans le jeu vidéo comme supports d'apprentissages physiques et cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre de ses gestes. De la santé au bien-être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-91, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du streaming au mainstreaming : mécanismes de médiatisation du sport électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports et médias 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-189, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunes ou moins jeunes : savez-vous que les jeux vidéo nous veulent du bien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Vignali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emission radio : Europe1 - Bien fait pour vous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sociologique sur les conditions de préparation des sportifs sélectionnés pour les jeux olympiques de Rio (2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Joncheray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Desenfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National du Sport, de l'Expertise et de la Performance (INSEP). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sociologique sur les conditions de préparation des sportifs sélectionnés pour les jeux paralympiques de Rio (2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Joncheray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National du Sport, de l'Expertise et de la Performance (INSEP). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les conditions de préparation des sportifs sélectionnés pour les Jeux Olympiques de Rio (2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Joncheray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Desenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National du Sport, de l'Expertise et de la Performance. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les conditions de préparation des sportifs sélectionnés pour les Jeux Paralympiques de Rio (2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Joncheray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Desenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National du Sport, de l'Expertise et de la Performance. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId174"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:108.78186968839px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas BESOMBES </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF STAPS Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MCF STAPS Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courriel : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas.besombes@gmail.com</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Linkedin : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/in/nicolas-besombes-79799930/</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Twitter : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://twitter.com/NicoBesombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">THÈMES DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Besombes est maître de conférences en sociologie du sport à l'Institut des Sciences du Sport-Santé de Paris (URP 3625) du Département des Sports de l'Université Paris Cité. Depuis une dizaine d'années, ses recherches portent sur les pratiques sportives numériques émergentes et plus particulièrement sur l'esport.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parmi les différentes thématiques qu'il aborde et questionne, la dimension sportive et la durabilité de l'esport restent au cœur de ses travaux : institutionnalisation par les instances dirigeantes du sport traditionnel, physicalité et motricité, prévention de la santé, optimisation de la performance, enjeux de diversité et d'inclusion, stratégies marketing olympiques et esport. Il est l'auteur d'une vingtaine d'articles scientifiques et d'une centaine de communications en France et dans le monde.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Par ailleurs, Nicolas Besombes est membre fondateur de l'Association Francophone pour la Recherche et les Études Esportives (AREFE) et siège au conseil d'administration de l'Esports Research Network (ERN). Ces organisations sont les deux principaux réseaux académiques dédiés à la structuration de la recherche esports dans le monde francophone et à l'international. Par ailleurs, il dirige le premier Diplôme Universitaire en France dédié à la performance esports (DIU Esports Performance Manager).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parallèlement à ces fonctions, Nicolas Besombes est membre du conseil d'administration de l'association France Esports depuis 2017. Par ailleurs, il conseille depuis plusieurs années les pouvoirs publics (ministères et collectivités territoriales), ainsi que les mouvements sportifs et olympiques (clubs professionnels et amateurs, fédérations nationales et internationales, comités olympiques nationaux et régionaux) dans leur acculturation au phénomène esports.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EXPÉRIENCES PROFESSIONNELLES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :	  Membre du Comité Scientifique de l’Observatoire National du Sport du ministère des Sports et des Jeux Olympiques et Paralympiques.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 	Directeur adjoint de l’UFR STAPS de l’Université Paris Cité en charge des Relations Internationales.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 	Responsable pédagogique du Diplôme Inter Universitaire DIU « Esports Manager », UFR STAPS des Universités Paris Cité et de Poitiers.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 	Membre du Comité Scientifique de Silver Geek, association améliorant le bien-être des seniors à l’aide d’ateliers numériques ludiques et de compétitions esportives adaptées.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 	Responsable pédagogique du Master 1 « Activités Physiques Adaptées, Sport, Santé, Société » (APA3S), UFR STAPS de l’Université Paris Cité.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 	Membre du Comité d’Experts de PédaGoJeux, collectif d’information et de sensibilisation auprès des familles pour une pratique responsable du jeu vidéo.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 	Maître de Conférences à l’UFR STAPS de l’Université Paris Cité, et enseignant-chercheur au sein de l'Institut des Sciences du Sport-Santé de Paris (I3SP), URP 3625.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 	Membre du Conseil Scientifique de Game In Lab by Asmodee, programme de soutien à la recherche sur le jeu.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 	Cofondateur et membre du Conseil d’Administration de l’Esports Research Network (ERN).</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :	  Cofondateur et administrateur de l’Association pour la Recherche et les Études Francophones sur l’Esport (AREFE).</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :   Chercheur Postdoctoral en sociologie, Laboratoire SEP (EA 7370), Institut National du Sport, de l'Expertise et de la Performance (INSEP).</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 - 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :     Attaché Temporaire d’Enseignement et de Recherche en sociologie, UFR STAPS, Université Paris Descartes.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 - 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :     Enseignant vacataire en sociologie, UFR STAPS, Université Paris Descartes.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 - 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :     Élu titulaire au Conseil Scientifique de l’Ecole Doctorale 566 « Sciences du Sport, de la Motricité et du Mouvement Humain » (SSMMH), Université Paris Descartes.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 - 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :     Élu suppléant à la Commission Recherche, Université Paris Descartes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the interactions among core stakeholders of the Olympic media ecosystem: conditions for a value creation proposition of the Olympic Virtual Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chanavat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Media Business Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (3), pp.268-291. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16522354.2024.2335710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution sociohistorique de l'esport : D’une pratique confidentielle à un spectacle planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 3 (1), pp.130-141. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pan.003.0130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Different Types of Training on Cognitive Performance in Professional Esports Players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Thillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitiello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Gaming and Esports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jege.2023-0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution sociohistorique de l’esport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 3 (1), pp.130-141. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pan.003.0130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaverser son corps : le désir de s’incarner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Guironnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Roaldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/iris.3369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the integration of esports into the Olympic Movement: retrospective and prospective analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chanavat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagoras: International Academic Journal on Olympic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.62-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités de genres dans l'esport : virtuelles ou réelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Borkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Cabagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexing Esport Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sharpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Welsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Birch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Gaming and Esports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jege.2022-0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current issues of sustainability in esports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Greta Nyström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Mccauley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Macey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias M Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Esports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The current situation of the French professional esports industry: economic models of the clubs and regulation of the leagues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Sport Management Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16184742.2022.2080853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Esports Players Inactive? A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laffage-Cosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Culture and Sport. Studies and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 97 (1), pp.32-52. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/pcssr-2022-0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact économique de la crise sanitaire de la COVID-19 sur le secteur français de l'esport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 220, pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esports.edu: An Inventory and Analysis of Global Higher Education Esports Academic Programming and Curricula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth E Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Gawrysiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Esports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body Involvement in Video Gaming as a Support for Physical and Cognitive Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.565-584. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1555412018820426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Factors and Strategies Favored by French Olympic Athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Joncheray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Desenfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociology of Sport Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (1), pp.88-97. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/ssj.2019-0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02905242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exécution et mindgame dans les jeux vidéo de combat : les deux facettes de la vidéomotricité dans l’e-sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 99 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.099.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre rouages mécaniques et créateurs organiques : signatures et citations de comportements vidéoludiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Giner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Pannelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chariot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pardaillan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Signatures, 4, pp.115-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01798232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et e-sport : une comparaison récurrente à déconstruire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agressivité, domination et exclusion en EPS : étude de cas d’une école publique espagnole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.99-118. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.112.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et motricité dans le jeu vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Corps-Objet-Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14, pp.49-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux vidéo compétitifs au prisme des jeux sportifs : du sport au sport électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdj.612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esport, un domaine inclusif ? Mise en perspective des violences sexistes et sexuelles subies tout au long des carrières esportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Borkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabagno, G.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire carrière dans un espace faiblement cadré : entre incertitude et sélection informelle pour les esportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Borkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabagno, G.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Sciences Sociales Sports et Corps; L'équipe Santé, éducation, situations de handicap; L'équipe Apsy-V, Dec 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopia Reframed: The (Gendered) Representation of Esport on L’Equipe.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Sport and Discrimination Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sport and Discrimination, May 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04628939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We won't take you on the team because you're a girl&amp;quot;: Subtle and Overt Discrimination in the Career of French Women Esports Players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Borkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabagno, G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Annual Sport &amp; Discrimination Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire C3S; Université de Franche-Comté, May 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une socialisation genrée à l’esport ? Conditions d’accès, acceptation sociale et contraintes dans le parcours des esportifs·ves français·es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Borkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabagno, G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Colloque ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Reims (Université de Reims-Champagne-Ardenne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05616480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles mesures de la toxicité dans les pratiques compétitives ? Une méthode mixte de recherche des comportements toxiques au sein des compétitions esportives en présentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Borkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabagno, G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque du REDESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, REDESP; Université d'Artois, May 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux de l'esport dans la dimension olympique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international pluridisciplinaire. Esport : Du divertissement à l'Olympisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes et de Recherches Olympiques Universitaires (CéROu), Jun 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esports Events Environmental Sustainability: Carbon Footprint Estimation of the 2022 Gamers Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esports Research Network Conference (ERNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esports Research Network, Nov 2022, Jönköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profit, First-Mover Advantage or Relational Rent? The Strategies of French Professional Esports Clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Terrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esports Research Network Conference (ERNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esports Research Network, Nov 2022, Jönköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esport for Everyone ? The Case of Women's Players Esports Career in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Borkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabagno, G.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esports Research Network Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esport Research Network (ERN), Nov 2022, Jönköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Truth about Esports during the Pandemic: Generalizable Economic Sustainability Lessons Learned in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth E Jenny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esports Research Network Conference (ERNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esports Research Network, Nov 2022, Jönköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques esportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Sport et Numérique. Bien-être et Emploi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCID-CO International Business School, Dec 2022, Longuenesse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le champion esportif, symbole d'une perte de vitalité ? Analyse des discours de la rubrique Esport du site lequipe.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société de Sociologie du Sport en Langue Française (3SLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIPS2, Jun 2022, Rennes - Université Rennes 2, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esport et genre : des conditions d’accès à la pratique inégalitaires entre hommes et femmes en Bretagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Borkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabagno, G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès international de la Société de Sociologie du Sport de Langue Française (3SLF) : « Dire, faire et analyser : la sociologie du sport face au langage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes (Université Rennes 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05616448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l'esport aujourd'hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international pluridisciplinaire. Esport : Du divertissement à l'Olympisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes et de Recherches Olympiques Universitaires (CéROu), Jun 2022, Besançon (Doubs), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esports and Virtual Environments: the realm of data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès Annuel de la Société Suisse des Sciences du Sport (4S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Feb 2022, Lausanne (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esports for Everyone? The Case of Women’s Players Esports Career in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Borkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Cabagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esports Research Network Conference (ERNC22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Media, Management &amp; Transformation Centre, Nov 2022, Jönköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimer l'esport par l’image ? Le cas des illustrations de la rubrique esport de L’Équipe.fr (2016-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Laffage-Cosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SantESiH, CRESCO, ACHAC, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inclusion numérique des personnes en situation de handicap par le jeu vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai-Anh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dupire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’inclusion numérique des personnes en situation de handicap par le jeu vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ngo Mai-Anh, Jérôme Dupire, Nicolas Besombes, May 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03293362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esports And Physical Activity: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Laffage-Cosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esports Research Network Conference (ERNC21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences du Sport-Santé de Paris (I3SP), Dec 2021, Paris (Université Paris Cité), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si l’esport pouvait contribuer à construire un nouveau récit olympique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres Prospectives du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Esports to Virtual Sports: The Olympic Strategy Regarding Competitive Video Gaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Congrès de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuroMov Digital Health in Motion, Oct 2021, Montpellier (Le Corum), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tennis et l'esport : entre appropriations, divergences et ambitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque international "Le Tennis dans la Société de Demain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR STAPS Dijon, Jun 2021, Dijon (Université de Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ esport comme outil de santé publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Le jeu vidéo et la compétition esport au service du bien-être des seniors"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychologie (SFP21), Dec 2021, Tours (Université de Tours), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inclusion des joueurs en situation de handicap dans l’esport : accessibilité, équité et intégrité des compétitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dupire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai-Anh Ngo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i3 – Inclusion, Intersectionnalité, équité Intergénérationnelle : le passé, l’avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symposium histoire du jeu vidéo, Sep 2021, En ligne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03381610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inclusion des joueurs en situation de handicap dans l'esport : accessibilité, équité et intégrité des compétitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai-Anh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dupire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Inclusion, Intersectionnalité, équité Intergénérationnelle : le passé, l’avenir” (I3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symposium Annuel Histoire du Jeu 2021 (SAHJ), Sep 2021, Online, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations for Esports Curricula in Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael James Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rory Summerley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Gawrysiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITiCSE 2021: 26th ACM Conference on Innovation and Technology in Computer Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual Event Germany, France. pp.27-55, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3502870.3506566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Landscape of Higher Education Performance & Health-related Esports Academic Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth E Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Gawrysiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esports Research Network Conference (ERNC21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences du Sport-Santé de Paris (I3SP), Dec 2021, Paris (Université Paris Cité), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Framework to Support the Design of Esports Curricula in Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael James Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rory Summerley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Gawrysiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITiCSE 2021: 26th ACM Conference on Innovation and Technology in Computer Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual Event Germany, France. pp.599-600, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3456565.3461440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esports.edu: An Analysis of Global Higher Education Esports Programs and Curricula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth E Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Gawrysiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esports Conference (ESC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California in Irvine (UCI), Oct 2020, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esport, entre modding communautaire et sportivisation commerciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Jeux et détournements"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Nov 2020, Strasbourg (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esports And Olympism: Towards A Strategic Alliance? Between Esports Democratisation And Rejuvenation Of The Olympic Brand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chanavat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Sport Management (EASM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Loughborough University, Sep 2020, Londres (Online), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et esport : Quels liens avec le sport ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps Sportif et Jeu Vidéo. Performance Physique et Regard Médiatique dans l'Esport.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIL Game Lab, Jan 2020, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economics of Professional Esport: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Sport Management Virtual Conference (EASM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Loughborough University, Sep 2020, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les particularités économiques de l’Esport : modèles, écosystème et mécanismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Terrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Savante de Management du Sport (2SMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URePSSS, Jun 2020, Valenciennes (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esport et Olympisme, vers une alliance stratégique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chanavat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Savante de Management du Sport (2SMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URePSSS, Jun 2020, Valenciennes (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esports Associationalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. L. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Games Research Association (DiGRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ritsumeikan University, Aug 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a Field of Play to a Media Sport: Chronology of Esports' Mediatization in the Western World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hello Esport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Dec 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Age Olympiad: Inclusion of eSports in the Olympics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Gawrysiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Keiper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth E Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center for Sociocultural Sport and Olympic Research (CSSOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, California State University, Mar 2019, Fullerton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une épistémologie de l'esport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Game Evolution (CIGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier et Université Paris-Est Créteil, May 2019, Créteil (IAE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esport et Olympisme : Qu'en pensent les universitaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne In Game</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Mar 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes et esport en France : le cas de la Gamers Assembly et du Stunfest de 2009 à 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Minard Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne In Game</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Mar 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esportainment : comment Fortnite questionne la définition de l'esport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Fortnite Battle Royale au prisme des game studies : Discours, pratiques et représentations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liege Game Lab et UNIL Game Lab, Mar 2019, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esports institutionalization: The case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vansyngel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Velpry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esports Conference (ESC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California in Irvine (UCI), Oct 2018, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esports and Material Culture: Controllers Incorporation in Fighting Video Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Toy Research Association (ITRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Paris Nord, Jul 2018, Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport électronique, une situation vidéomotrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Praxéologie Motrice (AIPRAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Descartes, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skill & Luck, deux funs inconciliables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Giner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northern Rufio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre du Stunfest : festival des cultures vidéo-ludiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association 3 Hit Combo, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionalization of Esports: The Example of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sociology of Sport Association (ISSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne (UNIL), Jun 2018, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esport et périphériques de contrôle : l'incorporation des instruments du jeu de combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Entre le jeu et le joueur : écarts et médiations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liège Game Lab, Oct 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement du joueur dans l'esport : Quelles transpositions au jeu de société ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Game Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Game In Lab, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clubs de football et esport : analyse croisée des influences et des repositionnements économiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodénand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Sport Sciences in the Arab World (I3SAW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Stirling, Apr 2017, Stirling, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-sport et football : historique et influences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodénand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-sport et football : historique et influences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pasino Gaming Days, Feb 2017, Saint-Amand les Eaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émiettement institutionnel de l'esport en France : Une reconnaissance des pouvoirs publics malgré le désengagement du ministère des Sports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vansyngel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Française de Sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Vernes, Jul 2017, Amiens (Université Picardie Jules Vernes), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison entre sport et esport au regard de la sociologie du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne, Oct 2017, Dijon (Université de Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour quelles raisons les joueurs pratiquent-ils l'esport ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Game Evolution (CIGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clubs de football et e-sport : analyse croisée des influences et des repositionnements économiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodénand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Congress of the International Society for Sport Sciences in the Arab World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I3SAW, Apr 2017, Stirling, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02011805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport électronique et agressivité motrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Francophone pour la Recherche sur les Activités Physiques et Sportives (AFRAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR STAPS Bordeaux, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Sport, at the borders of modern sport?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports at the Borderlands: Translations, Transitions and Transgressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North American Society for the Sociology of Sport (NASSS), Nov 2015, Santa Fe (New Mexico), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sportization of competitive videogaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sociology of Sport Association (ISSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Descartes, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport électronique, une pratique sportive parallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rentrée de l'ED 566</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Oboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxical Effects of the Health Crisis within the Esports Industry: How French Esports Organizations Illuminate the Perceived Revenue Growth Façade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Jenny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and Physical Culture in Global Pandemic Times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.715-741, 2023, Global Culture and Sport Series, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14387-8_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique thématique en STAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-189, 2023, 9782340077447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esport et olympisme : entre démocratisation de la pratique et rajeunissement de la marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Défis de l’Olympisme, entre héritage et innovation. Approches historique, sociale et managériale du mouvement olympique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'implication corporelle dans le jeu vidéo comme supports d'apprentissages physiques et cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre de ses gestes. De la santé au bien-être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-91, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du streaming au mainstreaming : mécanismes de médiatisation du sport électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports et médias 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-189, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunes ou moins jeunes : savez-vous que les jeux vidéo nous veulent du bien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Vignali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emission radio : Europe1 - Bien fait pour vous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sociologique sur les conditions de préparation des sportifs sélectionnés pour les jeux olympiques de Rio (2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Joncheray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Desenfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National du Sport, de l'Expertise et de la Performance (INSEP). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sociologique sur les conditions de préparation des sportifs sélectionnés pour les jeux paralympiques de Rio (2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Joncheray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National du Sport, de l'Expertise et de la Performance (INSEP). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les conditions de préparation des sportifs sélectionnés pour les Jeux Olympiques de Rio (2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Joncheray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Desenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National du Sport, de l'Expertise et de la Performance. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les conditions de préparation des sportifs sélectionnés pour les Jeux Paralympiques de Rio (2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Joncheray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Desenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National du Sport, de l'Expertise et de la Performance. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId182"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherche.parisdescartes.fr/tec/nicolas.besombes@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/nicolas-besombes-79799930/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/NicoBesombes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608066v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lefebvre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besombes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanavat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16522354.2024.2335710" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608092v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pan.003.0130" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451968v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Guironnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Roaldo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/iris.3369" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031781v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524074v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Thillier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Frutueux Agbangla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitiello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jege.2023-0022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815498v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934007v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sharpe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Welsh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Birch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jege.2022-0017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936012v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borkowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cabagno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731255v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Greta Nystr&#246;m" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mccauley" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Macey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M Scholz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715601v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William de Moor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Terrien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2022.2080853" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voisin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laffage-Cosnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/pcssr-2022-0022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth E Jenny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Gawrysiak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731252v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maillot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1555412018820426" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02905242v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joncheray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burlot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dalgalarrondo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Desenfant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ssj.2019-0112" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731263v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.099.0019" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01798232v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Giner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pannelay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Roques" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chariot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731258v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731261v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Franco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.112.0099" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731260v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lech" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Collard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.612" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628939v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Descamps" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981631v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981702v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981713v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981638v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981695v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981628v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981697v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981690v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981643v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981705v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laffage-Cosnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981717v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982304v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982256v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03293362v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Anh Ngo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982343v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381610v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981720v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Delestre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982293v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731256v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael James Scott" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Summerley" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Connolly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3502870.3506566" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982160v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731257v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3456565.3461440" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015487v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015495v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015190v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017744v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015491v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995930v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995927v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015481v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L. Taylor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Witkowski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04015897v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015182v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Manning" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Keiper" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04015854v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018200v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660709v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Minard Carneiro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04015832v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015148v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791254v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Northern Rufio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015494v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vansyngel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Velpry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04015976v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04015965v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017750v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04015869v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04015931v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bod&#233;nand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Louchart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862384v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015147v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018247v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995937v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011805v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995941v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018267v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04015946v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018302v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817809v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Oboeuf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091012v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Jenny" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14387-8_29" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043620v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731268v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731265v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731270v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912114v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vignali" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gomez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01878515v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01878503v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Richard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01689932v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01689953v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Richard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherche.parisdescartes.fr/tec/nicolas.besombes@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/nicolas-besombes-79799930/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/NicoBesombes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608066v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lefebvre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besombes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanavat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16522354.2024.2335710" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031781v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pan.003.0130" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524074v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Thillier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Frutueux Agbangla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitiello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jege.2023-0022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608092v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451968v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Guironnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Roaldo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/iris.3369" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815498v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936012v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borkowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cabagno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934007v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sharpe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Welsh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Birch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jege.2022-0017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731255v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Greta Nystr&#246;m" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mccauley" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Macey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M Scholz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715601v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William de Moor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Terrien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2022.2080853" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voisin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laffage-Cosnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/pcssr-2022-0022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth E Jenny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Gawrysiak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731252v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maillot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1555412018820426" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02905242v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joncheray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burlot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dalgalarrondo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Desenfant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ssj.2019-0112" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731263v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.099.0019" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01798232v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Giner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pannelay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Roques" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chariot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731258v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731261v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Franco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.112.0099" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731260v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lech" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Collard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.612" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05617402v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabagno, G." TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05617407v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628939v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Descamps" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05617398v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05616480v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05617394v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981695v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981628v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981638v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05617390v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981631v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981702v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981713v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05616448v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981697v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981690v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981643v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981705v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laffage-Cosnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03293362v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Anh Ngo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982256v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982304v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981717v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981720v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Delestre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982343v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381610v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982293v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731256v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael James Scott" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Summerley" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Connolly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3502870.3506566" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982160v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731257v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3456565.3461440" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015495v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015190v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015487v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017744v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015491v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995930v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995927v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015481v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L. Taylor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Witkowski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04015897v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015182v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Manning" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Keiper" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04015854v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018200v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660709v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Minard Carneiro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04015832v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015494v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vansyngel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Velpry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04015976v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015148v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791254v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Northern Rufio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04015965v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017750v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04015869v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04015931v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bod&#233;nand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Louchart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862384v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015147v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995937v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018247v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011805v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995941v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018267v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04015946v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018302v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817809v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Oboeuf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091012v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Jenny" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14387-8_29" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043620v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731268v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731265v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731270v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912114v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vignali" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gomez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01878515v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01878503v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Richard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01689932v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01689953v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Richard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>