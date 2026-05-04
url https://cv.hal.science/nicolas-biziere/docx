--- v0 (2026-03-26)
+++ v1 (2026-05-04)
@@ -1344,441 +1344,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01400872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic nanoconstrictions made from nickel electrodeposition in polymeric bi-conical tracks: Magneto-transport behavior</w:t>
+                <w:t xml:space="preserve">Strain-induced inverse magnetostriction measured on a single contacted Ni nanowire in a polymer matrix Strain-induced inverse magnetostriction measured on a single contacted Ni nanowire in a polymer matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-C Clochard</w:t>
+                <w:t xml:space="preserve">Do-Ch Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Biziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M El Jouad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Biziere</w:t>
+                <w:t xml:space="preserve">G Melilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pham Do</w:t>
+                <w:t xml:space="preserve">R Pajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-J Drouhin</w:t>
+                <w:t xml:space="preserve">D Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Radiation Physics and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.173910. </w:t>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.045017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2013.06.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/1/4/045017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011940v2</w:t>
+                <w:t xml:space="preserve">hal-01128977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin transport in benzofurane bithiophene based organic spin valves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic nanoconstrictions made from nickel electrodeposition in polymeric bi-conical tracks: Magneto-transport behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-C Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Palosse</w:t>
+                <w:t xml:space="preserve">M El Jouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Biziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Séguy</w:t>
+                <w:t xml:space="preserve">Pham Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Mallet</w:t>
+                <w:t xml:space="preserve">H-J Drouhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4862675⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.173910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2013.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707035v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011940v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-induced inverse magnetostriction measured on a single contacted Ni nanowire in a polymer matrix Strain-induced inverse magnetostriction measured on a single contacted Ni nanowire in a polymer matrix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin transport in benzofurane bithiophene based organic spin valves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Palosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do-Ch Pham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Biziere</w:t>
+                <w:t xml:space="preserve">Isabelle Séguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Melilli</w:t>
+                <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Pajon</w:t>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Lacour</w:t>
+                <w:t xml:space="preserve">Charlotte Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.045017. </w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (1), pp.017117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/1/4/045017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4862675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128977v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the Fine Structure of a Magnetic Domain Wall in a Ni Nanocylinder</w:t>
               </w:r>
@@ -1924,51 +1924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Biziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E Wegrowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4959,51 +4959,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434726v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Resano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao Cefas Torres-Dias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biziere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0294261" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463589v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mantion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torres Dias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tacchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0189486" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620920v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085623" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654810v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.044054" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267703v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wolf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sturm" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernando Reyes Vasquez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Wade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0187-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349756v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L Wade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5124620" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744846v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Abdallah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Pradines" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/50/3/035003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706738v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15703" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718887v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/4/046101" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01400872v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04553" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011940v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Clochard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Jouad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Do" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-J Drouhin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2013.06.016" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WTV65NF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Palosse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mallet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862675" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128977v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do-Ch Pham" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Melilli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pajon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/1/4/045017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143150v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassalle-Balier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Clochard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Wegrowe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl400317j" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128122v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Clochard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E Wegrowe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Viret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4803702" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354719v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ortiz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Garcia-Garcia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boust" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bobo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4789801" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128117v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lassalle Ballier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Clochard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis L Wade" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3638072" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354699v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mur&#232;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph. Ansermet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.06.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G780984-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354702v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Ansermet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.012404" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354703v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fermon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.064408" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354715v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2885088" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354717v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pannetier-Lecoeur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scola" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Walliang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2007.898056" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354716v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stashkevich" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Djemia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fetisov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2815673" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354723v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Speliotis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Niarchos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Falaras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tsoukleris" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pepin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1006-706X(08)60218-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354722v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cousin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2005.11.043" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-816MZHKJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294269v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine R&#233;sano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294263v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao Cefas Torres Dias" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294252v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abeilhou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gatti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720306v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mantion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720315v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Reyes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T L Wade" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wolf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Warot-Fonrose" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074034v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wade" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074023v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729347v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791431v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis L. Wade" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720318v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mantion" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791489v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791513v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00135915v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03250983v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434726v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Resano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao Cefas Torres-Dias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biziere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0294261" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463589v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mantion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torres Dias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tacchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0189486" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620920v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085623" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654810v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.044054" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267703v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wolf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sturm" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernando Reyes Vasquez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Wade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0187-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349756v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L Wade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5124620" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744846v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Abdallah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Pradines" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/50/3/035003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706738v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15703" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718887v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/4/046101" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01400872v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04553" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128977v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do-Ch Pham" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Melilli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pajon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/1/4/045017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011940v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Clochard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Jouad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Do" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-J Drouhin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2013.06.016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WTV65NF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707035v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Palosse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mallet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862675" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143150v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassalle-Balier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Clochard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Wegrowe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl400317j" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128122v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Clochard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E Wegrowe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Viret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4803702" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354719v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ortiz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Garcia-Garcia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boust" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bobo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4789801" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128117v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lassalle Ballier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Clochard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis L Wade" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3638072" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354699v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mur&#232;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph. Ansermet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.06.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G780984-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354702v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Ansermet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.012404" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354703v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fermon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.064408" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354715v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2885088" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354717v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pannetier-Lecoeur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scola" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Walliang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2007.898056" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354716v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stashkevich" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Djemia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fetisov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2815673" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354723v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Speliotis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Niarchos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Falaras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tsoukleris" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pepin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1006-706X(08)60218-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354722v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cousin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2005.11.043" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-816MZHKJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294269v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine R&#233;sano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294263v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao Cefas Torres Dias" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294252v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abeilhou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gatti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720306v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mantion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720315v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Reyes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T L Wade" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wolf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Warot-Fonrose" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074034v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wade" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074023v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729347v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791431v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis L. Wade" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720318v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mantion" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791489v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791513v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00135915v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03250983v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>