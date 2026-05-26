--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -366,209 +366,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Ga + milling on the spin waves modes in a Co 2 MnSi Heusler magnonic crystal</w:t>
+                <w:t xml:space="preserve">Cubic Anisotropy for a Reconfigurable Magnonic Crystal Based on Co2MnSi Heusler Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mantion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Biziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 131 (11), pp.113905. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (4), pp.044054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0085623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.17.044054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620920v1</w:t>
+                <w:t xml:space="preserve">hal-03654810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cubic Anisotropy for a Reconfigurable Magnonic Crystal Based on Co2MnSi Heusler Alloy</w:t>
+                <w:t xml:space="preserve">Influence of Ga + milling on the spin waves modes in a Co 2 MnSi Heusler magnonic crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mantion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Biziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (4), pp.044054. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 131 (11), pp.113905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.17.044054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0085623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03654810v1</w:t>
+                <w:t xml:space="preserve">hal-03620920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holographic vector field electron tomography of three-dimensional nanomagnets</w:t>
               </w:r>
@@ -1344,839 +1344,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01400872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-induced inverse magnetostriction measured on a single contacted Ni nanowire in a polymer matrix Strain-induced inverse magnetostriction measured on a single contacted Ni nanowire in a polymer matrix</w:t>
+                <w:t xml:space="preserve">Magnetic nanoconstrictions made from nickel electrodeposition in polymeric bi-conical tracks: Magneto-transport behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do-Ch Pham</w:t>
+                <w:t xml:space="preserve">M-C Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M El Jouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Biziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Pajon</w:t>
+                <w:t xml:space="preserve">Pham Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Lacour</w:t>
+                <w:t xml:space="preserve">H-J Drouhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.045017. </w:t>
+              <w:t xml:space="preserve">International Journal for Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.173910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/1/4/045017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2013.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01128977v1</w:t>
+                <w:t xml:space="preserve">hal-01011940v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic nanoconstrictions made from nickel electrodeposition in polymeric bi-conical tracks: Magneto-transport behavior</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spin transport in benzofurane bithiophene based organic spin valves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M El Jouad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Biziere</w:t>
+                <w:t xml:space="preserve">Mathieu Palosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pham Do</w:t>
+                <w:t xml:space="preserve">Isabelle Séguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-J Drouhin</w:t>
+                <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Radiation Physics and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2013.06.016⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (1), pp.017117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4862675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01011940v2</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin transport in benzofurane bithiophene based organic spin valves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strain-induced inverse magnetostriction measured on a single contacted Ni nanowire in a polymer matrix Strain-induced inverse magnetostriction measured on a single contacted Ni nanowire in a polymer matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Séguy</w:t>
+                <w:t xml:space="preserve">Do-Ch Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Biziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
+                <w:t xml:space="preserve">G Melilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+                <w:t xml:space="preserve">R Pajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Mallet</w:t>
+                <w:t xml:space="preserve">D Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (1), pp.017117. </w:t>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.045017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4862675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/1/4/045017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707035v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the Fine Structure of a Magnetic Domain Wall in a Ni Nanocylinder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth, structural, and magnetic characterization of epitaxial Co 2 MnSi films deposited on MgO and Cr seed layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Garcia-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Biziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-E. Wegrowe</w:t>
+                <w:t xml:space="preserve">F. Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl400317j⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (4), pp.043921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4789801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143150v1</w:t>
+                <w:t xml:space="preserve">hal-02354719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetoresistance in magnetic nanoconstrictions: The role of structural defects Magnetoresistance in magnetic nanoconstrictions: The role of structural defects</w:t>
+                <w:t xml:space="preserve">Imaging the Fine Structure of a Magnetic Domain Wall in a Ni Nanocylinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Biziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pham Do</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-E Wegrowe</w:t>
+                <w:t xml:space="preserve">Rémy Lassalle-Balier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Viret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Wegrowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4803702⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (5), pp.2053-2057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl400317j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128122v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth, structural, and magnetic characterization of epitaxial Co 2 MnSi films deposited on MgO and Cr seed layers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Ortiz</w:t>
+                <w:t xml:space="preserve">Magnetoresistance in magnetic nanoconstrictions: The role of structural defects Magnetoresistance in magnetic nanoconstrictions: The role of structural defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Biziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. Garcia-Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Biziere</w:t>
+                <w:t xml:space="preserve">M.-C Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Boust</w:t>
+                <w:t xml:space="preserve">J.-E Wegrowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bobo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Viret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 113 (4), pp.043921. </w:t>
+              <w:t xml:space="preserve">, 2013, pp.173910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4789801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4803702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354719v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and magnetic reversal of bi-conical Ni nanostructures Synthesis and magnetic reversal of bi-conical Ni nanostructures</w:t>
               </w:r>
@@ -2201,51 +2201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Lassalle Ballier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travis L Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2510,732 +2510,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency giant magnetoresistance measurement to study the dynamics of a micron-scale spin-valve sensor</w:t>
+                <w:t xml:space="preserve">dc effect in a single micrometric spin valve sensor under ferromagnetic resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Biziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fermon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 78 (6), </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92 (9), pp.092503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.064408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2885088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354703v1</w:t>
+                <w:t xml:space="preserve">hal-02354715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">dc effect in a single micrometric spin valve sensor under ferromagnetic resonance</w:t>
+                <w:t xml:space="preserve">High-frequency giant magnetoresistance measurement to study the dynamics of a micron-scale spin-valve sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Biziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fermon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 92 (9), pp.092503. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2885088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.064408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354715v1</w:t>
+                <w:t xml:space="preserve">hal-02354703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF Response of Superconducting-GMR Mixed Sensors, Application to NQR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-intensity Brillouin light scattering by spin waves in a permalloy film under microwave resonance pumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Biziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pannetier-Lecoeur</w:t>
+                <w:t xml:space="preserve">A. Stashkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Djemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fetisov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fermon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.L. Walliang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 17 (2), pp.598-601. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 102 (10), pp.103905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2007.898056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2815673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354717v1</w:t>
+                <w:t xml:space="preserve">hal-02354716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-intensity Brillouin light scattering by spin waves in a permalloy film under microwave resonance pumping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RF Response of Superconducting-GMR Mixed Sensors, Application to NQR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pannetier-Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fermon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Biziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Djemia</w:t>
+                <w:t xml:space="preserve">J. Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Fetisov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Fermon</w:t>
+                <w:t xml:space="preserve">A.L. Walliang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 102 (10), pp.103905. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (2), pp.598-601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2815673⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2007.898056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354716v1</w:t>
+                <w:t xml:space="preserve">hal-02354717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of Nd-Fe-B Magnets by Screen Printing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimised GMR sensors for low and high frequencies applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fermon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pannetier-Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Biziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Speliotis</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Iron and Steel Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1006-706X(08)60218-6⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 129 (1-2), pp.203-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2005.11.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354723v1</w:t>
+                <w:t xml:space="preserve">hal-02354722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimised GMR sensors for low and high frequencies applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Biziere</w:t>
+                <w:t xml:space="preserve">Preparation of Nd-Fe-B Magnets by Screen Printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Speliotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Niarchos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Falaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cousin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Tsoukleris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2005.11.043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Iron and Steel Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13, pp.405-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1006-706X(08)60218-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02354722v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3247,368 +3247,368 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie d'ondes de spins par holographie électronique</w:t>
+                <w:t xml:space="preserve">Imaging spin waves by Electron Holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Résano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraao Cefas Torres Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abeilhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Louis Neel 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Voguë, France</w:t>
+              <w:t xml:space="preserve">JEMS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Francfort, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294269v1</w:t>
+                <w:t xml:space="preserve">hal-05294252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging spin waves by Electron Holography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imagerie d'ondes de spins par holographie électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Résano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Biziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">Colloque Louis Neel 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Voguë, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294263v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging spin waves by Electron Holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Biziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Résano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraao Cefas Torres Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lassagne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEMS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Francfort, Germany</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294252v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurable dynamic states in Heusler based magnonic crystals</w:t>
               </w:r>
@@ -4959,51 +4959,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434726v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Resano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao Cefas Torres-Dias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biziere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0294261" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463589v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mantion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torres Dias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tacchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0189486" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620920v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085623" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654810v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.044054" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267703v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wolf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sturm" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernando Reyes Vasquez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Wade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0187-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349756v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L Wade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5124620" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744846v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Abdallah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Pradines" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/50/3/035003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706738v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15703" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718887v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/4/046101" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01400872v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04553" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128977v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do-Ch Pham" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Melilli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pajon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/1/4/045017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011940v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Clochard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Jouad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Do" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-J Drouhin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2013.06.016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WTV65NF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707035v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Palosse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mallet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862675" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143150v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassalle-Balier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Clochard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Wegrowe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl400317j" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128122v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Clochard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E Wegrowe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Viret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4803702" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354719v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ortiz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Garcia-Garcia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boust" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bobo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4789801" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128117v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lassalle Ballier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Clochard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis L Wade" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3638072" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354699v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mur&#232;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph. Ansermet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.06.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G780984-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354702v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Ansermet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.012404" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354703v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fermon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.064408" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354715v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2885088" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354717v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pannetier-Lecoeur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scola" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Walliang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2007.898056" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354716v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stashkevich" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Djemia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fetisov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2815673" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354723v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Speliotis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Niarchos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Falaras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tsoukleris" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pepin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1006-706X(08)60218-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354722v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cousin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2005.11.043" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-816MZHKJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294269v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine R&#233;sano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294263v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao Cefas Torres Dias" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294252v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abeilhou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gatti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720306v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mantion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720315v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Reyes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T L Wade" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wolf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Warot-Fonrose" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074034v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wade" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074023v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729347v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791431v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis L. Wade" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720318v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mantion" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791489v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791513v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00135915v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03250983v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434726v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Resano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao Cefas Torres-Dias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biziere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0294261" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463589v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mantion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torres Dias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tacchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0189486" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654810v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.044054" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620920v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085623" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267703v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wolf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sturm" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernando Reyes Vasquez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Wade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0187-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349756v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L Wade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5124620" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744846v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Abdallah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Pradines" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/50/3/035003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706738v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15703" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718887v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/4/046101" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01400872v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04553" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011940v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Clochard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Jouad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Do" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-J Drouhin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2013.06.016" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WTV65NF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Palosse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mallet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862675" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128977v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do-Ch Pham" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Melilli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pajon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/1/4/045017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354719v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ortiz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Garcia-Garcia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boust" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bobo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4789801" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143150v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassalle-Balier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Clochard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Wegrowe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl400317j" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128122v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Clochard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E Wegrowe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Viret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4803702" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128117v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lassalle Ballier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Clochard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis L Wade" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3638072" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354699v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mur&#232;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph. Ansermet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.06.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G780984-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354702v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Ansermet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.012404" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354715v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fermon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2885088" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354703v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.064408" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354716v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stashkevich" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Djemia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fetisov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2815673" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354717v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pannetier-Lecoeur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scola" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Walliang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2007.898056" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354722v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cousin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2005.11.043" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-816MZHKJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354723v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Speliotis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Niarchos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Falaras" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tsoukleris" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pepin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1006-706X(08)60218-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294252v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine R&#233;sano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao Cefas Torres Dias" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abeilhou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gatti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294269v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294263v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720306v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mantion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720315v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Reyes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T L Wade" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wolf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Warot-Fonrose" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074034v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wade" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074023v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729347v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791431v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis L. Wade" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720318v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mantion" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791489v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791513v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00135915v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03250983v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>