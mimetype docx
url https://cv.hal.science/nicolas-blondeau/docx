--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -217,209 +217,209 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the brain glucose metabolism: A gateway to innovative stroke therapies</w:t>
+                <w:t xml:space="preserve">How to Pick a Neuroprotective Drug in Stroke Without Losing Your Mind?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier F Pisani</w:t>
+                <w:t xml:space="preserve">Joseph S Tauskela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (6), pp.883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0271678x251346277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/life15060883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130005v1</w:t>
+                <w:t xml:space="preserve">hal-05131058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Pick a Neuroprotective Drug in Stroke Without Losing Your Mind?</w:t>
+                <w:t xml:space="preserve">Deciphering the brain glucose metabolism: A gateway to innovative stroke therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph S Tauskela</w:t>
+                <w:t xml:space="preserve">Didier F Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (6), pp.883. </w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/life15060883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0271678x251346277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131058v1</w:t>
+                <w:t xml:space="preserve">hal-05130005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting seryl-tRNA synthetase to unlock ischemic resilience in stroke – Insights from a proof-of-concept study</w:t>
               </w:r>
@@ -1056,775 +1056,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combattre l’accident vasculaire cérébral en inhibant une enzyme liée à la voie de synthèse des polyamines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dietary fat exacerbates postprandial hypothalamic inflammation involving glial fibrillary acidic protein-positive cells and microglia in male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cansell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Stobbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélia Le Thuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie-Anne Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2021068⟩</w:t>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (1), pp.42-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/glia.23882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273129v1</w:t>
+                <w:t xml:space="preserve">hal-02899910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sortilin-derived peptides promote pancreatic beta-cell survival through CREB signaling pathway</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Rovère</w:t>
+                <w:t xml:space="preserve">Inhibition of eIF5A hypusination reprogrammes metabolism and glucose handling in mouse kidney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cougnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rubera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phrs.2021.105539⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-021-03577-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176756v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of eIF5A hypusination reprogrammes metabolism and glucose handling in mouse kidney</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duranton</w:t>
+                <w:t xml:space="preserve">Sortilin-derived peptides promote pancreatic beta-cell survival through CREB signaling pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Daziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béraud-Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Abderrahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rovère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41419-021-03577-z⟩</w:t>
+              <w:t xml:space="preserve">Pharmacological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 167, pp.105539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phrs.2021.105539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176556v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary fat exacerbates postprandial hypothalamic inflammation involving glial fibrillary acidic protein-positive cells and microglia in male mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combattre l’accident vasculaire cérébral en inhibant une enzyme liée à la voie de synthèse des polyamines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 69 (1), pp.42-60. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (6-7), pp.575-577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/glia.23882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2021068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899910v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of eIF5A hypusination pathway as a new pharmacological target for stroke therapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Therapeutic potential of prenylated stilbenoid macasiamenene F through its anti-inflammatory and cytoprotective effects on LPS-challenged monocytes and microglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Gouix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Melis</w:t>
+                <w:t xml:space="preserve">Veronika Leláková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béraud-Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Friard</w:t>
+                <w:t xml:space="preserve">Jan Hošek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Šmejkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Heurteaux</w:t>
+                <w:t xml:space="preserve">Vilailak Prachyawarakorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.0271678X2092888. </w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.113147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0271678X20928882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2020.113147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899981v1</w:t>
+                <w:t xml:space="preserve">hal-02912692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic potential of prenylated stilbenoid macasiamenene F through its anti-inflammatory and cytoprotective effects on LPS-challenged monocytes and microglia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibition of eIF5A hypusination pathway as a new pharmacological target for stroke therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miled Bourourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Leláková</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Béraud-Dufour</w:t>
+                <w:t xml:space="preserve">Elsa Gouix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Melis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Hošek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karel Šmejkal</w:t>
+                <w:t xml:space="preserve">Jonas Friard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vilailak Prachyawarakorn</w:t>
+                <w:t xml:space="preserve">Catherine Heurteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.113147. </w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.0271678X2092888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2020.113147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0271678X20928882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912692v1</w:t>
+                <w:t xml:space="preserve">hal-02899981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new pharmacological preconditioning-based target: from drosophila to kidney transplantation</w:t>
               </w:r>
@@ -2626,321 +2626,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting eIF5A Hypusination Prevents Anoxic Cell Death through Mitochondrial Silencing and Improves Kidney Transplant Outcome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tackling issues in the path toward clinical translation in brain conditioning: Potential offered by nutraceuticals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph S Tauskela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miled Bourourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1681/ASN.2016010012⟩</w:t>
+              <w:t xml:space="preserve">Brain Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4103/bc.bc_8_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465982v1</w:t>
+                <w:t xml:space="preserve">hal-02265208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling issues in the path toward clinical translation in brain conditioning: Potential offered by nutraceuticals</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Targeting eIF5A Hypusination Prevents Anoxic Cell Death through Mitochondrial Silencing and Improves Kidney Transplant Outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rubera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cougnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baharia Mograbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Circulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (3), pp.811-822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4103/bc.bc_8_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2016010012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265208v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothalamic Inflammation and Energy Balance Disruptions: Spotlight on Chemokines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélia Le Thuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Stobbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3017,51 +3017,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpha-linolenic acid given as enteral or parenteral nutritional intervention against sensorimotor and cognitive deficits in a mouse model of ischemic stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miled Bourourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Heurteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3108,103 +3108,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central CCL2 signaling onto MCH neurons mediates metabolic and behavioral adaptation to inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélia Le Thuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miled Bourourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gp Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Stobbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (12), pp.1738-1752. </w:t>
@@ -3294,51 +3294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Widmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lazdunski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Heurteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (7), pp.821-834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3580,90 +3580,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complex contribution of chemokines to neuroinflammation: switching from beneficial to detrimental effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélia Le Thuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rovère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1351 (1), pp.127-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4002,259 +4002,259 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpha-linolenic acid: A promising nutraceutical for the prevention of stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Nguemeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Gouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miled Bourourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Heurteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PharmaNutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 1 (1), pp.1-8. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 1 (1), pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266098v1</w:t>
+                <w:t xml:space="preserve">hal-02057392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpha-linolenic acid: A promising nutraceutical for the prevention of stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Nguemeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Gouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miled Bourourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Heurteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PharmaNutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 1 (1), pp.1-8</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 1 (1), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phanu.2012.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057392v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpha-linolenic omega-3 fatty acid for stroke protection: from brain preconditioning paradigm to nutrition</w:t>
               </w:r>
@@ -4446,289 +4446,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary supplementation of alpha-linolenic acid in an enriched rapeseed oil diet protects from stroke.</w:t>
+                <w:t xml:space="preserve">Association of phenylbutazone usage with horses bought for slaughter: a public health risk.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Nguemeni</w:t>
+                <w:t xml:space="preserve">Nicholas Dodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Delplanque</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ann M Marini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phrs.2009.12.007⟩</w:t>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (5), pp.1270-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2010.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00497117v1</w:t>
+                <w:t xml:space="preserve">hal-00496982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of phenylbutazone usage with horses bought for slaughter: a public health risk.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary supplementation of alpha-linolenic acid in an enriched rapeseed oil diet protects from stroke.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nguemeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rovère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Dodman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Blondeau</w:t>
+                <w:t xml:space="preserve">N. Simon-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann M Marini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Gandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 48 (5), pp.1270-4. </w:t>
+              <w:t xml:space="preserve">Pharmacological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (3), pp.226-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2010.02.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phrs.2009.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00496982v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of monocyte chemoattractant protein MCP1/CCL2 in neuroinflammatory diseases.</w:t>
               </w:r>
@@ -4766,51 +4766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rovère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroimmunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 224 (1-2), pp.93-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4869,51 +4869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subchronic Alpha-Linolenic Acid Treatment Enhances Brain Plasticity and Exerts an Antidepressant Effect: A Versatile Potential Therapy for Stroke.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nguemeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David N Debruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5132,51 +5132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain adaptation to stressful stimuli: a new perspective on potential therapeutic approaches based on BDNF and NMDA receptors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann M Marini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Popolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5247,703 +5247,703 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered acetylcholine, bradykinin and cutaneous pressure-induced vasodilation in mice lacking the TREK1 potassium channel: the endothelial link.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polyunsaturated fatty acids are cerebral vasodilators via the TREK-1 potassium channel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambroise Garry</w:t>
+                <w:t xml:space="preserve">Olivier Pétrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Fromy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Blondeau</w:t>
+                <w:t xml:space="preserve">Stella Manta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Henrion</w:t>
+                <w:t xml:space="preserve">Valérie Giordanengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Brau</w:t>
+                <w:t xml:space="preserve">Pierre Gounon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 8 (4), pp.354-9. </w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 101 (2), pp.176-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.embor.7400916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.107.154443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00171740v1</w:t>
+                <w:t xml:space="preserve">hal-00171737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of sphingosine kinase activity and mRNA in rodent brain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preconditioning and neurotrophins: a model for brain adaptation to seizures, ischemia and other stressful stimuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yushuan Lai</w:t>
+                <w:t xml:space="preserve">A. Marini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Tyndall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Margherita Popolo</w:t>
+                <w:t xml:space="preserve">X. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamil Topalkara</w:t>
+                <w:t xml:space="preserve">X. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1471-4159.2007.04755.x⟩</w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (3), pp.299-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-006-0414-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266122v1</w:t>
+                <w:t xml:space="preserve">hal-02266112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preconditioning and neurotrophins: a model for brain adaptation to seizures, ischemia and other stressful stimuli</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">X. Wu</w:t>
+                <w:t xml:space="preserve">Distribution of sphingosine kinase activity and mRNA in rodent brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Pan</w:t>
+                <w:t xml:space="preserve">Yushuan Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Guo</w:t>
+                <w:t xml:space="preserve">Sarah Tyndall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Popolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Topalkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00726-006-0414-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 103 (2), pp.509-517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-4159.2007.04755.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02266112v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyunsaturated fatty acids are cerebral vasodilators via the TREK-1 potassium channel.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Altered acetylcholine, bradykinin and cutaneous pressure-induced vasodilation in mice lacking the TREK1 potassium channel: the endothelial link.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Garry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Fromy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Giordanengo</w:t>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gounon</w:t>
+                <w:t xml:space="preserve">Frédéric Brau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 101 (2), pp.176-84. </w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (4), pp.354-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.107.154443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sj.embor.7400916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00171737v1</w:t>
+                <w:t xml:space="preserve">hal-00171740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preconditioning and neurotrophins: a model for brain adaptation to seizures, ischemia and other stressful stimuli.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Marini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 32 (3), pp.299-304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00726-006-0414-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -5960,51 +5960,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tarantula peptide against pain via ASIC1a channels and opioid mechanisms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mazzuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Heurteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Alloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6564,51 +6564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle majeur du canal potassique TREK-1 dans la protection neuronale induite par les oméga-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Heurteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7281,51 +7281,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebral tolerance: a new challenge to identify targets for cerebral protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Heurteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 20 (12), pp.1109-1114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7353,278 +7353,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linolenic acid prevents neuronal cell death and paraplegia following transient spinal cord ischemia in rats</w:t>
+                <w:t xml:space="preserve">Linolenic acid prevents neuronal cell death and paraplegia after transient spinal cord ischemia in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lang-Lazdunski</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Heurteaux</w:t>
+                <w:t xml:space="preserve">Loïc Lang-Lazdunski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Jarretou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lazdunski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Heurteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 38, pp.564-575</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 38 (3), pp.564-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0741-5214(03)00473-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00090986v1</w:t>
+                <w:t xml:space="preserve">hal-02266277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linolenic acid prevents neuronal cell death and paraplegia after transient spinal cord ischemia in rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Heurteaux</w:t>
+                <w:t xml:space="preserve">Linolenic acid prevents neuronal cell death and paraplegia following transient spinal cord ischemia in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lang-Lazdunski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jarretou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lazdunski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Heurteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 38 (3), pp.564-575. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 38, pp.564-575</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266277v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A potent protective role of lysophospholipids against global cerebral ischemia and glutamate-excitotoxicity in neuronal cultures</w:t>
               </w:r>
@@ -7981,51 +7981,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATP-sensitive potassium channels (K ) in retina: a key role for ATP delayed ischemic tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ettaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Heurteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8153,51 +8153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Widmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lazdunski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Heurteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 21 (13), pp.4668-4677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8399,51 +8399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inger Lauritzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Heurteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Widmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8533,51 +8533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Plamondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Heurteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lazdunski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8714,51 +8714,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7BD315E"/>
+    <w:nsid w:val="68B9F978"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8945,51 +8945,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-blondeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5954-4094" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074474936" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-5002-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130005v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier F Pisani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678x251346277" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131058v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S Tauskela" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life15060883" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129982v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Bourourou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Melis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cougnon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Laffet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duranton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678x251347810" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Brezani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kotou&#269;ek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kl&#225;skov&#225;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel &#352;mejkal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c07380" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;raud-Dufour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Legroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coppola" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lebrun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322771v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daziano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12232768" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560829v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujit Kumar Dey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Edward Riechers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Augusta Landau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114157" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021068" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176756v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Abderrahmani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rov&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2021.105539" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176556v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carcy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rubera" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-021-03577-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899910v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cansell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Stobbe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sanchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Le Thuc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie-Anne Mosser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23882" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899981v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gouix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Friard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Heurteaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X20928882" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912692v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Lel&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ho&#353;ek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilailak Prachyawarakorn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2020.113147" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265197v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tauc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hauet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336412v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hamard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Levraut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5603/IMH.2019.0026" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322686v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12017-019-08563-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265199v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hivelin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2018.01561" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057375v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tauskela Joseph S." TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondeau Nicolas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265200v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Sirabella" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Valsecchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serenella Anzilotti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Cuomo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vinciguerra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00510" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265201v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Emeyriat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5603/IMH.2018.0012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465982v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baharia Mograbi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2016010012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265208v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/bc.bc_8_17" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265209v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nahon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00197" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266080v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2016.04.040" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266078v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gp Denis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201541499" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266278v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Lauritzen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Widmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lazdunski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00004647-200207000-00007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266089v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.06.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265212v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tauskela" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Aylsworth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Hewitt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2016.02.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266096v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.12855" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7KLJZDMZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266097v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lipsky" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Duncan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gorelick" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/519830" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112536v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gouix" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buisson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nieoullon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kerkerian-Legoff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Tauskela" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2014.06.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDPRZD4Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266098v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Nguemeni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phanu.2012.12.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057392v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266100v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2011.0389" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726335v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dler Faieeq Darweesh Mahmood" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Jguirim-Souissi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadri Khadija" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimala Diderot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.273292" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497117v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguemeni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delplanque" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rov&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Simon-Rousseau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gandin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2009.12.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7R2P5BP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496982v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Dodman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M Marini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2010.02.021" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PL3N8KV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858500v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Conductier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guyon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2010.05.010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BW1505NZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418411v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N Debruyne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piens" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Wu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2009.84" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312699v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spahn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blondeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heurteaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dehghani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rami" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-008-9658-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3ZWTZ4DF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435991v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Popolo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongna Pan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H Lipsky" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171740v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Garry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Fromy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henrion" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.7400916" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266122v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushuan Lai" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tyndall" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Topalkara" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2007.04755.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266112v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jiang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-006-0414-y" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V3LZZJPG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171737v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;trault" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Manta" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Giordanengo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gounon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.107.154443" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312712v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Marini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171736v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mazzuca" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Alloui" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Diochot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn1940" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091215v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laigle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jarretou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazdunski" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266269v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M. Schneider" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2006.04.008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SL3C2FXT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091223v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lucas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El Yacoubi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#252;mmler" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn1749" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091208v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alloui" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zimmermann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mamet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Duprat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. No&#235;l" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266268v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2005.0068" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091446v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091456v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091448v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Waeber" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salomone" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091468v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazzuca" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266274v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Waeber" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Salomone" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266418v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600234" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266270v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200420121109" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090986v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lang-Lazdunski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266277v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lang-Lazdunski" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Jarretou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0741-5214(03)00473-7" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090913v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lauritzen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Widmann" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090948v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266275v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Widmann" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(01)00473-0" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54KBT3J2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266411v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ettaiche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Borsotto" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Tinel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(00)03152-8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7909ZMR5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266280v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.21-13-04668.2001" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266281v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Plamondon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Richelme" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lazdunski&#178;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4522(00)00304-3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39DRBKX4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266283v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Romey" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/19.8.1784" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266284v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Plamondon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00004647-199912000-00002" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-blondeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5954-4094" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074474936" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-5002-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131058v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S Tauskela" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life15060883" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130005v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier F Pisani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678x251346277" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129982v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Bourourou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Melis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cougnon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Laffet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duranton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678x251347810" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Brezani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kotou&#269;ek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kl&#225;skov&#225;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel &#352;mejkal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c07380" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;raud-Dufour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Legroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coppola" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lebrun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322771v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daziano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12232768" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560829v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujit Kumar Dey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Edward Riechers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Augusta Landau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114157" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899910v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cansell" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Stobbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sanchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Le Thuc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie-Anne Mosser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23882" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176556v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carcy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rubera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-021-03577-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176756v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Abderrahmani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rov&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2021.105539" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273129v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021068" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912692v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Lel&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ho&#353;ek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilailak Prachyawarakorn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2020.113147" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899981v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gouix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Friard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Heurteaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X20928882" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265197v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tauc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hauet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336412v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hamard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Levraut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5603/IMH.2019.0026" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322686v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12017-019-08563-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265199v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hivelin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2018.01561" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057375v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tauskela Joseph S." TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondeau Nicolas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265200v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Sirabella" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Valsecchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serenella Anzilotti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Cuomo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vinciguerra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00510" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265201v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Emeyriat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5603/IMH.2018.0012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265208v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/bc.bc_8_17" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465982v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baharia Mograbi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2016010012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265209v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nahon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00197" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266080v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2016.04.040" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266078v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gp Denis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201541499" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266278v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Lauritzen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Widmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lazdunski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00004647-200207000-00007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266089v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.06.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265212v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tauskela" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Aylsworth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Hewitt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2016.02.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266096v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.12855" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7KLJZDMZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266097v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lipsky" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Duncan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gorelick" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/519830" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112536v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gouix" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buisson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nieoullon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kerkerian-Legoff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Tauskela" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2014.06.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDPRZD4Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057392v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Nguemeni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266098v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phanu.2012.12.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266100v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2011.0389" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726335v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dler Faieeq Darweesh Mahmood" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Jguirim-Souissi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadri Khadija" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimala Diderot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.273292" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496982v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Dodman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M Marini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2010.02.021" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PL3N8KV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497117v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguemeni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delplanque" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rov&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Simon-Rousseau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gandin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2009.12.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7R2P5BP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858500v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Conductier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guyon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2010.05.010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BW1505NZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418411v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N Debruyne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piens" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Wu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2009.84" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312699v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spahn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blondeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heurteaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dehghani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rami" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-008-9658-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3ZWTZ4DF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435991v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Popolo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongna Pan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H Lipsky" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171737v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;trault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Manta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Giordanengo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gounon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.107.154443" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266112v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jiang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-006-0414-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V3LZZJPG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266122v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushuan Lai" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tyndall" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Topalkara" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2007.04755.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171740v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Garry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Fromy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henrion" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.7400916" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312712v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Marini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171736v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mazzuca" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Alloui" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Diochot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn1940" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091215v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laigle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jarretou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazdunski" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266269v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M. Schneider" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2006.04.008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SL3C2FXT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091223v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lucas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El Yacoubi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#252;mmler" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn1749" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091208v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alloui" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zimmermann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mamet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Duprat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. No&#235;l" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266268v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2005.0068" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091446v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091456v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091448v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Waeber" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salomone" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091468v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazzuca" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266274v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Waeber" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Salomone" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266418v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600234" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266270v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200420121109" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266277v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lang-Lazdunski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Jarretou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0741-5214(03)00473-7" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090986v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lang-Lazdunski" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090913v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lauritzen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Widmann" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090948v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266275v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Widmann" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(01)00473-0" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54KBT3J2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266411v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ettaiche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Borsotto" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Tinel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(00)03152-8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7909ZMR5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266280v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.21-13-04668.2001" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266281v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Plamondon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Richelme" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lazdunski&#178;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4522(00)00304-3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39DRBKX4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266283v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Romey" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/19.8.1784" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266284v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Plamondon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00004647-199912000-00002" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>