--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -1056,507 +1056,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary fat exacerbates postprandial hypothalamic inflammation involving glial fibrillary acidic protein-positive cells and microglia in male mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combattre l’accident vasculaire cérébral en inhibant une enzyme liée à la voie de synthèse des polyamines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/glia.23882⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (6-7), pp.575-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2021068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899910v1</w:t>
+                <w:t xml:space="preserve">hal-03273129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of eIF5A hypusination reprogrammes metabolism and glucose handling in mouse kidney</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duranton</w:t>
+                <w:t xml:space="preserve">Dietary fat exacerbates postprandial hypothalamic inflammation involving glial fibrillary acidic protein-positive cells and microglia in male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cansell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Stobbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélia Le Thuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie-Anne Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41419-021-03577-z⟩</w:t>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (1), pp.42-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/glia.23882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176556v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sortilin-derived peptides promote pancreatic beta-cell survival through CREB signaling pathway</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Rovère</w:t>
+                <w:t xml:space="preserve">Inhibition of eIF5A hypusination reprogrammes metabolism and glucose handling in mouse kidney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cougnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rubera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phrs.2021.105539⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-021-03577-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176756v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combattre l’accident vasculaire cérébral en inhibant une enzyme liée à la voie de synthèse des polyamines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sortilin-derived peptides promote pancreatic beta-cell survival through CREB signaling pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Daziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béraud-Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Abderrahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rovère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37 (6-7), pp.575-577. </w:t>
+              <w:t xml:space="preserve">Pharmacological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 167, pp.105539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2021068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phrs.2021.105539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273129v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic potential of prenylated stilbenoid macasiamenene F through its anti-inflammatory and cytoprotective effects on LPS-challenged monocytes and microglia</w:t>
               </w:r>
@@ -2046,274 +2046,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the Gap Between Diabetes and Stroke in Search of High Clinical Relevance Therapeutic Targets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sortilin in Glucose Homeostasis: From Accessory Protein to Key Player?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béraud-Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hivelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coppola</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Blondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroMolecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12017-019-08563-5⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2018.01561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322686v1</w:t>
+                <w:t xml:space="preserve">hal-02265199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sortilin in Glucose Homeostasis: From Accessory Protein to Key Player?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bridging the Gap Between Diabetes and Stroke in Search of High Clinical Relevance Therapeutic Targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béraud-Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondeau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Coppola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, </w:t>
+              <w:t xml:space="preserve">NeuroMolecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphar.2018.01561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12017-019-08563-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265199v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requirement for preclinical prioritization of neuroprotective strategies in stroke: Incorporation of preconditioning</w:t>
               </w:r>
@@ -2626,321 +2626,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling issues in the path toward clinical translation in brain conditioning: Potential offered by nutraceuticals</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Targeting eIF5A Hypusination Prevents Anoxic Cell Death through Mitochondrial Silencing and Improves Kidney Transplant Outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rubera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cougnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baharia Mograbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4103/bc.bc_8_17⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (3), pp.811-822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2016010012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265208v1</w:t>
+                <w:t xml:space="preserve">hal-02465982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting eIF5A Hypusination Prevents Anoxic Cell Death through Mitochondrial Silencing and Improves Kidney Transplant Outcome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tackling issues in the path toward clinical translation in brain conditioning: Potential offered by nutraceuticals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph S Tauskela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miled Bourourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 28 (3), pp.811-822. </w:t>
+              <w:t xml:space="preserve">Brain Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1681/ASN.2016010012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4103/bc.bc_8_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465982v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothalamic Inflammation and Energy Balance Disruptions: Spotlight on Chemokines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélia Le Thuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélia Le Thuc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Katharina Stobbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3108,103 +3108,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central CCL2 signaling onto MCH neurons mediates metabolic and behavioral adaptation to inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélia Le Thuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cansell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miled Bourourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gp Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Stobbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (12), pp.1738-1752. </w:t>
@@ -3580,90 +3580,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complex contribution of chemokines to neuroinflammation: switching from beneficial to detrimental effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélia Le Thuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rovère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1351 (1), pp.127-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4446,289 +4446,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of phenylbutazone usage with horses bought for slaughter: a public health risk.</w:t>
+                <w:t xml:space="preserve">Dietary supplementation of alpha-linolenic acid in an enriched rapeseed oil diet protects from stroke.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Dodman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Blondeau</w:t>
+                <w:t xml:space="preserve">C. Nguemeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann M Marini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Delplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rovère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Simon-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2010.02.021⟩</w:t>
+              <w:t xml:space="preserve">Pharmacological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (3), pp.226-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phrs.2009.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496982v1</w:t>
+                <w:t xml:space="preserve">hal-00497117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary supplementation of alpha-linolenic acid in an enriched rapeseed oil diet protects from stroke.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association of phenylbutazone usage with horses bought for slaughter: a public health risk.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Simon-Rousseau</w:t>
+                <w:t xml:space="preserve">Nicholas Dodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gandin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ann M Marini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 61 (3), pp.226-33. </w:t>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (5), pp.1270-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phrs.2009.12.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2010.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497117v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of monocyte chemoattractant protein MCP1/CCL2 in neuroinflammatory diseases.</w:t>
               </w:r>
@@ -4766,51 +4766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rovère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroimmunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 224 (1-2), pp.93-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4869,51 +4869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subchronic Alpha-Linolenic Acid Treatment Enhances Brain Plasticity and Exerts an Antidepressant Effect: A Versatile Potential Therapy for Stroke.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nguemeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David N Debruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5132,51 +5132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain adaptation to stressful stimuli: a new perspective on potential therapeutic approaches based on BDNF and NMDA receptors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann M Marini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Popolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5247,703 +5247,703 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyunsaturated fatty acids are cerebral vasodilators via the TREK-1 potassium channel.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Altered acetylcholine, bradykinin and cutaneous pressure-induced vasodilation in mice lacking the TREK1 potassium channel: the endothelial link.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Garry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Fromy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Giordanengo</w:t>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gounon</w:t>
+                <w:t xml:space="preserve">Frédéric Brau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 101 (2), pp.176-84. </w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (4), pp.354-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.107.154443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sj.embor.7400916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00171737v1</w:t>
+                <w:t xml:space="preserve">hal-00171740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preconditioning and neurotrophins: a model for brain adaptation to seizures, ischemia and other stressful stimuli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polyunsaturated fatty acids are cerebral vasodilators via the TREK-1 potassium channel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Marini</w:t>
+                <w:t xml:space="preserve">Olivier Pétrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Jiang</w:t>
+                <w:t xml:space="preserve">Stella Manta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Wu</w:t>
+                <w:t xml:space="preserve">Valérie Giordanengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Pan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Z. Guo</w:t>
+                <w:t xml:space="preserve">Pierre Gounon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00726-006-0414-y⟩</w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 101 (2), pp.176-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.107.154443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266112v1</w:t>
+                <w:t xml:space="preserve">hal-00171737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of sphingosine kinase activity and mRNA in rodent brain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Blondeau</w:t>
+                <w:t xml:space="preserve">Preconditioning and neurotrophins: a model for brain adaptation to seizures, ischemia and other stressful stimuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yushuan Lai</w:t>
+                <w:t xml:space="preserve">X. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Tyndall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Margherita Popolo</w:t>
+                <w:t xml:space="preserve">H. Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamil Topalkara</w:t>
+                <w:t xml:space="preserve">Z. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 103 (2), pp.509-517. </w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (3), pp.299-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1471-4159.2007.04755.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00726-006-0414-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266122v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered acetylcholine, bradykinin and cutaneous pressure-induced vasodilation in mice lacking the TREK1 potassium channel: the endothelial link.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ambroise Garry</w:t>
+                <w:t xml:space="preserve">Distribution of sphingosine kinase activity and mRNA in rodent brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Fromy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Blondeau</w:t>
+                <w:t xml:space="preserve">Yushuan Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Henrion</w:t>
+                <w:t xml:space="preserve">Sarah Tyndall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Popolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Brau</w:t>
+                <w:t xml:space="preserve">Kamil Topalkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 8 (4), pp.354-9. </w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 103 (2), pp.509-517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.embor.7400916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-4159.2007.04755.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00171740v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preconditioning and neurotrophins: a model for brain adaptation to seizures, ischemia and other stressful stimuli.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Marini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 32 (3), pp.299-304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00726-006-0414-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -7353,278 +7353,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linolenic acid prevents neuronal cell death and paraplegia after transient spinal cord ischemia in rats</w:t>
+                <w:t xml:space="preserve">Linolenic acid prevents neuronal cell death and paraplegia following transient spinal cord ischemia in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Lang-Lazdunski</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Catherine Heurteaux</w:t>
+                <w:t xml:space="preserve">L. Lang-Lazdunski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jarretou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lazdunski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Heurteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 38 (3), pp.564-575. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 38, pp.564-575</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266277v1</w:t>
+                <w:t xml:space="preserve">hal-00090986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linolenic acid prevents neuronal cell death and paraplegia following transient spinal cord ischemia in rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Heurteaux</w:t>
+                <w:t xml:space="preserve">Linolenic acid prevents neuronal cell death and paraplegia after transient spinal cord ischemia in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lang-Lazdunski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Jarretou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lazdunski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Heurteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 38, pp.564-575</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 38 (3), pp.564-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0741-5214(03)00473-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00090986v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A potent protective role of lysophospholipids against global cerebral ischemia and glutamate-excitotoxicity in neuronal cultures</w:t>
               </w:r>
@@ -8714,51 +8714,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68B9F978"/>
+    <w:nsid w:val="EBB8904A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8945,51 +8945,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-blondeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5954-4094" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074474936" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-5002-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131058v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S Tauskela" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life15060883" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130005v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier F Pisani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678x251346277" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129982v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Bourourou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Melis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cougnon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Laffet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duranton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678x251347810" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Brezani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kotou&#269;ek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kl&#225;skov&#225;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel &#352;mejkal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c07380" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;raud-Dufour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Legroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coppola" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lebrun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322771v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daziano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12232768" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560829v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujit Kumar Dey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Edward Riechers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Augusta Landau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114157" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899910v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cansell" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Stobbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sanchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Le Thuc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie-Anne Mosser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23882" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176556v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carcy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rubera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-021-03577-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176756v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Abderrahmani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rov&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2021.105539" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273129v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021068" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912692v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Lel&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ho&#353;ek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilailak Prachyawarakorn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2020.113147" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899981v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gouix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Friard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Heurteaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X20928882" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265197v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tauc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hauet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336412v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hamard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Levraut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5603/IMH.2019.0026" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322686v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12017-019-08563-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265199v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hivelin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2018.01561" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057375v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tauskela Joseph S." TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondeau Nicolas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265200v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Sirabella" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Valsecchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serenella Anzilotti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Cuomo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vinciguerra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00510" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265201v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Emeyriat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5603/IMH.2018.0012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265208v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/bc.bc_8_17" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465982v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baharia Mograbi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2016010012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265209v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nahon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00197" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266080v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2016.04.040" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266078v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gp Denis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201541499" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266278v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Lauritzen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Widmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lazdunski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00004647-200207000-00007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266089v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.06.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265212v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tauskela" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Aylsworth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Hewitt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2016.02.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266096v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.12855" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7KLJZDMZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266097v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lipsky" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Duncan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gorelick" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/519830" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112536v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gouix" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buisson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nieoullon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kerkerian-Legoff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Tauskela" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2014.06.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDPRZD4Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057392v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Nguemeni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266098v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phanu.2012.12.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266100v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2011.0389" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726335v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dler Faieeq Darweesh Mahmood" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Jguirim-Souissi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadri Khadija" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimala Diderot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.273292" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496982v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Dodman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M Marini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2010.02.021" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PL3N8KV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497117v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguemeni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delplanque" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rov&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Simon-Rousseau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gandin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2009.12.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7R2P5BP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858500v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Conductier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guyon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2010.05.010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BW1505NZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418411v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N Debruyne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piens" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Wu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2009.84" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312699v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spahn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blondeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heurteaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dehghani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rami" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-008-9658-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3ZWTZ4DF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435991v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Popolo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongna Pan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H Lipsky" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171737v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;trault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Manta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Giordanengo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gounon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.107.154443" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266112v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jiang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-006-0414-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V3LZZJPG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266122v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushuan Lai" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tyndall" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Topalkara" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2007.04755.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171740v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Garry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Fromy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henrion" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.7400916" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312712v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Marini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171736v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mazzuca" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Alloui" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Diochot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn1940" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091215v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laigle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jarretou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazdunski" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266269v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M. Schneider" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2006.04.008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SL3C2FXT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091223v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lucas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El Yacoubi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#252;mmler" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn1749" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091208v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alloui" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zimmermann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mamet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Duprat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. No&#235;l" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266268v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2005.0068" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091446v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091456v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091448v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Waeber" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salomone" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091468v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazzuca" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266274v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Waeber" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Salomone" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266418v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600234" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266270v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200420121109" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266277v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lang-Lazdunski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Jarretou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0741-5214(03)00473-7" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090986v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lang-Lazdunski" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090913v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lauritzen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Widmann" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090948v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266275v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Widmann" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(01)00473-0" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54KBT3J2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266411v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ettaiche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Borsotto" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Tinel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(00)03152-8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7909ZMR5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266280v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.21-13-04668.2001" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266281v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Plamondon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Richelme" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lazdunski&#178;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4522(00)00304-3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39DRBKX4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266283v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Romey" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/19.8.1784" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266284v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Plamondon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00004647-199912000-00002" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-blondeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5954-4094" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074474936" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-5002-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131058v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S Tauskela" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life15060883" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130005v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier F Pisani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678x251346277" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129982v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Bourourou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Melis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cougnon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Laffet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duranton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678x251347810" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Brezani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kotou&#269;ek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kl&#225;skov&#225;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel &#352;mejkal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c07380" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;raud-Dufour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Legroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coppola" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lebrun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322771v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daziano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12232768" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560829v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujit Kumar Dey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Edward Riechers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Augusta Landau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114157" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021068" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899910v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cansell" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Stobbe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sanchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Le Thuc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie-Anne Mosser" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23882" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176556v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carcy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rubera" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-021-03577-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176756v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Abderrahmani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rov&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2021.105539" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912692v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Lel&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ho&#353;ek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilailak Prachyawarakorn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2020.113147" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899981v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gouix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Friard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Heurteaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X20928882" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265197v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tauc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hauet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336412v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hamard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Levraut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5603/IMH.2019.0026" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265199v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hivelin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2018.01561" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322686v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12017-019-08563-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057375v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tauskela Joseph S." TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondeau Nicolas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265200v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Sirabella" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Valsecchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serenella Anzilotti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Cuomo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vinciguerra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00510" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265201v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Emeyriat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5603/IMH.2018.0012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465982v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baharia Mograbi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2016010012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265208v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/bc.bc_8_17" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265209v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nahon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00197" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266080v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2016.04.040" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266078v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gp Denis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201541499" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266278v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Lauritzen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Widmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lazdunski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00004647-200207000-00007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266089v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.06.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265212v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tauskela" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Aylsworth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Hewitt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2016.02.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266096v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.12855" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7KLJZDMZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266097v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lipsky" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Duncan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gorelick" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/519830" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112536v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gouix" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buisson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nieoullon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kerkerian-Legoff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Tauskela" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2014.06.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDPRZD4Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057392v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Nguemeni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266098v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phanu.2012.12.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266100v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2011.0389" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726335v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dler Faieeq Darweesh Mahmood" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Jguirim-Souissi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadri Khadija" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimala Diderot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.273292" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497117v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguemeni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delplanque" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rov&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Simon-Rousseau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gandin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2009.12.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7R2P5BP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496982v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Dodman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M Marini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2010.02.021" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PL3N8KV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858500v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Conductier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guyon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2010.05.010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BW1505NZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418411v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N Debruyne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piens" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Wu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2009.84" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312699v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spahn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blondeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heurteaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dehghani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rami" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-008-9658-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3ZWTZ4DF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435991v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Popolo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongna Pan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H Lipsky" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171740v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Garry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Fromy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henrion" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.7400916" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171737v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;trault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Manta" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Giordanengo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gounon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.107.154443" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266112v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jiang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-006-0414-y" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V3LZZJPG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266122v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushuan Lai" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tyndall" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Topalkara" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2007.04755.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312712v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Marini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171736v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mazzuca" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Alloui" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Diochot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn1940" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091215v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laigle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jarretou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazdunski" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266269v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M. Schneider" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2006.04.008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SL3C2FXT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091223v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lucas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El Yacoubi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#252;mmler" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn1749" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091208v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alloui" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zimmermann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mamet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Duprat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. No&#235;l" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266268v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2005.0068" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091446v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091456v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091448v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Waeber" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salomone" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091468v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazzuca" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266274v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Waeber" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Salomone" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266418v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600234" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266270v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200420121109" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090986v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lang-Lazdunski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266277v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lang-Lazdunski" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Jarretou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0741-5214(03)00473-7" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090913v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lauritzen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Widmann" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090948v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266275v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Widmann" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(01)00473-0" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54KBT3J2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266411v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ettaiche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Borsotto" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Tinel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(00)03152-8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7909ZMR5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266280v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.21-13-04668.2001" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266281v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Plamondon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Richelme" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lazdunski&#178;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4522(00)00304-3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39DRBKX4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266283v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Romey" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/19.8.1784" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266284v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Plamondon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00004647-199912000-00002" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>