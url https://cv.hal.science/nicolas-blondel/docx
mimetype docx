--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -456,439 +456,439 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of muscle deoxygenation kinetics during two bouts of repeated heavy exercises</w:t>
+                <w:t xml:space="preserve">Yo-Yo intermittent recovery test versus the Université de Montréal Track Test: Relation with a high-intensity intermittent exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Prieur</w:t>
+                <w:t xml:space="preserve">Gregory Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Berthoin</w:t>
+                <w:t xml:space="preserve">Mathieu Defontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Marles</w:t>
+                <w:t xml:space="preserve">Laurent Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Mucci</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wassim Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 109 (6), pp.1047-1057. </w:t>
+              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (1), pp.146-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-010-1446-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2008.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359319v1</w:t>
+                <w:t xml:space="preserve">hal-03359560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yo-Yo intermittent recovery test versus the Université de Montréal Track Test: Relation with a high-intensity intermittent exercise</w:t>
+                <w:t xml:space="preserve">Heterogeneity of muscle deoxygenation kinetics during two bouts of repeated heavy exercises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Dupont</w:t>
+                <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Defontaine</w:t>
+                <w:t xml:space="preserve">Serge Berthoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bosquet</w:t>
+                <w:t xml:space="preserve">Alexandre Marles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassim Moalla</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Mucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 13 (1), pp.146-150. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 109 (6), pp.1047-1057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsams.2008.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-010-1446-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359560v1</w:t>
+                <w:t xml:space="preserve">hal-03359319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of muscle deoxygenation kinetics during two bouts of repeated heavy exercises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 109 (6), pp.1047-1057. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00421-010-1446-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1051,64 +1051,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Related Trends in Locomotor and Respiratory Muscle Oxygenation during Exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1172,90 +1172,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of high-intensity interval training and detraining on extra VO2 and on the VO2 slow component</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Betbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1331,64 +1331,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiratory Muscle Oxygenation Kinetics: Relationships with Breathing Pattern during Exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Nourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1452,77 +1452,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d'un entraînement combiné (cyclisme et course) sur la performance aérobie chez des athlètes de fond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 59, pp.47-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1556,51 +1556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Exercise-Induced O 2 Arterial Desaturation in Non-Elite Sportsmen and Sportswomen Following High-Intensity Interval-Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1608,51 +1608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Nourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 25 (1), pp.6-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1712,51 +1712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 24 (04), pp.291-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1790,103 +1790,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance for short intermittent runs: active recovery vs. passive recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Baquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 89 (6), pp.548-554. </w:t>
@@ -1936,103 +1936,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical velocity and anaerobic distance capacity in prepubertal children.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Baquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Canadian journal of applied physiology = Revue canadienne de physiologie appliquee, 28, pp.561-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2079,51 +2079,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of High Intensity Intermittent Training on Peak VO2 in Prepubertal Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2239,51 +2239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 27 (2), pp.103-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2317,51 +2317,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vitesse à VO2 max, signification et applications en course à pied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2428,261 +2428,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vitesse à VO2 max, signification et applications en course à pied</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship Between Run Times to Exhaustion at 90, 100, 120, and 140 % of vV˙O2max and Velocity Expressed Relatively to Critical Velocity and Maximal Velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Berthoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Gerbeaux</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Lensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sta.054.0045⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 22 (1), pp.27-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2001-11357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359554v1</w:t>
+                <w:t xml:space="preserve">hal-03359551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship Between Run Times to Exhaustion at 90, 100, 120, and 140 % of vV˙O2max and Velocity Expressed Relatively to Critical Velocity and Maximal Velocity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La vitesse à VO2 max, signification et applications en course à pied</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Billat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Berthoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Lensel</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gerbeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 54 (1), pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.054.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-2001-11357⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03359551v1</w:t>
+                <w:t xml:space="preserve">hal-03359554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen kinetics and modelling of time to exhaustion whilst running at various velocities at maximal oxygen uptake</w:t>
               </w:r>
@@ -2707,51 +2707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Morton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2840,51 +2840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 15 (5), pp.242-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2930,51 +2930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity of the Université de Montréal Track Test to assess the velocity associated with peak oxygen uptake for adolescents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Baquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3081,51 +3081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V L Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology and Occupational Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, European Journal of Applied Physiology and Occupational Physiology, 80, pp.159-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3571,51 +3571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hochedé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Nuytens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3653,90 +3653,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre distance limite et temps limite de course pour des exercices intermittents brefs (15s) à allures supramaximales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès de l’ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Macolin, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3965,51 +3965,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BBF8EDF1"/>
+    <w:nsid w:val="AC825565"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4196,51 +4196,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-blondel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0268-5448" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074574981" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402013v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon F Agbangla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Carton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18276/cej.2025.3-03" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428056v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Agbangla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359319v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Prieur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthoin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mucci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1446-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R483FXSN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359560v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dupont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Defontaine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bosquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Moalla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2008.10.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB9VSF3B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359621v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delangles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-007-0395-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S99SVQTS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359562v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Legrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lazzari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000241638.90348.67" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359577v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Betbeder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-006-0386-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WC6B0RRH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359590v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nourry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-924056" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359615v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.059.0047" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359598v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Fabre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-45225" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359571v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dupont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-39503" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359521v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-003-0834-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8G2HN245-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02400484v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h03-043" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359626v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2002-33742" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359522v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lensel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h02-008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02918750v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Billat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gerbeaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.054.0045" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359554v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359551v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2001-11357" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359529v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Billat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bocquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004210050670" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8A20DFCD9A8B4765B664CCBD6193CCB520A7DD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359584v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(00)80034-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZB5JS10-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03843597v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Baquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rabita" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lensel-Corbeil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03436524v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V L Billat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024734v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sall&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Louchet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toulotte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04108954v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Salle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caby Isabelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toulotte Claire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892782v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hoched&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892799v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390631v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03418336v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-blondel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0268-5448" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074574981" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402013v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon F Agbangla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Carton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18276/cej.2025.3-03" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428056v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Agbangla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359560v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dupont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Defontaine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bosquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Moalla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2008.10.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB9VSF3B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359319v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Prieur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthoin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mucci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1446-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R483FXSN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359621v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delangles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-007-0395-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S99SVQTS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359562v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Legrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lazzari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000241638.90348.67" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359577v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Betbeder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-006-0386-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WC6B0RRH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359590v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nourry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-924056" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359615v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.059.0047" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359598v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Fabre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-45225" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359571v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dupont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-39503" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359521v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-003-0834-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8G2HN245-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02400484v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h03-043" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359626v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2002-33742" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359522v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lensel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h02-008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02918750v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Billat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gerbeaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.054.0045" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359551v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2001-11357" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359554v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359529v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Billat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bocquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004210050670" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8A20DFCD9A8B4765B664CCBD6193CCB520A7DD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359584v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(00)80034-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZB5JS10-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03843597v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Baquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rabita" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lensel-Corbeil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03436524v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V L Billat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024734v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sall&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Louchet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toulotte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04108954v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Salle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caby Isabelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toulotte Claire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892782v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hoched&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892799v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390631v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03418336v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>