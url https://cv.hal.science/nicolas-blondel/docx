--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -456,439 +456,439 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yo-Yo intermittent recovery test versus the Université de Montréal Track Test: Relation with a high-intensity intermittent exercise</w:t>
+                <w:t xml:space="preserve">Heterogeneity of muscle deoxygenation kinetics during two bouts of repeated heavy exercises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Dupont</w:t>
+                <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Defontaine</w:t>
+                <w:t xml:space="preserve">Serge Berthoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bosquet</w:t>
+                <w:t xml:space="preserve">Alexandre Marles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassim Moalla</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Mucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 13 (1), pp.146-150. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 109 (6), pp.1047-1057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsams.2008.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-010-1446-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359560v1</w:t>
+                <w:t xml:space="preserve">hal-03359319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of muscle deoxygenation kinetics during two bouts of repeated heavy exercises</w:t>
+                <w:t xml:space="preserve">Yo-Yo intermittent recovery test versus the Université de Montréal Track Test: Relation with a high-intensity intermittent exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Prieur</w:t>
+                <w:t xml:space="preserve">Gregory Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Berthoin</w:t>
+                <w:t xml:space="preserve">Mathieu Defontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Marles</w:t>
+                <w:t xml:space="preserve">Laurent Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Mucci</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wassim Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 109 (6), pp.1047-1057. </w:t>
+              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (1), pp.146-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-010-1446-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2008.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359319v1</w:t>
+                <w:t xml:space="preserve">hal-03359560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of muscle deoxygenation kinetics during two bouts of repeated heavy exercises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 109 (6), pp.1047-1057. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00421-010-1446-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1051,64 +1051,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Related Trends in Locomotor and Respiratory Muscle Oxygenation during Exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1166,363 +1166,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high-intensity interval training and detraining on extra VO2 and on the VO2 slow component</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Respiratory Muscle Oxygenation Kinetics: Relationships with Breathing Pattern during Exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Betbeder</w:t>
+                <w:t xml:space="preserve">Cédric Nourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 99 (6), pp.633-640. </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (2), pp.91-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-006-0386-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-2006-924056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359577v1</w:t>
+                <w:t xml:space="preserve">hal-03359590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiratory Muscle Oxygenation Kinetics: Relationships with Breathing Pattern during Exercise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of high-intensity interval training and detraining on extra VO2 and on the VO2 slow component</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Marles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stefano Lazzari</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Betbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99 (6), pp.633-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-006-0386-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-2006-924056⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03359590v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d'un entraînement combiné (cyclisme et course) sur la performance aérobie chez des athlètes de fond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 59, pp.47-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1556,103 +1556,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Exercise-Induced O 2 Arterial Desaturation in Non-Elite Sportsmen and Sportswomen Following High-Intensity Interval-Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Nourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 25 (1), pp.6-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1680,450 +1680,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Spent at V˙O 2 max: a Methodological Issue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critical velocity and anaerobic distance capacity in prepubertal children.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Berthoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Dupont</w:t>
+                <w:t xml:space="preserve">Georges Baquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Berthoin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 24 (04), pp.291-297. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Canadian journal of applied physiology = Revue canadienne de physiologie appliquee, 28, pp.561-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-2003-39503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/h03-043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359571v1</w:t>
+                <w:t xml:space="preserve">hal-02400484v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance for short intermittent runs: active recovery vs. passive recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Baquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 89 (6), pp.548-554. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-003-0834-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical velocity and anaerobic distance capacity in prepubertal children.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Time Spent at V˙O 2 max: a Methodological Issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthoin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Canadian journal of applied physiology = Revue canadienne de physiologie appliquee, 28, pp.561-75. </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 24 (04), pp.291-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/h03-043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-2003-39503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400484v2</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of High Intensity Intermittent Training on Peak VO2 in Prepubertal Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2200,90 +2200,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical Velocity and Time Spent at a High Level of for Short Intermittent Runs at Supramaximal Velocities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 27 (2), pp.103-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2317,51 +2317,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vitesse à VO2 max, signification et applications en course à pied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2428,261 +2428,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship Between Run Times to Exhaustion at 90, 100, 120, and 140 % of vV˙O2max and Velocity Expressed Relatively to Critical Velocity and Maximal Velocity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La vitesse à VO2 max, signification et applications en course à pied</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Billat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Berthoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Lensel</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gerbeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-2001-11357⟩</w:t>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 54 (1), pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.054.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359551v1</w:t>
+                <w:t xml:space="preserve">hal-03359554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vitesse à VO2 max, signification et applications en course à pied</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship Between Run Times to Exhaustion at 90, 100, 120, and 140 % of vV˙O2max and Velocity Expressed Relatively to Critical Velocity and Maximal Velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Berthoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Gerbeaux</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Lensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sta.054.0045⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 22 (1), pp.27-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2001-11357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359554v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen kinetics and modelling of time to exhaustion whilst running at various velocities at maximal oxygen uptake</w:t>
               </w:r>
@@ -2707,51 +2707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Morton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2840,51 +2840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 15 (5), pp.242-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2924,858 +2924,858 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of the Université de Montréal Track Test to assess the velocity associated with peak oxygen uptake for adolescents.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Determination of the velocity associated with the longest time to exhaustion at maximal oxygen uptake.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V L Billat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthoin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, The Journal of Sports Medicine and Physical Fitness, 39, pp.107-112</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology and Occupational Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, European Journal of Applied Physiology and Occupational Physiology, 80, pp.159-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843597v1</w:t>
+                <w:t xml:space="preserve">hal-03436524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the velocity associated with the longest time to exhaustion at maximal oxygen uptake.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validity of the Université de Montréal Track Test to assess the velocity associated with peak oxygen uptake for adolescents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Berthoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Baquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Rabita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V L Billat</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G Lensel-Corbeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology and Occupational Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, European Journal of Applied Physiology and Occupational Physiology, 80, pp.159-161</w:t>
+              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, The Journal of Sports Medicine and Physical Fitness, 39, pp.107-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436524v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The enigma of the circulation of scientific knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hochedé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Nuytens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Congress on Science and Soccer 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Coimbra, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Where did they go?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Nuytens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hochedé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EASS &amp; ISSA World Congress of Sociology of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Tubingen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relation entre distance limite et temps limite de course pour des exercices intermittents brefs (15s) à allures supramaximales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Billat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Berthoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Congrès de l’ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1999, Macolin, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que l’UFOLEP fait pour la santé. Ce que la santé fait pour l’UFOLEP. Evaluation croisée des UFO Sport Santé Société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Louchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Toulotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANCT (Agence nationale de la cohésion des territoires). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que l’UFOLEP fait pour la santé et ce que la santé fait pour l’UFOLEP. Evaluation croisée des UFO Sport Santé Société.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Louchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caby Isabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toulotte Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sherpas - URePSSS. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108954v1</w:t>
-              </w:r>
-[...341 lines deleted...]
-                <w:t xml:space="preserve">hal-02390631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3793,51 +3793,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de l’activité Physique sur la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caby Isabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3965,51 +3965,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC825565"/>
+    <w:nsid w:val="2D955D3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4196,51 +4196,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-blondel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0268-5448" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074574981" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402013v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon F Agbangla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Carton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18276/cej.2025.3-03" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428056v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Agbangla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359560v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dupont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Defontaine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bosquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Moalla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2008.10.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB9VSF3B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359319v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Prieur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthoin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mucci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1446-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R483FXSN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359621v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delangles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-007-0395-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S99SVQTS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359562v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Legrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lazzari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000241638.90348.67" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359577v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Betbeder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-006-0386-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WC6B0RRH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359590v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nourry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-924056" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359615v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.059.0047" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359598v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Fabre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-45225" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359571v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dupont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-39503" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359521v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-003-0834-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8G2HN245-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02400484v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h03-043" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359626v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2002-33742" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359522v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lensel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h02-008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02918750v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Billat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gerbeaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.054.0045" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359551v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2001-11357" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359554v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359529v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Billat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bocquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004210050670" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8A20DFCD9A8B4765B664CCBD6193CCB520A7DD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359584v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(00)80034-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZB5JS10-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03843597v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Baquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rabita" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lensel-Corbeil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03436524v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V L Billat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024734v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sall&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Louchet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toulotte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04108954v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Salle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caby Isabelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toulotte Claire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892782v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hoched&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892799v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390631v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03418336v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-blondel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0268-5448" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074574981" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402013v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon F Agbangla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Carton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18276/cej.2025.3-03" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428056v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Agbangla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359319v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Prieur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthoin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mucci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1446-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R483FXSN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359560v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dupont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Defontaine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bosquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Moalla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2008.10.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB9VSF3B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359621v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delangles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-007-0395-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S99SVQTS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359562v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Legrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lazzari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000241638.90348.67" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359590v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nourry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-924056" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359577v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Betbeder" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-006-0386-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WC6B0RRH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359615v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.059.0047" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359598v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Fabre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-45225" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02400484v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h03-043" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359521v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-003-0834-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8G2HN245-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359571v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dupont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-39503" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359626v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2002-33742" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359522v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lensel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h02-008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02918750v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Billat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gerbeaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.054.0045" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359554v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359551v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2001-11357" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359529v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Billat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bocquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004210050670" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8A20DFCD9A8B4765B664CCBD6193CCB520A7DD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359584v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(00)80034-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZB5JS10-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03436524v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V L Billat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03843597v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Baquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rabita" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lensel-Corbeil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892799v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hoched&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892782v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390631v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024734v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sall&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Louchet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toulotte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04108954v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Salle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caby Isabelle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toulotte Claire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03418336v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>