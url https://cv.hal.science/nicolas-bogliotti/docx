--- v0 (2026-04-06)
+++ v1 (2026-05-13)
@@ -175,394 +175,394 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium‐Catalyzed Indirect and Regioselective Phosphonation of Azobenzenes: Toward the Design of Water‐Soluble Photoswitches</w:t>
+                <w:t xml:space="preserve">Steric Bulk‐Dependent Photoresponse of Sulfonamide Azobenzene Ligand in Arene Ruthenium(II) Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivanna Amarsy</w:t>
+                <w:t xml:space="preserve">Jonathan Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gigant</w:t>
+                <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Izel D Erturk</w:t>
+                <w:t xml:space="preserve">Juan Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202400406⟩</w:t>
+              <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 107, pp.e202300190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hlca.202300190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739274v1</w:t>
+                <w:t xml:space="preserve">hal-04492007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steric Bulk‐Dependent Photoresponse of Sulfonamide Azobenzene Ligand in Arene Ruthenium(II) Complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palladium‐Catalyzed Indirect and Regioselective Phosphonation of Azobenzenes: Toward the Design of Water‐Soluble Photoswitches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanna Amarsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Long</w:t>
+                <w:t xml:space="preserve">Nicolas Gigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Retailleau</w:t>
+                <w:t xml:space="preserve">Izel D Erturk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Xie</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 107, pp.e202300190. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (28), pp.e202400406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hlca.202300190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202400406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492007v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light‐Promoted Basic Nitrogen Unmasking in Arene Ruthenium Complexes Derived from Z ‐Configured 2,2′‐Azobispyridine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Rocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa van Elslande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29 (48), pp.e202301301. </w:t>
@@ -1011,51 +1011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Casimiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1106,90 +1106,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo‐/Electroinduced Irreversible Isomerization of 2,2’‐Azobispyridine Ligands in Arene Ruthenium(II) Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divyaratan Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Deo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galina V Dubacheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1257,51 +1257,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible Transformation between Azo and Azonium Bond Other than Photoisomerization of Azo Bond in Main-Chain Polyazobenzenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Younis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shan-Qing Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1372,3815 +1372,3949 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic study of azobenzene E/Z isomerization using ion mobility-mass spectrometry and liquid chromatography-UV detection</w:t>
+                <w:t xml:space="preserve">Design of Light-Sensitive Triggers for Endothelial NO-Synthase Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Poyer</w:t>
+                <w:t xml:space="preserve">Sébastien Dilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chang Min Choi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Deo</w:t>
+                <w:t xml:space="preserve">Linda J Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Deprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0AN00048E⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, NO(NOx) and H2S, 9 (2), pp.89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox9020089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02550455v1</w:t>
+                <w:t xml:space="preserve">hal-02536675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diphenyl functional porphyrins and their metal complexes as visible-light photoinitiators for free-radical, cationic and thiol–ene polymerizations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic study of azobenzene E/Z isomerization using ion mobility-mass spectrometry and liquid chromatography-UV detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
+                <w:t xml:space="preserve">Salomé Poyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Presset</w:t>
+                <w:t xml:space="preserve">Chang Min Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Deo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agata Blacha-Grzechnik</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0PY00468E⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 145, pp.4012-4020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0AN00048E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782009v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Light-Sensitive Triggers for Endothelial NO-Synthase Activation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diphenyl functional porphyrins and their metal complexes as visible-light photoinitiators for free-radical, cationic and thiol–ene polymerizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Marcille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dilly</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda J Roman</w:t>
+                <w:t xml:space="preserve">Marc Presset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Deprez</w:t>
+                <w:t xml:space="preserve">Agata Blacha-Grzechnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, NO(NOx) and H2S, 9 (2), pp.89. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (26), pp.4237-4249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox9020089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0PY00468E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536675v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-induced formation of NO in endothelial cells by photoactivatable NADPH analogues targeting nitric-oxide synthase</w:t>
+                <w:t xml:space="preserve">Fast Active Merging of Microdroplets in Microfluidic Chambers Driven by Photo-Isomerisation of Azobenzene Based Surfactants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahima Chennoufi</w:t>
+                <w:t xml:space="preserve">Zain Hayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aimeric Cabrié</w:t>
+                <w:t xml:space="preserve">Nizar Bchellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Deo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nhi Ha Nguyen</w:t>
+                <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bogliotti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2019.04.004⟩</w:t>
+              <w:t xml:space="preserve">Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bios9040129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350507v1</w:t>
+                <w:t xml:space="preserve">hal-02374068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Active Merging of Microdroplets in Microfluidic Chambers Driven by Photo-Isomerisation of Azobenzene Based Surfactants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light-induced formation of NO in endothelial cells by photoactivatable NADPH analogues targeting nitric-oxide synthase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahima Chennoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zain Hayat</w:t>
+                <w:t xml:space="preserve">Aimeric Cabrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nizar Bchellaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Deo</w:t>
+                <w:t xml:space="preserve">Nhi Ha Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Métivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bogliotti</w:t>
+                <w:t xml:space="preserve">Françoise Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1863 (6), pp.1127-1137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/bios9040129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2019.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374068v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of various 5′-dye-labeled ribonucleosides</w:t>
+                <w:t xml:space="preserve">A (Triphenylphosphine)Silver (I) Complex as a New Performance Additive in Free-Radical Photopolymerization under Air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie de Schutter</w:t>
+                <w:t xml:space="preserve">Pauline Sautrot-Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Roy</w:t>
+                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Favetta</w:t>
+                <w:t xml:space="preserve">Julie Bourgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Pavageau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Maisonneuve</w:t>
+                <w:t xml:space="preserve">Pierre-Emmanuel Mazeran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16 (35), pp.6552-6563. </w:t>
+              <w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 303 (8), pp.1800101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8OB01606B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mame.201800101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863168v1</w:t>
+                <w:t xml:space="preserve">hal-02493784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azo-linked porous organic polymers: robust and time-efficient synthesis via NaBH4-mediated reductive homocoupling on polynitro monomers and adsorption capacity towards aniline in water</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of various 5′-dye-labeled ribonucleosides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin-Xiu Zhou</w:t>
+                <w:t xml:space="preserve">Coralie de Schutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xian-Sheng Luo</w:t>
+                <w:t xml:space="preserve">Vincent Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiangxiang Liu</w:t>
+                <w:t xml:space="preserve">Patrick Favetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Qiao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pengfei Wang</w:t>
+                <w:t xml:space="preserve">Corentin Pavageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8TA00341F⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (35), pp.6552-6563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8OB01606B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863177v1</w:t>
+                <w:t xml:space="preserve">hal-03863168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimetallic gold( i ) complexes of photoswitchable phosphines: synthesis and uses in cooperative catalysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Blanchard</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of various 5′-dye-labeled ribonucleosides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie de Schutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Favetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Pavageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CY01614J⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (35), pp.6552-6563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8ob01606b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748387v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A (Triphenylphosphine)Silver (I) Complex as a New Performance Additive in Free-Radical Photopolymerization under Air</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Mazeran</w:t>
+                <w:t xml:space="preserve">Azo-linked porous organic polymers: robust and time-efficient synthesis via NaBH4-mediated reductive homocoupling on polynitro monomers and adsorption capacity towards aniline in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Xiu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xian-Sheng Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangxiang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mame.201800101⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (14), pp.5608-5612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8TA00341F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493784v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational Dynamics in Ion Mobility Data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Deo</w:t>
+                <w:t xml:space="preserve">Bimetallic gold( i ) complexes of photoswitchable phosphines: synthesis and uses in cooperative catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Arif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bogliotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.7b00281⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (3), pp.710-715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CY01614J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501246v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergent synthesis and properties of photoactivable NADPH mimics targeting nitric oxide synthases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Tauc</w:t>
+                <w:t xml:space="preserve">Conformational Dynamics in Ion Mobility Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Poyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Comby-Zerbino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang Min Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Macaleese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Deo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ob01533f⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89 (7), pp.4230-4237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.7b00281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636786v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Visible-Light-Triggered Conformational Diastereomer Photoswitch in a Bridged Azobenzene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Deo</w:t>
+                <w:t xml:space="preserve">Convergent synthesis and properties of photoactivable NADPH mimics targeting nitric oxide synthases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. -H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chennoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tauc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (40), pp.9519-9532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201601400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6ob01533f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04346754v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoswitchable arene ruthenium and pentamethylcyclopentadienyl rhodium complexes containing o-sulfonamide azobenzene ligands: Synthesis, characterization and cytotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Deo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bogliotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huan Wang</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yi Zang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 820, pp.111-119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2016.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triphenylphosphine Photorelease and Induction of Catalytic Activity from Ruthenium-Arene Complexes Bearing a Photoswitchable o-Tosylamide Azobenzene Ligand</w:t>
+                <w:t xml:space="preserve">A Visible-Light-Triggered Conformational Diastereomer Photoswitch in a Bridged Azobenzene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Deo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Xie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201601400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.6b00431⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03863191v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Visible-Light-Triggered Conformational Diastereomer Photoswitch in a Bridged Azobenzene</w:t>
+                <w:t xml:space="preserve">Triphenylphosphine Photorelease and Induction of Catalytic Activity from Ruthenium-Arene Complexes Bearing a Photoswitchable o-Tosylamide Azobenzene Ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Deo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Xie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201601400⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (16), pp.2694-2700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.6b00431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863194v1</w:t>
+                <w:t xml:space="preserve">hal-03863191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoswitchable Arene Ruthenium Complexes Containing o-Sulfonamide Azobenzene Ligands</w:t>
+                <w:t xml:space="preserve">A Visible-Light-Triggered Conformational Diastereomer Photoswitch in a Bridged Azobenzene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Deo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Xie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (27), pp.9092-9096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201601400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.5b00871⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03863199v1</w:t>
+                <w:t xml:space="preserve">hal-03863194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Applications of Carbohydrate-Derived Macrocyclic Compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Photoswitchable Arene Ruthenium Complexes Containing o-Sulfonamide Azobenzene Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Deo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bogliotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Xie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 114 (15), pp.7678-7739. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (24), pp.5775-5784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cr400035j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.5b00871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863202v1</w:t>
+                <w:t xml:space="preserve">hal-03863199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent dyad for cooperative recognition of copper cation and halogen anion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanhua Yu</w:t>
+                <w:t xml:space="preserve">Synthesis and Applications of Carbohydrate-Derived Macrocyclic Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bogliotti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juan Xie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.01.119⟩</w:t>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114 (15), pp.7678-7739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cr400035j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863211v1</w:t>
+                <w:t xml:space="preserve">hal-03863202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Properties of Carbohydrate-Based BODIPY-Functionalised Fluorescent Macrocycles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Triazolyl benzothiadiazole fluorescent chemosensors: a systematic investigation of 1,4- or 1,5-disubstituted mono- and bis-triazole derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Bin Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanhua Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201300953⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (23), pp.4603-4608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2013.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863205v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triazolyl benzothiadiazole fluorescent chemosensors: a systematic investigation of 1,4- or 1,5-disubstituted mono- and bis-triazole derivatives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Fluorescent dyad for cooperative recognition of copper cation and halogen anion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanhua Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (14), pp.1877-1883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.01.119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2013.04.024⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863207v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the formation of biocompatible gold nanorods for cancer research: Functionalization, stabilization and purification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and Properties of Carbohydrate-Based BODIPY-Functionalised Fluorescent Macrocycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanhua Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2011.01.053⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (34), pp.7749-7760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201300953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137238v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligonucleotide Analogues with Integrated Bases and Backbones. Part 23. Conformational Analysis and Association of Sulfonyl- and Sulfinylmethylene Adenosine and Uridine Dinucleosides</w:t>
+                <w:t xml:space="preserve">Optimizing the formation of biocompatible gold nanorods for cancer research: Functionalization, stabilization and purification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Oberleitner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Di-Cicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hlca.201000008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 357 (1), pp.75-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2011.01.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863247v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligonucleotide Analogues with Integrated Bases and Backbones. Part 25. Structural Effects on the Gelation of Self-Complementary A*[s]U Dinucleosides</w:t>
+                <w:t xml:space="preserve">Oligonucleotide Analogues with Integrated Bases and Backbones. Part 23. Conformational Analysis and Association of Sulfonyl- and Sulfinylmethylene Adenosine and Uridine Dinucleosides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Vasella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 93 (5), pp.888-909. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 93 (4), pp.659-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hlca.201000008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hlca.201000050⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863242v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity and Applications of New Amine Reactive Cross-Linkers for Mass Spectrometric Detection of Protein−Protein Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Bich</w:t>
+                <w:t xml:space="preserve">Stefanie Maedler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Maedler</w:t>
+                <w:t xml:space="preserve">Katja Chiesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Degiacomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82 (1), pp.172-179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ac901651r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligonucleotide Analogues with Integrated Bases and Backbone. Part 21. Influence of the Hydrogen-Bonding Motif on the Gelation of Self-Complementary A*[s]U(*) Dinucleosides</w:t>
+                <w:t xml:space="preserve">Oligonucleotide Analogues with Integrated Bases and Backbones. Part 25. Structural Effects on the Gelation of Self-Complementary A*[s]U Dinucleosides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Vasella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 92 (6), pp.1167-1183. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 93 (5), pp.888-909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hlca.201000050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hlca.200900075⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863253v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligonucleotide Analogues with Integrated Bases and Backbones. Part 19. Gelation of Organic Solvents by Self-Complementary A*[s]U(*) Dinucleosides</w:t>
+                <w:t xml:space="preserve">Oligonucleotide Analogues with Integrated Bases and Backbone. Part 21. Influence of the Hydrogen-Bonding Motif on the Gelation of Self-Complementary A*[s]U(*) Dinucleosides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Vasella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 91 (11), pp.2181-2202. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hlca.200890236⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 92 (6), pp.1167-1183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hlca.200900075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863257v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desymmetrization of Substituted 1,3-Diketones: A Formal Synthesis of (+)-Stemoamide</w:t>
+                <w:t xml:space="preserve">Oligonucleotide Analogues with Integrated Bases and Backbones. Part 19. Gelation of Organic Solvents by Self-Complementary A*[s]U(*) Dinucleosides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Janine Cossy</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ritter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Hebbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Vasella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-2006-951475⟩</w:t>
+              <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 91 (11), pp.2181-2202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hlca.200890236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863454v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free-Radical Approaches to Stemoamide and Analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Dalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Cossy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 71 (25), pp.9528-9531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jo061628g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Radical Approach for the Construction of the Tricyclic Core of Stemoamide</w:t>
+                <w:t xml:space="preserve">Desymmetrization of Substituted 1,3-Diketones: A Formal Synthesis of (+)-Stemoamide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Dalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Cossy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 2, pp.349-351. </w:t>
+              <w:t xml:space="preserve">, 2006, 2006 (16), pp.2664-2666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-2004-837197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-2006-951475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864087v1</w:t>
+                <w:t xml:space="preserve">hal-03863454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Radical Approach for the Construction of the Tricyclic Core of Stemoamide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bogliotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Dalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Cossy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2, pp.349-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2004-837197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A one-pot process for the enantioselective preparation of saturated secondary alcohols from propargyl ketones under hydrogen transfer conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Dalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Cossy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 46 (40), pp.6915-6918. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tetlet.2005.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5190,127 +5324,127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-step organic synthesis: a guide through experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roba Moumné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wiley &amp; Sons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-3-527-34065-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId184"/>
+      <w:footerReference w:type="default" r:id="rId186"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5457,51 +5591,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739274v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanna Amarsy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gigant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izel D Erturk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bogliotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Joseph" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400406" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492007v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Long" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Xie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202300190" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203125v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Rocard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301301" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166806v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Elian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Sanosa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Sampedro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3PY00681F" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735834v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hannedouche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200519" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298302v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cazorla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Casimiro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanzeel Arif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Deo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Goual" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt01080h" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372792v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delattre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maisonneuve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC02746H" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400478v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyaratan Kumar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina V Dubacheva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100142" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338585v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Younis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Qing Peng" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Song Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunpeng Chai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00750" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550455v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Min Choi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0AN00048E" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782009v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marcille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Presset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Blacha-Grzechnik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PY00468E" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02536675v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dilly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda J Roman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Deprez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9020089" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350507v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Chennoufi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Cabri&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhi Ha Nguyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2019.04.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374068v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zain Hayat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bchellaoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios9040129" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863168v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie de Schutter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Favetta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pavageau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8OB01606B" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863177v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Xiu Zhou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian-Sheng Luo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangxiang Liu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Qiao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TA00341F" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748387v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arif" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cazorla" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saleh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanchard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CY01614J" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493784v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sautrot-Ba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Mazeran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.201800101" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501246v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Macaleese" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b00281" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636786v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. -H. Nguyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chennoufi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Henry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tauc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob01533f" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346754v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601400" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1FTF5T21-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863183v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2016.07.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863191v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.6b00431" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863194v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863199v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5b00871" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863202v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr400035j" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863211v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhua Yu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Tang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.01.119" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLM657SN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863205v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300953" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C88147CZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863207v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Bin Ruan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Li" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.04.024" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM3C8RN5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137238v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Oberleitner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Di-Cicco" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Florent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.01.053" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-814C8C74-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863247v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bernet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vasella" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201000008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CX5SNCBW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863242v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201000050" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5WLZZCF8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863250v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Maedler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Chiesa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Degiacomo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac901651r" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863253v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.200900075" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3WJTWKRD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863257v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ritter" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hebbe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.200890236" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1WL44B2M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863454v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dalko" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Cossy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-951475" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863447v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo061628g" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864087v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-837197" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863460v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2005.08.008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863559v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roba Moumn&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Multi+Step+Organic+Synthesis%3A+A+Guide+Through+Experiments-p-9783527340651" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492007v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Long" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Xie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bogliotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202300190" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739274v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanna Amarsy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gigant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izel D Erturk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Joseph" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400406" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203125v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Rocard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301301" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166806v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Elian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Sanosa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Sampedro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3PY00681F" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735834v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hannedouche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200519" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298302v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cazorla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Casimiro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanzeel Arif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Deo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Goual" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt01080h" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372792v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delattre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maisonneuve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC02746H" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400478v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyaratan Kumar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina V Dubacheva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100142" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338585v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Younis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Qing Peng" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Song Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunpeng Chai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00750" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02536675v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dilly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda J Roman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Deprez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9020089" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550455v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Min Choi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0AN00048E" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782009v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marcille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Presset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Blacha-Grzechnik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PY00468E" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374068v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zain Hayat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bchellaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios9040129" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350507v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Chennoufi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Cabri&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhi Ha Nguyen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2019.04.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493784v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sautrot-Ba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Mazeran" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.201800101" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863168v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie de Schutter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Favetta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pavageau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8OB01606B" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588609v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ob01606b" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863177v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Xiu Zhou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian-Sheng Luo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangxiang Liu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Qiao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TA00341F" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748387v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arif" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cazorla" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saleh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanchard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CY01614J" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501246v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Macaleese" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b00281" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636786v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. -H. Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chennoufi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Henry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tauc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob01533f" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863183v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2016.07.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346754v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601400" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1FTF5T21-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863191v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.6b00431" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863194v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863199v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5b00871" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863202v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr400035j" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863207v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Bin Ruan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhua Yu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Li" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Tang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.04.024" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM3C8RN5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863211v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.01.119" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLM657SN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863205v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300953" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C88147CZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137238v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Oberleitner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Di-Cicco" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Florent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.01.053" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-814C8C74-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863247v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bernet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vasella" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201000008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CX5SNCBW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863250v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Maedler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Chiesa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Degiacomo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac901651r" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863242v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201000050" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5WLZZCF8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863253v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.200900075" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3WJTWKRD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863257v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ritter" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hebbe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.200890236" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1WL44B2M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863447v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dalko" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Cossy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo061628g" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863454v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-951475" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864087v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-837197" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863460v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2005.08.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863559v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roba Moumn&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Multi+Step+Organic+Synthesis%3A+A+Guide+Through+Experiments-p-9783527340651" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>